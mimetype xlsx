--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a92756e3279ef6a87190b8cfe48ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f895e1d9cfb1ce81c7175a532196262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace540a2279f31a2d095fc645236c4f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9a8b2da15bdf5a64d977fc5f2c044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc90ca81d3a18ffbe330f33950d425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858ca946ec4bb56a99a95cc840eaa136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acabb82f1075f643fbea72efe8299b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d345a10762318798a429dad83ea80618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf7b0baf0e911117b7b9dc71dbae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277082a4ca855247f967d845c8f95a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e532d7a2454fe5b303b7e529320b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e80aa80705136b174564b9be2949a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb82009d55c6c1322aa54f0e731f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f93b28c91ff13a73821d9ca1e7bae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3da4c924ee94252ed27f6ffb6d47c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53729c73c97bcd1140a10b390407f30d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6e0e4e2c016871199cdfeb7b251b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56abb7f2e3cf7ded2fd9727bb4e4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5dfcc7ef659ac728c8a86e6dab4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce556564a41374e3ddadebe4baeb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f095eda7dfc58d8f0517f1d4cf94cc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf1aa94d5a270fe1496d2439b3c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21beefed1bb91e66550623527ac5e9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f018c6f9af3ec8aad917b7dd6e574924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224406305c6e2dc80e836f34504daf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749b15c4b2f538f439c0c5c49ac8f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39d0f7057f23a237407a5a06f96e2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703ea2a38f7b9baaa626f17b1333e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a69cd5b682eeb2ce8288c7905c94229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8ad37b1f3e1d8883a9051390c8d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654db9bc6989fedd521ae89db1eb4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b8e0f6a24814f73d4c300e7ba09b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16bb3e5ada5bace2f2e9ae3e09359d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014d19f7f6a7ca2501e5948f1983d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7344e3bbdc383000d09e9eb072e19535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185cb72c28407fb5ba55182833e159536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c523fbe7528efee76ac745e22476837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad77adeed8d67b24f3db61b0554dae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b6df064f0cc223bbd2dc3e39aaae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a48512dfc899e4841d989e8d27d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938400fca0a2410bbe63a1b3d8e82d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcab21423d0635bdd87b7eafe771342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051c0bfd7c452b551eab2ea3a9771a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a91c7aa963eba7d5c3f183d50111944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e53bc82cc9b7b2df89d365b08a72c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48347b3767b4cc62c3a766eb39844d6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1224aaa3b76efebb8c384c2c9052cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a5b8377cbb5b8384edfa8c32ebe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb93f1770f0115571fb55aca7dc5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9a346f780322e5b277cd7d899de650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f821460ecedf146f61f259126c3a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73db1f0f9629d91094d0bc3e3b8d3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19e283d3d7e2cbf4a1721feac234153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab426a7ec8302c81a6dcf64a7b0d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d170f0b256ff9be29138c21f6889e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692cd9c96400be5b50d4cd89917fc7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a2b4b79bd915ee82f4b12372e80557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7842ed77d878e87dcf71610da4a7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b63552aa51b00242e9d1436def8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313de9c73f88ed18dc0e0d60acd124660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ae45ddb07895b7b4d814986da1eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a22a07585c6a8c6aa0fd2f445558762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fa1f5ec5f3e5d42a571ffd0a098463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa5e370a7ff6b53af0b14c60101dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6df0640d8bf463bce3d792c482ba965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4805dc22e0e185579606f0796f83a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6abe4a2886989067372ab77da473ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1f29aacdcf18e106e2ba36a3879468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352937c18506b993f6af95485155fc6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38352f252447fb529a690c8381d4a99a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb30d37a2415bb3ee3c7369a651cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf40cd1ffd3b14d431d7415480db872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38679a9a633e562c4575b82f4e609ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1a464136a398c76898763dbd1cfd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f3ea4601a3db7cf274d393894e0e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64cec1310c07776484f22f8afe7b9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7fdbcb844ba1d11138b81450a746b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383fb4a6664a265def2ea018ad6662f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389d237f3953c3360a4d0f2817e54b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61620d701b1b0fb7c5accc4b6aa99d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdce3fb1e9e263e4dd2e21aee6cedc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d36e0968ee076114e1cdd515726fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833917468cad273d3da8d38838f56f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf6146f4c141b50be88b46759a85f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6487d21dcc2872cb05b85f5eb674fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d809c241d5c66a9bade58c85c5e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b185019bcdfec5430609462a4ff32387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4663e7a4e12e04477ef19729704188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32bfa0e9bf4a1e0c3e54a9652c708289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c40e8e58446b741daf917ce217e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c424d3b7c1eb148e31ec91f1ad1c7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb58b916034294168f5480ef98375a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c039568c591016775e82a2273d5f1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5800450e9a2f1fcd9ad050796b8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3f8f66407b4c0875f3fdac2c780f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfd3253e7abedaedd92f7a3e6c3d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94be3ac8c6895dc975380fd13b9a1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eee169a51e13a97177cf25431fd4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ddbfa8e7ebe7c4454e14ef730d47c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e620e6dc0b000e1c15a084803acd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3da8344c066346298294c1f80680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19ce68b1ad33883e2fd2423c0d6a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175b1716cc8cc926ffa9a46c0caad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c73e6720a14a3c7acc10c5ba37a77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e410437945330b3b983b5a7a30f6214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033f58408701f81bf32703cf0e6b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f6d6587ce460dd51870b7cfe43c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3fd069491b7ca4efc30a34d7eb524108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f612b1a4ce098ebd92acf5b0431b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5e5a606bb0ffffa4663b7af2a15b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259befadc625b319f885a70871d698111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde327d3eb70d60dfb3b724683b313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951a60e3d79962995b094ad73ef747e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ef8fa113f09bf105caa74f41f1a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f9681e9a6d4bca67d199d66509243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca3784bfedf477b90ea0a6bab18bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af49fc3f9b4fb0724766d0ceb3ded117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8ab0cfb3dffea30f3c4bd4285446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bbda5c76342f193cc3bd8c4014135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd220b14995c32f9686bdefd8974e4a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97b1282639e90db9bdb860da172405121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e402887570d1a7bdff1149c71bc94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4b8a727b8ac4d782a2289c84d284123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22aeac33437358aaa80f6716c13b90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2be03096b75a640c3d19b0e1e5123125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a014d64dd3b5654a678aac815bc10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af4d06214ebaaed4e9e21e5f230d64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe797a132268d3962e4b60cb0591a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c612fa7a4e93670863ec230e02f061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab3e4b3099ae122c3369b100cb4520130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1cc5acf30b7425aabeb320cad2e73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13194cbb64e95761b017bddd52ffc51d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c33d780fb01eb220f2f83bcf80d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c034c176e3cf5328b601139bca4b4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018fbb3d2e5cdf684c0c53a73150048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc53ae3d8fec55262a4fc9671b634136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ad35abf4592eeedfaa501b6f1a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9460b9388944f70f6cbe94abb85c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2925a0d74be38477239c24991780c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45923d7f69681dc5745aea60c2c349e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b614342447b78204cc39b79517ce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334cb1e52cdd18df76c56d4255f8d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e71dd4289a50148ebf6366c5badaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca174b1970fd0353ff083241e2a8bb51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3f3c2723b968bff9afc021d0bf21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f1036c3b9ea4b91e1dcc96befae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf390590bcf1fd149d907b74e462911d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94029b8ea15675ee3a9b501102200148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ee8985a881aa0c2775c8f8a33876e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fc837458588517c31be7cb79cb638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7a618663246b1fa25be4dbd949379151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fed5c9e6398497f0ecf211366e143152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989fb30adf3ae04356ba6835f49e36e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42002ae3491c3dc708593cdf7b15f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6c54583e0ee7672bad297c4f2e12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa735eddeadf877a957066f012f5478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4af019d8f6106638eca3454f04228157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef16f48635c49cf9462ad92d800ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2d7444c7287213348d124ddba981159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b21d4516845d4f09a605d0770e853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26ec7319b111d016814ecb0538a6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705363c8f53aed61e82b9d861c1a1342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c1e8be21ac10a05c041946cb7253e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce67aa6a7fb8e17d3fb8513783742c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0dc8b4560c7788457f0f7257eb75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b65246f8d6fc2170370e0e98877c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c8144f86ed1dcd887c20096b89b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582999cebda0bbd0830ab3a881a60bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede558d3f8797406e17ead4c3b4796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa209f628926b96a0a845fad8f0f5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca93adbfdc1d426eacc24000baa2e9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f74f6a1175e9d10985eb5456fe404172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e4d8e7982cccef62113cef005370173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6308b3e66be18e78fed393d34c35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd65edb32fedc8736e65c65cfe858f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c285531c647391eb4e4553aed12d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838146f220dba114274b725bc19e5959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec0b942961e2bca588ab98142953c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67439d75bd1c50b09059506a0cf73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be9eecfcc80e3b8a09cc19a4bb36b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b30a7321d7f7fb2c0ee6ba76a7d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e137c90a1ab2d52c657fa183ce3a16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ef8cb1c25354f1b5057ede1cb6e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0b15198b2ffd192dc90929464c62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce9662300ca450649685c8b2eedc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f5c5188b2414516df2d0a955edd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cfd39f6f837b5e7771d938e0f3815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099afa5e87e2b0113a29d1351438016188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed0268bafc32702812fe5d7157adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa926ade71de069e97ef8bc60d9a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232cb4ff22bbc72ef6bb21d00c4b750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1325c46904140b0651a0351de44e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46682638b63887864de291ca275030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd5b5bf0f5f48c7c68924dd95f0257194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac515b9214843456399ba2ec6ebcfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6dc1d7c7dfce0428ee21d6cd1123a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7064494fea2e595639115a671f09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c85fd7572f923948c99ff84dd7915198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4da35f6849f024bed2fc0e45af7781199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39d4b5f45b06a718da543053945da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe43ad3f92290ddde5edff4009626f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e14d70a78619d2773fa419400ad0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097c8b0c90f2f0b9ade463181c403c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cdd350b4034abdf4f6c5d069e56bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cc1d799fda10fceba33f5a134bc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a101ba0d0d166d9a2c9abbfe914f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbea9bc424fe9489ba871096e2de42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313994b73386fd78ebfd597f2c92bc8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68df38ea1f09d3bd0016a8c00f7b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f022d1fe746c5c0c1d6bca51f2d9a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca137cb9242ca838dd52e545100e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bfb71344a1dde90ae57cdb437b103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a800b4bfa46802f3ef98b76366f29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deed8c2e69258dcf46e5040d697b32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253cb34f381261f7c9e7165f93e4e8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d8e4f55d92742a6009bd0bab93336216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca799793524e00feb09c5a17c2adba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304409325972e72ef990ee4ed8d55c06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac89e109ef466894e71ddd10879300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1f89a0145a06fcaec47276d6bfba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db1c2ce9015128f1f30d06484c1f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd10aea2eb341df3e4cb2955298706b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b0ba4481bdbd1ab9563fe59ecde3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43493009da4425d23809c8ca0117d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d97d683487708e2ddb9a6fc42a8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22558559930e44dfb5d19982efc0fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae849471bf364798af9a79d43f5145b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5146db0d49b432f2ad9a6f84b45fb14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5d00983ced225bb1614a6065f0ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808bcdf6353e0b3a9949db6bf763ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7a6518caf5f307d066d8e9d3cc9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21714b7b591e5393e76a557652d0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205aacd931a9888c119c159fcb3c719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b56a105f5bac1261a1c9d2d3c446234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b1193c25288788bc7e51cd346e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb39c40c0e6ad04590767737e4331d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7e9a8414bee6441ef1370b1f63e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014c43d95b601409cd53b120e9aa6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ce28ea4af88f57605551df92a6e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cd120f0a9b85492ba94bee3f30b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e80886d496fa4fa48522d3d64d53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c3047a21a3e3590ee9700e6a6b000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e28525324f0f0cc298bf0004eb33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2cc0c1b122a04829f28e7439d238244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08c697c4d66a3ad6aad198da7c99d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae9396625f71b815f11dfe5542f653246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a534108556d1638d8c631b01bdaa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5a727d4de3218d7f30a1098fe36e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aebff066c118db1bb90be7359baab4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8c2baa1377c75315ffaa72168bb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811976b8702050a33894804f8768ee3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aeb8a57a3caf37e5e6a12bcfe5173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c0a0559f87d599d95a47d10a7787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389365aea1e666b4d91f70668426fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4665a1873bbb7d75ddfa2ce6d03ac9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bbcd087435d5934acd12b5bf0ba8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f2d39a4ba73af7a675574dd975159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d62d7c2417ea4c7d108500fa15f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907db735b599d2b764668d77498ac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0c1ae5cacd8b438118c04f9a3e02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810e07df861eab611b937c0bc85625261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b39cfb96bee8188cfa68e59e490a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda8c4a2990a96d71a772b88053c9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c1f5d9b3bd1009aa2f781a8b412c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796074a6291309cd1d926ad19a4d4c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d1ecf20cc5c08c7edd64d967a388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a7f47c0e5fb48ac25dbbcd8472056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0498174483a4f2201e18694181a44e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641a0c2c39781c0ee4666621eda489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c1c445dd2f44a4fc39f7a963d52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06975116c25ff42c4f8ff8dce2a6befb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf51b12a95ffddee194557082bee0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ae415cb8a2266abfadb2b49a5d25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5516f235d599a5d48a12055b2d1f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cafe35365d33f2399d6cac6dc63bc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77709ff6a55b327191cc50ecc2a9a94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b6402b3c31dce2ef957b50b3b519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bc4ccae518912b6a2d43694569d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d1fcaa0c153d8c9f418250a31050c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bf2f8a7755050cf12be22d124f74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce9d617f70bac3391756f9b0f27eda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b6a638962b772a92e55f5b7ed22a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c021590e6f68b16ec2cd41e479b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e76d48d1cabf7c51c7260aaba1546284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db55a6f859e7d944d4e8742c18a5c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2dfe508b60314b539124f4aaff61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6816598b90e81e20c96056cde913a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce7a6f78780a203384b3c04691a2c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d91099b5bc3d95fe1b37270bd70e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2012eacfbb6007af1fd91487f095290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9889d8ae4caf73a30f511328bc9c4e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55bf6a31144db8f64fbc98432bd4df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14a50f262d72c8c548a151d0444b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b88f5ad5028a6407281dc16f389e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d58b4e678a9b281758213b935047b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c153d660ad93f6c0441ef040f2f877b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ddbd5424d48fb6e1415ad8f4192fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8103a64c6138c77d6eb3d28c56d5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50779848d6b8525d121ae351c3346c02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea726f219df5a1555f56fe0b78043df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a7906e3b0ac584a5342adc3a5ee43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b377d5272d86200209ebb4bc572a4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f434abe16ee916580ba8ea68ae6a8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de552c09075fd8885da92712d2956844304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891326090bdba5255e3d2653d62d214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773bd4eb8cd5135be1961ed21c95b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ecaf769e6eedacc1db286eba3461307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e8b6f105b0576bcaffebeeb15911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbdc81b52d313b9bc6a0c398b3754309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd39ca1246828644e55b16e0e68a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae796c9f57712c3ec478d98749661311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ccabdd04732633a47293b3a7fc59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3de1419aa3e380786efedeb0d4e69b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568344723d72bbfc628d99675e077c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3a7d65580c8a3464f948fb0f35d6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7dd4230171da52907071a098343f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf346459d1cc7e076e2bf53b7f3d22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a89aecd00359eb01f30498eb88c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55c42b1b8ffeb7631913aa9261a59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd215c64c4c457dbde3433bb8c7ee68a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed1eed2bfe101d88157b633ca743e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ab47de2a2dcdeb574e2cfcdad698322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936193a77bbe48f090104dfc890c52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb81700059a69c7c04899b323c7201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab4a135145b6db1c74953f2c5238a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b35b00ac45fca0fdef54340e52651326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af8c5173fc1423238cf1af1a6cc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937c3fc530113a80b00c263f723fc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a94c5d554a1b402ae7a87baa55f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f858b9cc04e202100f4d0acaed22b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556a647da5873eb8dfd9e4737b97a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66dbdaa304a0af4c97331c867c1de6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae3cdd7b03e563ed82070c63ae61d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd2b15b12bcce781c5c6ed60093f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe58de7bc0d91998f018b4243ebed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc72e8d5b824312a9843d532b9aa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a1320b534e24777fdc62f268d0df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9627e0cdd82be7a3b1e5dbfe91dd4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188cd6701b0464a21489b5a24286c8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df90f32c04a0a8e04eae0a4fceb61f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef7936d8737a6115c04ad44ff77d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d586fe49e42fa287ce1b5a3fa658b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33015ddcb3949274be39da53f805102343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d9ed7c8bc3ba82a32a57f3d26a959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f010cb24a0c7295fa00670ae108e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d25546052e5e367b103bc3b639fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad4fece07734232c1ef71aa5b52c11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9432670d1fd4eecbafefa621ce4e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b2ce93ac858212a5f30504d0553f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60b775f25f54c727d55c146229e32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e494427c922c5c8b0a2248091c72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27dcf04443dfbeade63ae3c12884f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3697c5afd4105f1782a5267bbf97f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ad2492241e31e2539d032ad26f3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d787abe31533177c66994f4b8338a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd4cce988c6ee5346a43d0e88ec26c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1081a3bc091750e54c7f126022ab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f3c1341337ce136e167c34f395eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a5cf248f76afc1fd45204072c420359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df059c6b50ea3c0debb8b2fcd5a00bb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d234b3042979b637a595bfe83ae45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352af89c97b1b3a33f64c12381b751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab61322c223feb43201b843069ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb49b1a03d3cb23e9f3a0980bca82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390326cd172db3a41616f9af0fa7e675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda3ae0abecb4c4c7340f7d51ddef8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0616610e09523fe5d66cafc1cacb103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad198294851ac0c18b2ec44a5e37913368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae249542ff5a516e4cfd639c4d0c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1608d81328e59dc14c7cc0c01fcc9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3202ef7cd44aac4871fc10bcdc5ee64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859cc1b2a83f93517e4d39397082b99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654195ee567ef43c9ec7543ce1882a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae19581232ea16f9ad444614540792374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78f0f3d6aadcc27e0d556ecb6279d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d4b407707b0ff6539193f4ce56875376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849600d2252be91ca1b72aa8fd5ba42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e4f1d74eb73c40ad07f8f2d6f6f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19131b09f9372a6ee5bad015eb8af4d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50bcd75f266f1ec68065066835686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e26cd7aec4231790d56b7efb766ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee8b3f0c67020d150475ff388504d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f4893235aa64044d58d0f33593e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335cf6ccfd667c7271ff189507689fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b76213b06513b3cb1d27eda6869a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64644d94135552364b9a7d2ca376f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac21647aa761151dd875bc51b42f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d91e501b09ac6169b4bf272c188a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83333b85100af0e4723dabe40f055cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c416c0165e3821855e90975b062c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ee3f8b4d67c33aea761f5cf5b8b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6c712a2ca9cc997b4b0adf81466f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016f74aced58c7d07219e7a4f6d3bf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288feff6fac763321a73ac63be8d9ab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a496f694c915e3e3fccda35020aa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc2fe00d91c13fa33e1543ff51c2d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba753fc581d60706e9181e0451e3964397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9c3b545322e59da6148d93fd887b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d190a9d7caeba8f1d05900a73b49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba0985be069bd9995051dad5d2a754400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da5f07995ada8a36d3bfe60563af0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf678368fa6a6fba8a27e2791742e2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f6b47a8bcdf8e6a8305d5c5f42828403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc6d6af1679b2e2f0501418c7502a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22811569907cbc6536db072508d27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb47a9f628c81c65cf56a5437f4a08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd980577ce5d89be1a5fdce322a0a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839fc2efe3d3e4f01c86f16ba595711408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650378b38dcfe323d4171f8bd62fae0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ad61c7f7088b0bfd6f3972acfca1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bd72b7cd88ca78a6d10cabf6f18fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faed9543fd8a1866010dba3052c0a1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49212c8df7fd71d32f0b1f400ffb6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3172b77ec88149d2d5b9682b2a11a1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829fbc3e4f04e8572bb5716e783a927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58cafe4cd037e96302d6f401a636f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f3728bf04fb64b236a80ae25d528417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d420354909ecaf2f030626dfe90f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50283704399d5789019dd908f518387e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65f2100cdc2fd2a77d42ce9d910c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40275ad535f4163235789e09df9965a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65903ecd882ae27b57f92c205e2e47cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d4b6020f3b140c09f359863a8d80d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9811a4716f7f606eb78a0641e95e0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f8b8ca64d98bb46b46380b2466cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dcea6046fbc91a4aaf27fd808aa95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee105b4afd630951b52167c1f7edfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda59d331d1643fc696658a1de1fdd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ecb6bffd49d712f444c94f40ab268429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bad5e36426a5ba27c97d334295178430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec3073cf711c81efa000f7a14f848431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696900d4d1067263c8bb4f671ef7a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a182d04b99230ce9bb3e179af82d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3211b56a4cdf1a5b77518c1440f5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14428de44baffdc4070e0ee79bbce2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1a223acd110d9338a80041a27bde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3140fc686d395da02864d50eb800bce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745398708bd281c9b0d6ece1b6c2024438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475af87cf5ca4cbc09e95a50faf27fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ce8e75ec703a6e4fee1b4bf01e87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75b0f09c2fdef932c45c7b324cf00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131659d391ae9d1198717c2f710b685c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22bfdc00d32af710d86a31aaf62e44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af201b32c0488c746d633892db90cea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ccb9769037995b26a620d25760df6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5f8dfc552452286505d0c4b8ec9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da5d7d95925dd5527f63b425587b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da524a614f5e780080b6eeac31c8fbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f1d72535104d5477d05c703e63e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd76562d2a36d6c90abf46bb6e519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f9bbd3a1118ecc4381fcaacc392e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc686690160607e5f37c476f30fbd2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6558cf9b32fe23e20b513ec0f0a8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344368bdbc522717bf6a896cdc1cb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50e60037ebc10cc9fa4409eab6cc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b347d32682aa2eacd451cab35972da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f04af74dfb909774149268e602265457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d0b9c8708f195b55597fc55ec4b25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695737038c440530f90c3de9c0bebfff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7ebb71e197cefbd7707b6d434e82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e57e170b8d9b5f009fee9ca2aeb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cdc709e9804ef6495f262b3d12b72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ef4b1684c644414627f6334c3975463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401759705a5143e1af2953412138e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ebfaf7d3c17c66478398fe8bf380465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1311ccbe44d60bf7a637f177e6771466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b04c8cb9a84e56e273e7d8805443467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd62466a4fe741ed0b14273e9859cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46f56d595564f832f22a34bd4464e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a6ab73b49151d018b2e6b45455fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba70d0b5a88d07d68188fdab5cdb9d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657904bb60332701024f09f2cc9138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824cbbf4bad526861e019eea62f726e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049067ffef9e36ccbb863e70b3b871a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7f8c5e7d5934fa5a1df3e7622ef2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08dcb650966bc45b3bc798e3edd886476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6d3f78a60b582316cde46361d46c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a0520d6063182f4fecbebeb47e30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d8e422a9deb04426248b735948d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4701f637a981fa09ca10a7b748d55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359145da2c338bb8c1dce18bce96f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24247619c83d96aee8988acba1b450a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa5e7ac2e86e01f42a7801bb489c19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80383758f45a7ae3c308328ae924f43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075737109a8345a9b1cdcbe94be8b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb91b592a410b5df986c43dd5cb11a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8754e758eb7e3cb000e14d6e0f97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c298822b7f5a1f15b38a94b7a53a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f61bca6802a2c1275a6037535dad2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a57de905ac2e3c7286bff8f63b80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441f2bb060ec072efa1ae9acb2c88e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af638be6ce80931ab0a87a970e482b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf80f61c0b2febd37f9d4fcdabcdffd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d764dfc45a1de1a6413dd84bb3545b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37efdf7e37a7772cf6a01c1c9f913495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1ebfa3f2618c8320aae6ec4523bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727c54df896c6793a7e35d75de79e2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a61622f409cc8d9152fedb44ae17b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a38b8e02a04b15e418e5e2d90a4c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3bb3cd03311e1ed0fdc9da89c6125500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d96ea829aee2c2b1862fa922da0bfb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69991de6d674497efbb7c01c6d5ae9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7315b8ea62ba7f42739f180450a1c3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1fb9d0f930632c907e7b61b43401504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d27e65faecf985fac47a8b20dd168505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aeaaaa5119451f6ea604f2eed329f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b83eed64b573d8bc884c21077941507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e74c8cf6e498e1aca78154b537c6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86ab00903d296f39c0f112c45ee7f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fbdf47f4f51005def54f7b237b22b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596209110c01b5f283241cc15a9042511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96e828d9c3f97779496c17a586723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b339e5c60c8f7246aa2af29275db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0faa4bd67aa2493ace86323d1df88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf87d636f5a2597c1a2867b74ff793515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91adb484af8d0e3e62eced798bbc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50368267f374cd236009251c9df3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f1c124db2143791dd95eb5f0201b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6677e348f4a67405f93dd968695c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27315afccf7ed29e681c2e1624cc2ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae83c717aa549ec27da4f1b6e087d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb69385842b66c371a6ce43ccde760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7524d18948085777c5578938bb6fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591bd674ed62a1b0f2a624d9fbcd092524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091311d009331b46c0e67dc87011cd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a9e21aa640161741a60bb130342e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73b109c12653dfb641751fd25ebc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc4771d8c0b27bd9610c0358333ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bd69a9cd16c477c2dd12b9ffc79b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b4c29b58189639ac618604ee8b2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a57440737b341dc73195f8ff1edc88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49bd4242492e0a8a2b852c9b91e0f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7de30de6d3d8b3af32fe9ef6d600533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e06c945e84f275da507c67264ba84a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0620a5346d4e6c1a2d3bb1e0d6c320535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84971efde2c42d629bd9cb9aabfa665536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec085a48bd90b926352e2859019d12d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c654c3e4766a61a7ec26d955168b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f367f2f4ec8353f3634a3cb66d5bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf663a117bee559b22d89fe2a522f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc162344d309c9efe7035ab5b4901e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c15fe695c1c4ac82831f8c1d90df69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da71851e6e653ba7bee0336b9053aa5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd1ca81f36efe5557f018d2e0bad8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e32e977f18493337e32916b1c67e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb781026e561441d37724b9523ac00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaa8b385f87426d2e798ee0defc8bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffe8939d988863f033815326fba72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d215696013f46af6e867419ae09f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a981fe2fa9625ffc9dbc79df5cc845f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366d6761a9e66881990693651d02f22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b53e33c8bba5c75eed41189e011c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c0e7fe212229a9ff3f220b6485c22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d9d251c5f0f0f3e3a2180e9e49aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7adfbf78dcc26717fbc76a5a7f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5281c18f5ad4506cdb7ccdc6fbb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c7f4d2877b43d6fafb39b404d742557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a342152c51d98332b8a0581d1b6662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6596ca82380eea4e147d44ba01d97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5afb52b838047e1e59d878b06ddb33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d480e6f71dd3168c6aaa68c8b884561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11817e8ddcaa31863e179991e5321f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b2d03a7f045200c37cf31808b7fe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545987d1344d97f3fa8a7ae40c654d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e89e84fd3a2b21c0a0020461e95cac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81452fea2c3679bed0042bd4f6fe2676566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5121dcd019c1d3df1a5a85dea87f41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a731a7e849498e5e35abaf5bdb54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756e5ae27dddb69f0693642ccdb08e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679438ada17fc2b6f3bdcd08d8881bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04403e4b5647480c2d943e4f2b2f4457571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cf5e11105fc620ede493df44522ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ed9637390bc8556b9a8f923f463f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e90000efa775fbc352ef73aea934574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872044ed88139286d9417e3dffd3a30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326a088d45a3d8a03fac65e94fa9f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e921589d52def81100b45df3921806d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772133f636373e169c9fcce37eb8f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd46ad2a76badd5a22ff1da1d2e38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f9cdd30950ec7dc61c1ee9a3e54b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911151873288734a89973fc7ddd148c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930a0a9d3ae6aade61b0a837b09dfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecde8746a5055e118410bfc7272fde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e5d0faa4be033fdbf5d62bbe70f6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914782eb5c472223be02ee1f9230e928585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80107034c3f44520e7e85b80ee56f091586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a569a42dda1ae431973bb93e87852d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380731e8a03acd01badefe42a8c1ede588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a26f508366d87b8f0cd4b48f29f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a52646cc3af55d58a09528f33d4a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a70f3bd1586f59a65cf3206c7ed4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512fe165ed2d0b8bfe10bdab60e5b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6624cdb56dacb438316d27992f5a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726979f28d356c7c4e5da18d8d9829594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704273fe2859494cf16083e7484033d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28127c64db6e5d991a7c3b159079cf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16712ad1e648907eb149dd4202a1905597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5bc2f03bf65b55198966392076012598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d67908e25c88918856b66cf003f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5896b916b6dfbf78118758bb4e667d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719689a65462e892e7c064a161e2e486601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d57ee6c7c44505a593f5648d7d321a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2adf5f4d7901efa770baf61e5b67d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9fc813bd4b3e49029be657d329d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88865abded60250c3565d7a3781c54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6e08e7d88cb387aa31ebd014f1629606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52249dae3a660f9f7f8167173a608607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769b9c072ffa633184e6662ce2e543608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f85b3b5de428aff3d33ab2068c36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926dcfc981880880f8a4b9ad3a69db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967bca050fbfc00c4d167c88a123a86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388f3a90ed06a6928fa3e45b09c8b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd4198c87b3ef15ce22d416e1fde51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f19d68febb541e9f07216c5d3102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25088835b05cecf5b7cbb3dbe12d91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f8e5bb38f4d3c58507cd51eef042f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3a78c0b59bef7e3a022677efc818617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b2f019570fb2695f8dbb0d8e73c88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e62414a796ae2a976266265e5c53b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff83f3b8446b7364998bcd03c42df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabf37c558622151ac34323cac82362621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f54104d9f099cf8b1f9f1399ebd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76a314d82d16d4a151a1bb70d7ae3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af73883bcf9841eebd404009946297624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a81612fb96047f56dc7af9f149346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8713d3540a5690de8acc2b5923ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d7ebaa4c0718f091fa75a4840535627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f816cd97af636622b4696d544db5c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9f6a47271afaf923b2d2619f72726629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb9039b13a23d2923c21912caba9c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae246f306eaee9cf41cd7306cc4f73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae57e1733a6e58d93263644676ab9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d56a13ec2dfc9315b2fe3bac0e8e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca631ff501a154725bd820d97fb7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfedb8e17e04cf536eb11dfccc708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08e6dd9d214a452220cb377d61bd6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b6310536a5a8baa592157dacc308c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411bc11587957bf4a42ed7423e31b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e28f1815814e24f9b72c13238696639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89ee0399710e50b83fea09e2d8ef2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bdefaf0577bf413e663ff1578da8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25be273734f48a40dd001cd9f13fa2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289681e77ca39338fd11d445a64430a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc3a37af3f5229e3d2225a6e8c1a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af0479d767ca6718b83c7762fdb89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b9308c2748f7fc7b748e27c57a84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935697606810a62150235bb94a271d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48864630cdb6e9204c662d3392274648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab473e6a368e5c297368988a361eeea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe07feaa2aa605407867a450fa781650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1154359657bcb068bbe04c5363a6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a548118476ae0e5d7a7bb9e7a03cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8fcda0daafc1b8931761dadcb938653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2441c493982163a628c64e668eb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32595f492917ff929edaaaf3f4093655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58957294a18f0c42b54527e7ae311b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7c61e4381faa532495895bbfb8d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f754d2298b56c2ac5aa8a7faf89fe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5722faa11e3bf3c3f9d8b325e7d68f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7613af4e8000454e8c2ced23ac78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200bccfa7d8d23b3dc748de430ba2f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be817a52e8bd258cc14529d624cd5008662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68febba840ab62c9968cc2b03c0669663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d454c39cb4d07ba151762fe58952bcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e3fbb642fc07e4b466c7dd87a42be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba796f89982e19670ddbc02da5907f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49148ad92192da6595479f17723432667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84c338ec1f74dca8bbdd66acd0461668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee71c4e29bce16bceac9bf780c3d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8970431acd56c5f383c4ead57e609670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3a075e52c305c4d3647d327882db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d111d041ffa04a09aad470d2c9492a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba5818513a3661abc4e4241d41ca18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a6a726816d5fb17cc800ff1e2bb90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc3680cd6ac8b03399bad969e79d6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e12b5f9ac6cb9b8087d3e6175ad51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf679063d04bb549cd67169b656190f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ced92a5373c55fb1a7e35db72b30a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a676fb4bb34741e591d6c0e83f3d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88c5031c2e18e3a971cea92009bc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7397145ae8021fdc159c468864d5a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c2d67eb1b20a3c8d2d5feb3e382c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf711dc31727d08ff34e86f0f1853b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35b9db1114c0861d3146312770265684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872af3dfd2dc51d80a22da027987cdd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d0d31db54712f37c38333d6197e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848134e1427eaa00639fcd44200134f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88eb3eaf8f4735585fc8db7c01bf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbed59e6d03efb0f03b135514925f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bdf25e05cc5679700b6d09211780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dfde4cc7976e5d77ab64520396e7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f35021dcd084b84e01e1654d55af8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48905dcdab48aad41195b961c22a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49737e569600459170dd32d36165ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf395a25ef3869c0487a587145bfa6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeaa8d941982523c789659f7af26b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8226eb2788846e48220e1c7be58d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b288e63744562e96163c17bb7bda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb31051d435c963eaa9c4cd0bb55e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912200d05274554e5c7f3dd52d8555700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac43291ed381ef440201fe117e3e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd9e3d94a6d04a7ada4e2ce1a9ea7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c90dbc7ed3c62bf0ca4b3b5087143703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d312b6cd4b686148a5d19eab027a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf1c0c777e6def6f5870aee6880edc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5db53d45f9f07a26f4df22f50a60c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6942e048aad628cb425c64ef8f6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40897de12ec7452aa2a1e2b88c4da90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b262e66c50dcaea6b12dff572e01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ccb67be9c09b7a7a95c675fb7775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec993ba26bc0cc060faef00c9419fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f9ca7581baec099c66f9c06d4745712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974b4500e33d269a459f9f8fc865f6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471994e1a4cc36800db0fa5c874708452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425b90fa68c48c1422232ac09390053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d23c8e4819c3b03cba1df82807811e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b98d22cfff3fc45cbb9f697d713b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe10ceff95ea938efb1d7110f0a71dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34ca87165114d0427eeb532ea0d957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44aafb995a825a029c77f9f918a5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d211922cf3bca9e8e39ff98eded09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a972757a775e5ff8ae326d4e31f0ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661712551b27f81ef051812b524f39b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a4c9b703052145fd46190591e13a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8166ba5b33a0fc0fb277c41b213e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301621a266420e85df343cff39e5387214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9674d0429e627d974998f5848219015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506db982db7f541b83af9346d518a03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9521d4325b7e58c1187f71786f97d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82849ca8c91922f26c4de7fdf7753bef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bad5da62c5723670420fdd199ca6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b9f0f310eec5548e6e4e59daa6c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b6dcfe7346e2a06c2be1dde6e0bce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74526044529047af79db74416607bc9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587d230cdd4dafdf7bad4cb83a46cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6ed3e4f8e534d6d257dc241e644524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f364bed3ac31356cee68a7dd87e48b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599d220ab615e60925c9f33500c98526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d555e5f29c29ff3506664065e641727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec3a168f98384bc18d6c839e004a4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c56dbee6c4e271a4f8af114f9675229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e45b4d92f49ca66762c5a1b068dea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ea7025cfbdef3c7891ba9ac4829a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c614fe0289c2ec9bac9099371feeac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89493e9c1be34b040246f9680f2a6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcbf47e05603fc3f7d38c68e57ffa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e9faa4723c91d1ef20cb579bc7b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525f46f90f16fb36360eed0d9b8d6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f97eab9432d02e1c730baf8842286537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda2b4d41ac5482251193f192abf80d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a971a2776739698ba974dbc3058f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e21209f518548bcaf094aa9469ca040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8b7b3d4b36b0f5bd6ad4020f674141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683548e2ab63e5a152f067c783a674042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab55e1dfa67322645d2837ca72c72b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27c637c196eb8bffb5412bb4258fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8f4c73ea8408cbf07c770d4f7afd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f3753ebda9a4709262feadb9a23e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed63c57cb1fb9c109e65617ac2be847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fd5550b1394c6da19510e61da47b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a459b61de35f4fbfe29f242dff3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac436fdd216d7ac5153f5647a902950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e126f18dcad4fa4a3966fe8d44c92551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166aa51ef792741534391b9651d2e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26741c1947da266f7b943c0dfbc9e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7fcdffc64d1648a8e5917671e323a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6846895af9740e783d2f69dec9f0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f8cd0831de0216b5d3d0b7c4701c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdd8fd24438b8c7d23a8eb80928b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b4abb062ec31f4288a424f71c52158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96e32ed77117e7ed386ace373f01759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd5543d8f288ccc94b985aa906c47060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d5f6ee0cbf51069009dc0074ddc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec799fe8ed0073f1ad177cf4668e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc67f99ec33f807c675ebdcbde3a0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf2701f74a442187dc55a784d37ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729a06b63a1dbb84f230b95ca6dc5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15e80eb28d229fe86842a2efb29cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49002467c792b20f5504177b74de967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ad5aaa3e36b85f2f00556670ccb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfbbdb567b710ae102dd33c996e88869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6dce2612aba412b5c78f41f7ef0c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d3ef3c1c019b71a604f5ccb0df04c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0a4b7054fe5e75d8be851a882a59872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb1b48ac1500e938e612517aaddaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17350f3878147cad71d0f12fea474674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfa7d97099009a76a6da8019b8030575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c369569c3018e4df24872cb358fa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a4b07b22afcba04281eca9b29c6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4a34593f5dc831267133f7e4e7a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892644156c0ab4c85a895fda3eb0836b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2215639d9dd3bf61fa8e4efc97fcef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724ff55d641eb3e8a8efc267c1475181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8878a8ed7631138cca59ab6be3a4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f273dc522714d905f798aa8cbc902883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a313a27767f105c5bde4173f442d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7e6c827e1fb8009c987136b16451d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379c55208fe1460deb0d8baf8ec3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c285ca32a5d8f5cef97778bafdb7fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678bb32838f05fab432db73ae4639a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99dccba07a6886970cb26c303458f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb5bf89d124c04d082ff2cf258c79d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cb20cec2520a40945c9375be3ebea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559fa151d38cf6cbcc8b603b148c5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571addf317b0da430a61a2d9adcc8ff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ec02e010acac52c1424ef64bcc9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c80c94108905da6a70a8ae3672ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75625155e369cf73328576cb70146e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9bd3ff8a4b292b44eade886f372697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba53135d7890ce0603fc08590abe2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb89f997527d5bdce2ea49bd1196f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b90cd316bc92b13ed3a4855c267f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc956f2be2e6a7d68b53cbfbb1dfe96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17d366ee4e6de9dcc3445720a5889102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc0a95a5f6814e44f57de2511e28d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6d7cf8877a2497ec486dd2af0d77c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341da3d2e7a3a81616bf027ae28f71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f512fddfa74ac2618bc5e1dc79e81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370d10dd64eaed8031e4cc4753675e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e9a77549dd4c90b6396b06cd7069108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242c46883d1eac457684a54ea447a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565bfe19805ed860c68a8d9642b5c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f17c9f880730da7bf9fde1d1a85f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff8cfd6f9b1b30d6e00d9cd89a5350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ecf865a99585619554b2f749fffc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac322b9e8bfb9686af7fceeb03b8bb41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a191bda993dcaeedb921b734d4776f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60272c531b8520271b8a031505900ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d5c5bf7a2958181c68278f91792d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce340ba762d71eae84e4e11e877554118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e186c151a098c83828cbc3413236119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6209efd7ef33c819e6f3f182af6cc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732450c11eae20c300815b4ba6cf3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f8df07ff970e2916a010236e9098122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac6cbf056e83be8fbfa7eed2bc698123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad28d1b9540522822db2aff6028f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eaacee2b9b7ee5e47f8207444bb1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec057d7c71677a0c892793c0b65c8ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a137e0039642b49b2103d638969fd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c803a9f893c14d3140d08acb2ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a325d74a4cfbaa4bec7b7be9644646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e81dbfb38da3609542d2ab10d4604b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd67a4e075762a3b8c8ebe55ee662131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750079a48240e9fa8bc7ddfdf260c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ff1f23ed36270c235bbfaade3666d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c014912ad61bfae49dae8e5b6519d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76640758dbb0bf66a5288503c95e664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a91ae1b78d386151bb197836866d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a3f8fa1c022e3038fd86a47906cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca314040149abbd40c8d9e7ca8f8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0fcfe4aa8d5968e3f17e1736a2111139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ed20ebc216e64bc1354612627190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847dfad63883dda73194faf851ed22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7d376da92c21bf9082d04ee4f269142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edabbfff20a77efd35b1dc56c475dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe39a76cf18fb83127268c1ea5574144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fe9f253d40c0b9ee21f545294b1c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d786b366dca2c8bd8d03aceeabfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9202c5a71b39210a4d689cfc7aad7d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb4e915b24aeb43ea5caeb177cae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54805def22bf8c0ab7df61ff39724a21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c0eb9aae81cce78146eb6abef22c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896860a9be5686b0d1a5559724c8638151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf65658eb9d8dea84e8390b6b6cb59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97721d2374542aac7cb64e2bb49c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6459e4b2ac5760a2fb6f55fe0d07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b869bfc3c6d0f97e26fcf8ca3ccc79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd685db49f240e92310dacdb02f9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0249ab88510475c1a37407b1d63b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8db286092413baede97b2c00d69fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f81c9e92527dff38bd0984822e9bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d75fefcc0274ac418dcfdbc84f2d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfff925d591da3df8d18785d853b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620ffea5d2bded6c6ceed3a71f5df0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119bdd7f94ade10e6fdd0350757a644163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b087ee12e87f39ff4c3677c5730d933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e9b83d92b45f3bd304c63d7a668ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f277a9eecfbac50029c753727790a53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930256a8b859e461358095fec7bfb574167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfae92bd4a71842e9c305b1317095c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f782f3b2a45f324378c721039f6ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f058e8efaa9cb6b4eb725e62ccf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc32983dada825acec0f8a1778687171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef4900be48ab29473da46d3e1d00d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89e052b6e250bcf42cab8a4fc6313173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049bcfc8b46490668171a60c9e1b389174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77d31cd09bceefd15dae918c8bea6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82cc667a456505e4cf934b21eafdcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c940a771b2016cbc4869b39c54f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7ef9864c7857232cd1b85d91c4f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5eb8f75766ef964ced9c30fc53a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ea78005028d749bb4a25a8883f105180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7278817f4aa7576c7dffc2507369181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e785b36dffc42d6d61b42bed179b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4f3f4e6d84e0d25585f1af1944de8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e534f62b1e98d062e0b65f661ec321184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333ffb9f6cc87ae668251a7552f708185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e38c12104594e8b617f8e3c560bb96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde6e92c0f135e7098e77f84cea4ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf846113325a26f4fbabd7711e4a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa4013954bfef8c07f4f71ca893f77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a13d91ed0d70e10828618196d94a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100270fe6d193fa28368179c697c799191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2df9becf45bc8472a1b94f2924595192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43278d5b381ae18ea45536d441ded0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67447225369cec6c36b2c7128f27a36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7a006bad38b86a4de949f35bfe97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0824be6869259400671b1ee7524518196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230799925b9aa76449124666b3890d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c93325f75e2845042565adcae3e72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c6e9e2814d5b30f24d32c3138f53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a25dd7b83922e318844bf1d32144e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5995add3a529af2d370fe185fd2d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4118731de66e17439bbca8595952214202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f1ee93a90ab23ef58555d46917671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8919f9d183b3f2b103854f092a0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04cdc6e1050ca6a0c6c491973ae01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429617c2a03c2aa0524daab58ce9de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb425f9056fca7430d7b830dbe1a50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba859a3e379345499c56783844932208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00830e650579e106583a8337699519b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed1769fcf60429c50a33116e98ccf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d31ec12b9d5309ef0ab81cb7b3be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baa775de05e4818592c139a153d5c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb988fbc1b90cea3507bd097efda872b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b387c5c503107ca102bb62f88db4d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85bf95e84b5e5a81327e2c73d0cfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93e2a3b31d07dfb336de98fd2202b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef5f3314740b4ef4e6c3d57dc775e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e06b71696c07fb1633d960cd1ca29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494367626d7d41ae2e4ddb99acd0aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ca0014ead937447d255290abce980220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ad0b335acbc4a1684a01d33055ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed56a35887535f81034af5baea5c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aeb1a7ac671a086ee0dfabb10af85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ee53325afd903238e822bac35823224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b978ef1d366081a55c500828d5d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91099520848af8ad8f434e71ae21d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a267fdb7c8b2377bef82c3d6d4dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016776e9cbce061279dee2ddb1446a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e37be96a9508bbc1744e03a0c81b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c388b6375b3702aa670aaf97f6d2eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c81b920ab2724d567a875b452bf4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1efc4ddb5304e6764e2930b60f391232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f23538c8aa704d1e7882c5dce2d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8160d43d16944c64aa37d3e6c448c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404a31b0a169ee38c3dcc0ad76bf04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02999d9f4fe61019eeb29c6c226e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c7fd01320ce7e8ec03420ac7f366237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2de336c1d01231b0aa52198ccbafae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7de39e85154328cf98afa53983df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e729fe72b87e43d74498c3710288240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b303917039c6338a401756c51343373241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610cba91fb1e4720ce32230cce5e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d2e4aafee0f33d14e516de2d37f88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121349238800e30478d0975db9ff9d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c27a5b2c2ce9927469e9ebbba68ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1955082d50ef9f6adacf259654d4277246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ea416d1adc1f8223cccbd96ee461247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49edd58d0898d5f463ecc595683a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2422f56fed9cbcf3cdf3554529579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ff9cf79a5f9f5b9412dc4ac072b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51737cd21cc945ac2296e64af5e2a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a024cb15e2a6546c4f9ddd37455c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380fbf87e0d7bdcd17f39bbb649a44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093295fa8934abc67186eaa6b7f33779254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0643a009a0727bb8cac346a41bcf6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda687228f955da9909d14c14fab20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc379d8b51f8078068d1b4c505174a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c1e09f75857b587ea36ffe5d9d58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1585c0c3255742efd2229480ae4f93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ce04367de598d0c87d7e129e6db1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593041ece9d6d5decee056c251410a7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2d1bd46cd3b9188d6c2377242eaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22a3220fc9f78152ddc314a6ab45a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c91abb0a9b6ce07f4c2b433c60cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e4dddbfd6fe8ecaf94cd64fbba6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701d46ef7eb6d6ce29f22df675c6ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436ba1e23c9d7598cefc2b8a335cc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef83946bff5f0aea09b771c55878a0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff2baa56682824ab6c7d00712c322269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ae24f962838aeba32908905a95700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a69bcca56e44d16145bf5ed0f61b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04cc28df9f1c1aa59a3fcf3590b4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1383bd14233a6ebff124bd25f0d404e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9b335f000621d3c49f402ecb05c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2db7d2b4ff9fd92dc1c919512b3fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182cd7aaf80bb9ef8b4d55ee4ab74d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbeda5d4f88e68cfca85e4d9440e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668f3f890551f324a1213e6e061f92e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148287e9bb7d36a755ca869ed4addd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4727700d0e053d240decf3791a68df7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396527dea140ea3e16b9944e004086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a14d7a1007484801db89aa84ae5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d02d2eaa7a135f7ffee9579016612f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43298b420c6c9f8009395eb8eff52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114785b8087d2193ef32c295fe6455285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15557cd008b1e4109408d134f23369c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbcca0ba5932ab13e8bea165d6199287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dad3f5de31de586232f4beb5bcb979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328a94c98ab37b2713bef9c5273387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95addd9f69c97ea1202701608ac9f6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8d264234eeeee0c9c1147490fcca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ec57f56a07b9a7f74148dcfd5dc3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc1d88024042eb0fdf5b9299d3a0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd4ddc320ac96b0c047b50b6a6c6e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c912dd9a676e28a7b7f14a96d0ba5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b9cc48b4142c230125baecb5ebd3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bf36799b64983e750c91ec1eaaabd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c38ac7f68884e34e498fe09fa09c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbcc5498ecb759cfb5b41a79480539299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f60a50e41f71fc6c6b8dcef657b5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76396c937b95f813d622924677ee118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e374cdd6ec0f922217bebacb80e268302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cec4e901855704ea4b615c2925a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079f75cee1e636b55c5d8b075b0a22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76bb696f726acf2a8d4f826fd13184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797a2c9860c07b6fac968b1ae68518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316145331b437fd47440c4200410fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e090ce68641e3503d2c7920429e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3d4c59f6f12a3b38c39745eaacedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b1e14629d30b75ffd4aa5ef6c1b84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da10d8035f812f8b4985de9962e990311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d39b9d96491c0260019c09745a75d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e1bf4244c84d723225dcacff0317c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f654347989ebc0e2ee6f8dd4a73bcca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d12f9c504d3b2e968ebe4a86b8b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392c67aa2e46232c13b7f4794f89ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3665e29b9b061e08fbf9ed35e9f311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9e97ab4385bf199f1aa5e41271eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131277db7dc62ea5d8bf8b900dcef935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435772f99089ca600e0d47c919a43a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffa70a79cbba6268bcd6a75d856f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d57629812b28aba40f69d42422de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a8b7326935949e9181c7a599a164323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4073c93420d1ec06f143b85a3772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9edd4b82b6771cced1eb869593975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad2391492d67758cc62eef5a7db42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e37668673671cf637be5648757a66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e417f32be51e027678d4c0d5e41f92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d65f9360133c04e9b247b6c236ee0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f3754f8609c862241a60c46c630c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdb6d5299da3f06016e4048421db0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99a248c9d44a38eb3f734966f5036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073076dfb6914c77c0d651c0fbd9c23c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663de32efc97e130e7b24f19f8e83f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcbbf4ef13ffd5f5126daa1aea8851335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4dcc7d9d47b0362c9e37865a29d59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb205503a66ad0555ee67cd71169e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e082d6f6ae109ddae29177cd08d2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8150c3b8025b3c1b46bba153bfedcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7118d31691581ea53855940758812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaf0d5d473f51e55a44dfdff5abf71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cbabe9b2a40f584c4a884670f17a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f71aa6ac86c76cf0a19357333a844343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd3b7aac5407382362d59de504b6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154950549944e42cd370c567900a676345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84343880fa61dda1273bf3f45b1d1cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b2be63e380d75a0d773666f13cdbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7333254c6d197a7b61e43409d0b855348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c2e789a57fe0bfcf8fb0373a5f47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657acef50234eb1423832e3eb1a439e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf438693e9e14cbfa2d498fca5c8eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdd9ebc27e9a1a13f33d134acbdb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37216bce0476a3964bc56867d9f5d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47eba3ab834078e051c64ec617ddb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996385f095cb02d1353573c0a316830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476452bc13b91e4d0d16332ee4c4b3f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc8c1c34ae1c1f30b0a16b3c7cb4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cefcc5090287c471745c60581d3617358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9dd6f1cfdda52253002ec8c93cf88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c7b3f54547fd3bb961d5de03c953360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e788947c1041739f522c364937025a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0c237c8115b268dfb8af01fcb5d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d3c466c2c69c4c194610682248cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662974a6990351acd12b7c0799b9bd3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b767a551648dbe20c7dcaae2090a38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b77f823d7bd421294eee3c444cdbe4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c251c61d3b98204036ce600eed3d13c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7db896ad98198d3a6a1bb2bcd1c6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf6cf37283f1d7c2f07424db5220d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830815a7cfd58d6cf538e03b8e147ecc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3b1c27f03df63f23f2321f9cbad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa4f3dd4cf08fafa67e0dfefa396a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad569e2efeecba09303d484c7ca460373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd540ba9488947fbdeb9ad7555ac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e1b8c828b0c8d566b1cc8b3915aab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0a135abdc29c59e47f528a9daa53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c96aa4c32d3e500e7e163a3638078377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eafaecab7a1bd6fc00604a343b943d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8fa94d47ca3c0e938e3d56e5248dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab07b28d381206f6fec8c45d5ac0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5c83af6d7f836ce699a36189d4e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5663a8a8c83531b73397c5fc35bff3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b455e37e7814807d1397554a81186383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396af4e43c1e9b00a57872fef91da1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc028463dc083e286fa6fe533b98d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ad4290b24c643fc9ecfa61e5d83b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee4752cb3c0d0e3500b5d02147f3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71b2b4dfe67925005c0899c58449a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278a733874af24cfde58c583402b1cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b409a4a1ec2524c7583eb3216a6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adb5bd78497673a67f41917fd7c7d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1513709d75bbc1b8e8637380951e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef6d5306c2b6ca111513ab66c9a4f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca720c8698449cf35c2bd1c5b4d70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf44349f27c3f7b59d5a4efbc0d73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101886dadf04045b0c3859ab138b6ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f5382d7c09a56aec3012133ee5ffb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8efe026e3ca04cf098d2592676d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa7725173ede401e863bee64b99f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3d9c3609202c884a9c3ce8c31531400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdebbd0948d9a9dd99b5d6e6aec80c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870f4df02cd9d2870fbace059fbf57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f07792a2918c640e7565b76e95b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b254615e981cd89a0b401619512fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13554f148f078d5c1e2dda29f78d2802405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025989bb5c066dba0aa2e7a43d13ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6e63fc2205a8e791ad2a4711303b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312c5a284f67203bafecce5c2af4c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c997a0c575d398a6418913cfb72ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a30811e91e4198ddc42adfc423544410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca237b33db3d3a8f5a101336610585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ce0b7e045a56df8f6f21b1c16b9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1124d4637a8fdd7c54f647077e7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1a0e6e27d116cee0879a901df35c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167f04a7583d6c425a460b85f0995b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375557eb5dc5b14fb58c966bd8cd99b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a050e807aa543c90ba33b98f6ff7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b52db2dcc07d3637a79e8915cf30ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a26c2b077bc7c10933b26a34eaf0e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5882bfd85eb5d59026a631365f2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d81cae0a9eb08fa1f1e1b9c01803b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d39969a0a11ded416354b83387ed71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ddd1ffae74f8227c9a7bf1315ea6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026113d399bef6a8155fa1c3977fbab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6039b35f7582549ee3bc7cac1cd805425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53ed76c1c6c91b4eec322defb15aae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d8e0a48f21ab205c90d9f3a238a92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74318153cfa55c61663b3161a6f6bff3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a20af4b385330159767b0a6ecc836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299b7913c6b0256d77240134cf71ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f49ffaaa142149d47d844614a09a5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cfb16fcb1d19624aadf70cfefb17e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3573a39f448b27555d208ac948f1345433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d67f450fcc60157e6d8f6f8dd3d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472b56d74c58bdda41fc11c3f1449f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ac06b0a0c6fb666ce3be136393403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce4785d43542067466d427a3f5c7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9859d052f23c662193bf9a5e8d4ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0998a243bcbf9b1e7abebf981d41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7fcca2b79a9bee7d672f5e0d06d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4886650c1eaca138b1fa4bee10ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597dc74bfbf9e154f345ab8b58da3dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a31d49fc67587f6edff0c18e05004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352984935c5af56edd77203c168e8ace444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055c6a7bbb8baced605f172a884a64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7dcf9071b6e0f85f7722adf79219c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1872c2adbca60be04ee35a9654ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ab33a49b14d6739398f49150f1b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236bec7af89ca7ad3cdae3140b9392e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea800478a01e0043468e939516b83fc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053fbe28a8a800c7d658809f42199a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702dc728fb12643ed37e8a372ee48f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0c1faa4a0b02b6e87dd8ece6aec2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b1534f4b593d8dfa5f220c57cb7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cd28c18c659cd2bcfe6df1a5a84cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb59a93577a5b7109ee29caab335c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836f0ae4e295cb575c81e11eecbb8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd678b7a0719fcc4ea0d445a8cbc33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ea000bf053149803d9144cbaac83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148d6562721fcfa45db3cb5f62d7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e6dc3294b921d9d451effc2a2c78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cf3dd14ce65aca5523d9dc0fdc814462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf267cded76dd8a6c86af6fd71b11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb6fcb7edfa22098b21dc66eea01e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b353591844a6335a5dd383aa10e84a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32cfb18c3083519ad961686b3d074d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb323d84c6a0c3923cf761c9b0d4d20e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3bdc5709dd998dde83d5c1922a229468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846ecacb19be545f6c427072db5f0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ac9479679628853f8af112d7d1db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215fbac923cb6b56886657ef134cdbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669ab05107e01eda0a5f34d77acd06c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b03851ba6c0c64f29461797508ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53890cc65ee691843494c6eee0b6f615474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44484e2ca3877b4545eca66490f16ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8867ad2bc449dc65f2cde8dda1854476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a17c72eaa5dd30ec80f984cf36dc54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa03f4f3ba7902484de8be6ed3626478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5774a49f2268990bc08d1c4f5993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e71f55430c1bbc9da13c38b424177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e334a4fde58ff6ba836bb1dd48495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d205d78cad6118b45ad453532a662d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e162a96a72881963bccd6a415c3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d4435a67d65f32507c00246d2c6d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdace73d275f2fbefdd80fa427500b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d6493e096f454d2b15b1654bdc983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca862f8e994c27365a4bbeee2912c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e45ba2aa0547cfb52dc8034758c6cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cce27c55d426450c17cd62021da52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b722ce5431f76f6c3dbf96b906566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaacfce8146261a7b8bb3bebc2323ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7ee31f7db192932bba20eb259133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec33051d0be870c4e74c4a24b7b4b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973023389fce5dc7ccf9df47e7e6f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb77cc49712a792214ce2d91c6c5adb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df46c5e190f79df3cb2c91127f77bb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e03d5dacc6761bfc0b43455272227e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed78948c69d1563f47ba5b0036143498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41058c0d1a8ee4504c137336d0f0cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbaf37d5429300bf65d44feb12512d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0971e083c212a258f8840ead339df4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094d0ec69e455b3b80b7028e9c6cc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f4ecc9c16410d3a591407b99565b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64d4f3b5cddb69b6c198c38fc10e94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5dd864cb542796e3586c47e3db9e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae20b6a14c1e0dd32a8690d63e3ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16c0533f82865eeeee501f3d508c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d4be5046a7102821ef06571fa991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4469e40cd3dbbfb44e62c2ea3f486509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eaf71561e028da3c90fe17e59583b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d1f5e69fa41b6a1e6db0c36314a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58db9ac264c3ad9e2112a15646a2ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae53086c084bb4ad8b6f7a331e6c251513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af814d91959f3146b9d942bbea7c445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26df7017a701dd79f3502919ec96c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82680ad5db10f2245e681a7fb9e52c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f65420a1f2ac8b6cc774b18f540e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747ad30bf349ccc70c7cf5fe9f60ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0588eced11a72ff0db412f957c0ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365f53f4f32c4f70cae3a09a2b29de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720dd5306b866c4e73a64655c863801521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8a0740788c796213b452dd992445522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a04b3bcae13a24516691bc42d57a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a63e04be410e03a912ac1e6aad14f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb840bf49ab38e66437bd1e75ae00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b77083380cc786041bcf6562a00b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe54d2b215c349cda34de3ac210036527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3891387424ea1069922448a236da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa74dcf08b693c6366444b6c9ace2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8339284dc8b12d2e99a0b09d8af19b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e620768879e8447037e7bf709cb8e77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0385b46911c9ecd96b573802cbad58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa491e28630045bc7398f09f47bcdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28144ab359556e41e6c97348aa0a521534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2804e877f2c6988ce9fe7afb17638f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e124592c5ce31bb0a03cdff05af0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf9e3f382d85cb7bfbd384b421ba3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779130e7a394567044bd70f404da5ea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5816ce00a37d21480d69c4a3b3301b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3a31ffa5bd6f0196ef853d445106540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45900b5e2e4bc4e8eb662c76915ae00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece276fcfe753a335dd6e50db71cf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feab795d27a839158b6a930cd456ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fcb55142838b0f26f1edbc9d6cdf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9ecad3ab13aae24243f8f3176a8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81ca4d3a4e5c95f058d8b5142f746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acccee1f7931e18200f5c42c994477547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829732bb7cb2554d48594d89ac3a55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8673718d6f2adb9e656ff0e4e15bd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee86fa61990dff4ada54d4bf3bfd77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a561d69840cb8d3adc74ace113235551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea455786998c2922722b25775ac6c40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8fbc03d9a937ea62d50ba67547d8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b5288a02500582346b17b7ee17911554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6842a59df82143b3ceb0e8a4dcb21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b18e69945c60daac4c5690517261a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71be8585b00562a668fe762fbd2fea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685ad40403bde5f5cbfa8fd0c72774558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b3c4e92197cd6edb31af445627b37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947117a23c5df87aa2e412b46e3ab8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab38d2ea70785c1a0a020fa5db902561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c66fa00231304e36fff9f3cb701c96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c879daa175aeaf9c7e92270cbeb73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab90ae862b29d46a3b0cf843ef6422564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f592f03388f50ec1d8045382cabca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a376c2e902cf22a0277ec841e88749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796606ed459a893da81de0a31d33d5c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857df6919e1d46dc6bd71ebfa172f78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab3978c70b8d1d63e937f34f0c4a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867a67a64d54598735248790e67739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5545d529cd2fb8accb5c88455c2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560672a5076255d28461007fa3b6e34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29355e920dc14a5b965d73b1bd29fe75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c2fe22de8119c8fd679ef0340c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18553ae03c0bd3c337611b64d39432575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e85d66c413a344133801dd6c9d7d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8152ba393b3de9024d84ac69081830577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a84ba6a1331366ebe12241196073f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a7029d1942168190f0b0ae03c1b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebeed37ac017f9f4ff21b3e54dfff0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4aa72ea616d0e31f9e1dd819a0e5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb7693591fd4224a865c06cf0ea73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336740a646a827f87ce808de50dbf11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaafdcccbf3a326e3300dd9ba9cbaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6882ab956567c5fab13eb893a8b12c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d44ab9090f586ae3ff86fb49d7d3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87572dc18e0c46f05ef1ec9b419f4a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28617b99000a4ba47341132b93f225d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432c3f0550aaa860843117bdb32f8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada5ff8c636cf2953423bdb7d581412590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6bffb3d3ea7adccf46bbfada70b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df2b8f9af6163abfbb4d92300feb17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5398aa91a7a4661c0bd7b0f83ca50d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd393a7ab3be806e6d4d93fa00367594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5ed546004a6158143f5f254b749d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e6f4beab1f4984b054f5785aa497596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6e9aec61306fed554f21506488209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1778413b8baa8bac062902e894edeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe44d8b558b81fccbb8bc2afb184cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab42e5b9f94521b437261683eaa48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a0a4cb4de7feba845c942e8488d91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5001d4bdbc584416776a3ddb90f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a523f790b33d74e34632078798d69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ec2779d275f75b112b84cf6ef062604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf593267b72df9b8ec70ae4c90165e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881eb1d9653fc00ccfd3680f4c9ae1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe82422d7716f1a5b08d772428966e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7942a06a34ef354613cd45b1b1ce2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d06943c48dcc6eac7676f3c7e4f14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23124a7bfc75c529e624a0e7a8428610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ed45d644eccb5e680ea28ed66054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d997662fd2af2c67662e148aca1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f169a4722d6d0f6f615d280500ad1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877cafdd1993bd167bd3f166df6fc0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e31c8642ade83b5231360b539e4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58659b4de762955849f485e3e0646039616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa39a1bf4e958e13c171d4ea3307d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd4568b0a37da1e4c148bfd6d9aec8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80496e0f40e841bd2b24e4c967657619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18a33059a583cf8eadc1b6e6dafd0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4579c19ea7805f117d9701bd87de1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819ce8df4c58bbcfc09c15a858c2a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893899d7bc3b6be35148699bee481a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcfc4ccdf5770a6bc94cc2b28aab7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52904b69afb249cf2416a901efeefe92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a8068b8e5e6b51bb09c4932d8633b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80488901acb224029f58d66493eec4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8f0b06e6b8f18653e142815c9897628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addba75c4104acea35a061f9b72630a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac12b1031c4fe57f5550faa8dcad92a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ec6eeb6d106d903a74746717b73a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e30ebc3e52d52623b0131e7cd0e118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7728ab181d499a11f3a52722082c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765ab20f0f7633cb89578256e95f85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a166ac0d9743a1c573453d89663038635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b0e4d7ed6f5792ca93897db04d83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd6c52e4a33b6835e95087ce53594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd26528dec2fbf66afad817c381233638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620a120c79f5a33b9f99d896ed8755639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8867208d2327435bc4462629e2d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472643cd7085c6b989c0d0800cefd481641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909f99b7acdcbe482146e6cad0a5e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7afbbc81de47a73ce830e090e948c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be23b361ef4522ebef652f1e398fdeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3bcf10f1854709e3a143ddd94a5aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0563292b5c461e05729b8e2809a8ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eec916a0a17bb74eb198ee106a9062647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea3d66a440c343c87e0f25c2b5788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941263644b2abfc776862252f6662d67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d66ead0f1ff029a19419911007b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6e1f541da7eac3e3c27cd27e9b15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657a188e0ec0d718f8f6dd88369e558652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5b5bfbfdb3f305c8efb3cc64bdcd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff790f414c2964530cd97d934a493a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95e33fec7aaf3a99751aab052903d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4f420a24c09be3a424ed99207247656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53122104d814e249c5020ac5c12ad8a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a2d637c88c242ac87ae40f944243b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75619487bb7dc1765ee7d2e2b0ed23e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f373c8071bda191d985ad76e6195b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa858f679f400bcc0c728470822e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a42b5be180b6b69ef6f65d92a3070662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343eaea2215f149a0b399183b63cb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e903ec7a1b43b44d20028e806ecffd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0355f2b58553bd846e38392e31b08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942b427665695d44601be8a82775c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a10bdca86c31a8ca614b9823042ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ba0972a73eb6cff8bde89bbd10b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b861718853f43160a98195e2cb24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74dbc9f1dee46752efa2bf082db8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e998396bed636a177d485c0563bfad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6fbafe6e27ec286de3822c0800bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d41024546124d562f2bbfac8ec6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15246253ef737a4856066c01a3aa595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f7ac1ffb7a1a33f7b9c4216748d3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563ea98885be09dee37e1f890051ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7041936737e2bc1c071a4ff2504cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092251e1ae72533c6839f2561a433f4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>