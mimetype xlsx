--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584924d92205024b75176675ff861d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8dd4579c71a3af34fcb339cc681a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8bfb1ef613ba2b6a66e18bbd16023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb508ff6273042c62561a1c5f5b884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3518f72311c9d12f547ffab8a41625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc53529a2ef71d24f550c99141e246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91f857a039c0f3505263adf4b144f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53ce6d13cdf1386a48ae6f4f3b23c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c1a71bb2861977e68082b331b3809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03eee41dc6b2945ec97592901718410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02bee4387b1bee645fcd2fae957bb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3e6c65c22b0e19c8e00f245eebc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012f26dc5a2bb521195cbcd0c1defe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6a68b9b8dc7cf444c187df043e1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d49f1ac5fc7321c909a80765343fe515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830bfefbedbaa1fe70054f0c7d0ca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da40edf2b8da245f0ccf8b7bd8b93d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f919f3bda953ea8a71c83a8d8b6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3696dd5d50a22a4ce83d4427d190f4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d1870e2fcbc3996e172a74a8887d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f2f6835215e9a3b579e62bc2c4be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cbf5cbf35480fed13929adda161d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9cd26b4e1092934d817ebfefa030f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb45e5dbc5909fd6e3557518fb2a7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3ec790d0cc96cc99026ae773c23d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b76ae8628ae886cc05bb7a852867026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7ec74c40656ccb96ecbd0319c4dae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40aadb9c3b32ec14b02e0ae4b2c35d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3abc84e0c667bd26dd0571d81975cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024edc273c107695be350e34fa6ac50930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4530b9f311223a22b861b452ac9da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfabe5006a2fa57a7fd7c2200ba30c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551bd50d877a67a2855c6bb5ffaf7ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d2c7d6ba4610a0d92f05319c8bc6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68360f658e3261f7b01f6d5e6459aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22c80e30126db1cf04d063e04d75036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890554b818f520310d821e21763094a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e783b70a0e6b3df787e417c27a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f4ab5e5eb8c52010262eed59eeaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe229e03703a38bacaa65c71f558bca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7b39ee1e57b87fa1a0ba54f0d23041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034ad8bfac160d6d093158e578aeef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77f65a317bdbe024044b47e84708643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc2869db12a0a330f60c08d750dcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86200dd697a53b9c24175c75ac2cefe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b43eb130606cf3535e3cca44563e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd27a79471eed40a0334c9587fbfc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef51cdd1da525c8cef14504caf36148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79034bdeacf69afaa75b8dba4fe6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50393ccaa2ff98397ca2c99e22bfe6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53438cbb624d336bd7cbdd4291ae851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa1dcb235cd36eed8ca7cc108029452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aafd9a2f5c9fe66b48def0f4181dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf280ee36450d7862678208ac74f2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ecd3082a5d3cb9f77171b9a7726bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067d295e2dfdbf439e8a8cef2224ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f232eb9c3b909e16e8b2a5a5ec09a4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccc11cb622b2bd55a8781e2fe4e6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d83ee452ede5d65d50ae1db9039659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ad296c83e1674ee798225649f98e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663cbb2384ac57738a74f8cccba3e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359a96f91529a423b4205ca67bed0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207505af9455753efecb12d842d64a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3b828701d19795fde7404a23a6b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce8338e4aa6da768b4c276c5e6677265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a502b68dafd7ac8e4b794e0e1cc2b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8bce19e22e4456c9d31814f72c1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26bc643727c5a94aec26149fa85da268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db73f4a4a2bf74bb6f2c9f567f55a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1e81187168a88192eddfb1a88b4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec64c4f87fa11bef78109817b51e7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87ccfe840e965669001b88cf7ca0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19dfea069352bf98f731cc63d861373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47e8b29e4f78eda5e02a9319c100c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47cefb990dedeee192fcef07bd0b2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2503547007e5a977be478df1268f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3d766c03ee8a6553a854a82b1d5ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbee00fdcc88493097d42b0384fb3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c939addf0daabdf8d7a0f8bfd46c6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9110d25861732477296facc7ebd48a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab519c71e7a0b0a4f24d38134287e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ff4212bd0992e45c8f5c29e306a1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c011d1abfc62c1708e8c138873283e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecef443d8f3492b12e157c61b038d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93bf0f8dd2525c8ed5822527139ed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85efd698e4c02d047d809e7317f1d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a432bf81bd04cd940361c579aa96c3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30febe9e5b9c2395901baeffc56d892e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e768e28a39c0a904ed76cf19dbaaa889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472eb198c0e55500e0433e3a3311ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0577831ef3a55fdd1fec90a3930691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc203d9e0117c098284a6b40343bca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311fc93716000cac38145262c24ccc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded45f27c909e6bc69a006122904e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451dd29ecddc3dc4bc41f972a6df40a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d061742bc5661a3ba7f6a1b244d35af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a8af612d04caa3b38d1993d9ac7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20181a9c0903eb68b1df0c6f79421b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c01ab9259a06c86162c6faa66225299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a2420db3c22826027020d8a85cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61c7096cb2f55d493809b89ab51b3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0c00d4dbe9496e7018ad6d960e21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d3e52da9f0f095b685d5d761eb80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366118293aed5ab6e562dec8cb102fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e058fe739de70ea06d625a558691f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4236b5611733adf637c0af13c6205d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2ca0db68b2595f4855ff8585c76d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c34b9127fb44be199d0cd2f1c519dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4418ea56807d66a710b999c8fa1cf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f929cb85086d87a91c930bd4315f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba066a23bde33bdf78c390e5539096111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1be38d19ba724de53ab5cbaed1dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33181fa2bf68e68c798abb43e4a5ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fcddc8a6d1b556f72eeb48523be6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c17904a984e2360684dc867a22c8b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920cabb7110019cc3cdb7cd689978e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200527b037207f8d50cb0154900e09c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e7484c54f7bba504b4108a0ecc62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4fdfe767f392ed47bfb36803def4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830dd3f8f4db389fe08cc9536028b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acac312dc3049a9fe38e7826606d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed414347f9e760751ee18f58630bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8c6836ea861d58ff6c71b5ba51bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2cb5a5b88e7359d08e8fcc982ae55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7968973f15ee561c237e31d6a6d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cff84a1b3ef85a5ff30017ce4b8d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d079f3b1c1f1d7fb2d49ecccf123f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea89b08a578d08225d04f993e5fed7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0ae51979bf30acc2484330fd3ac6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e9fdc47abf47523c389294efa3e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8ee462f693aea7bc6670aa387cf30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4313453665ff5935637291dce4e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86cb0f875ba9b07e2a140394591ca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dccde20dcc0b3962552d0dc5ee1056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde1022224331d49d6bde40cef7d13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e120ae7d9342746fb3330f004e58e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622227a84d6820b3e23dd8c79a16c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2418e103b774cdadcc85699e3feac8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c62dc2785459b43038612296b1c7f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b12e75b73f8dfabe5c8193f1d628140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff5e411c3b91db0c0eba11e4ed761141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98aca176e8c16e0c5d7d3baa5d900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0c2ba885f72ddc78c9082fb486de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac509abe4a632d6db0e60844852bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b4d7efa371381a0b171b6e00f16a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74607c48251a07834f610e7306b04754146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196135223d6ac802f28de1196ac7241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4420d922309835c27e7359349fb50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e5fa46ceeb2c831d79de001b256b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43951251dcd31e90ced4ee808f60033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847d082df736e9fe06e329239dcb0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644953b5d52aecc55900784e932a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dcf0af601b9fce71b8d8a124c1653153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d50bdbca268d8a59ae35c5bdf05d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293793ab89d41c24b72130b80fbb4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb85cd177911d241b35f594c6decfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf31a42b45cf9416737abdfcb8a94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2da38e3e75de0c3c9268bfaeaea627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce401a2ea406f6e2b0f024369ad0a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8a1d56d791f7da8d5c798cf71931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338d06fa69fffa5c1fcf66ed183f951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5a378bd7ea4cbe425d731385e3ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8120a0a01d9c9112948b551a8f1a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af5a9ce4935bd28c623e117f192c57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ee6d76ae03d1efb5bfe75bb096e6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ace54bae25fa8ea421b96e33c9a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2789bbfb3845439c83001714eea141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385baaa50a280bc4d4fd10031c778dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1721901c0e8e1ec47d069f08e13c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e803f3288a44afc40ffd9337b44e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c25ca80f9b5036f7f3af76baec21e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687631120b66def19223e3844847ae4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb67888005a50fdcd617ed2615dc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd841875b081a40f08c865492469e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3c53c24752978394e5fc246ff2fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6916e5a037f16736635be7e8f6e00b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eddd1a4182a99902c1881f1dbe9910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c971834341204b3764cee4d913da1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c2dcabe20eb5c8a1e704cd106ee42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cbe917de9945c9b693daf004804c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ceceee80ebd8c2a04cdb6d29f981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76943394e1b53c339ff84f1b0be097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b058076efaea1b58d66d5969fa3075183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c56749c01b594385dea8cc21b654a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bebef8f4e0f4dff211173f2541746185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb61e511e85356ef7a71f3d3c9a547186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120c615465b3e6f8e695d8e412a5a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb3fd50b7b2e9c9e9b18b15d13f74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e0ea67fa3024e0091a994cf5d49ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711f0d298b90d7adbace0347567b6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc1ab2c6035c704cdc79033b1c2a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f82d40eaee00b7c1aef522f91955a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a20cae360d60b3527a926dd44427d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1108a7127d80177cabb53924aec28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177bdbba71f8985cf53af8e400e0028195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c3512acd2b7b14f9f3df9ad87f3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38d342537667d5d018f5fc27f77d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b1db73285b7f6187bf2f436f3b3bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f3d5611194b48e218d724490c9c6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb050e47af7f33cf90859955bb3b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9470f7e10a111d5a2c60e439e44f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f69ff5529f2ddaed35ade8ad34e4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0ccaa63ceb52d31bbc670876afb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd4cccff2383e5a239cd9bd574d4b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e637232a21659ab24c749da382103e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66ac341d7470544f8a67b8ebdc253f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073fd1d56c586cf2f4bdb4fdb54c336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f89dd4f2cf6a0a6912bfedc7e1c0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcfffd97c998e5efb5e00941d1186209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ae6896d19a797f1231391199e86c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdfd379ebe584831b4846b79255d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d53fd31aa7ebcffea9408d089ecff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a54e5be6eabea8c00dd0a0c9387c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d86bd6a85374f7fb2908b0e111ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f300579d1241443f5accdfb9c0c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01c943ccd1e4f55146132b8d99493216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6e5b0a440b3c4f06a638e1ec2af61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8b9c1648ee7fd3bd46dff52e83a24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691374f067bfee6db373fdd723f64091219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea439bdbe182ed020ef11bb995e1eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941fe672e05c5ae17149cce3923a4aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f422943a663b67292a5bdcd59c8d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086cea8734b3d49f2e3e5930058657223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1297d495307b500890c4bfe07ec3d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb2102a98096af0aeb92763ff8995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00d78fe39f708e6ad4838ea22a394226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857a134e3762644d52f4660538c223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a17a86d10f0dfaa4d596d67edca4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c31db1427111ede97cc702bc999c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d835b513c12c6918406b4373978e4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b18510b4ec60fe0e7c51be621f10f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402adcc58f903f37009b48f480555b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6b497dcbb63366f01131afca5ed0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466fd56202350970f83008b5b1a088c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abec427bd98a53804ec92b22530f74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21a8352e0ea2fa4f438f48cb2d3fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344da515aa9e29f81580ab01ede75a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a563c0a99d27b124ab7ea6c9aea081b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ef6fbc44d386f505bae3fa7a4688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecaf89c582578362dba16da5f1718c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eed23a38750af1f63b731783e20c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e74e9dc753983138e7a2d2052482242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7740d46d4892b643e4ab246d21d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4eb00d175b05158fb227751635953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469bb259b77fd7513dc3b8f3160fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679bd6090414104967e44ffc497f449246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d26fa5c0785911f9f065644631c805247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223f74cf24d48b95d3e0f3873b65cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d13e16c9d7d5e22b43712fef04d422249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8a1b5be5c8b0e4260e6fd2d6b085250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af31e195f5231c51c0e3bb3677eb7ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effffe739cc36fc12bd55bd65084b4e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60306603a12d2ad386d92caa5a331925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d813462d7e8c3189d2c61e5b212f95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31022d6ae0095d36879465170d17c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127279f210a85f5eb3535df047943c33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3e847e94b8ad1dccc20c1a5139a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9896d319f6f0fa886765694ef866ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2fb7f9937e29a121cf0221a983ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d93cbf60b88e60c28dd6bebbdb65b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05bff73422747d59df3face3b87039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a2f431650b7a097d6dbd1da6dd15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503468ce5cc7a4f44a9aacfdf131841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad52710fcfea7ae04a648ddfcf418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a34e24a83c5ad3946ddee9bddcc5ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eef281ada552704ee3599b0ccbf88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c03038a8dcdd87d66483632bcb971267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668fdc459ebdffc6166c128dad7a422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347e4638ea9e87bad4b440e35f92b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff1f9dbef4bf4b0b264ec64747d16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04234a964cf289de395a193cc0351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7854a861c20c3abe6fe51312dc68420272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134ade95ae7f7040c642e880166962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d7678c1849fb1e13555d52887f35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505976c2696f54872cc147f74970d361275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658352142ffb43c4618d555d09ea9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0ea1741f50d8c00174a977e0a5945277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a7951dde4382221d8506d4f0812d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842b5a798790ca66aa7860ba0d2479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9de98ad6433044a2c72f865b9d0070280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf706fc343ddf0d4c36d9b3ac08aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5057765c596952f650fbcf890f8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867489068915ec989d0538117c90813d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df0c4a450bc0ff6281f50b5578a48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc81a85aaeae4fa99347e2086b4446285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d6f25de5a48caf315f822b45f361d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0d8eade0535043776a512136bd77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fb4d6d8c71912b9465f33f1d9b90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593443da959f2ef1a4a769c0e66015d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c50a84bc62e6eddfb6a89f43ec2d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ce4000e85d9c3d98db6435e3884b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b76b3e434862cb92f5cbd520384974292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd451417a003697f1a6d7ec35d47a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492074e21b37f828e29b1967a7f74ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d063c62ab16827e6d04aa3ef9a953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a06829b7bdf4f925666306385390296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484afedeb28a54affa2cd07eda66cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d31d9878928203ca0efd75370ad0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ea9d845b7d1fbb52cb59a6fe77d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d4ef4e8f0d2d3ac567abc81a06a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec48d935f2f8059a6c14f8cbd37313301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc906b97dbda1fd56d3d34ff808a2e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ef1e198de0a1ec73fe08ae155f3e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf40cdcdaac175120960c6445640d04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5a5912ff8f6fcd0274949917db23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822165589df966ece457bc00ac8fd20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de0d52410975d53deae938cc367b66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4212bf746b8a55faf8ae602d3c34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65676494b3bb63c06016f297748a8c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6db4a65545b06b48525010dba95f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff286f1459db783e507e5485224de63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c28f2a3e21c59e013cab93505001312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c3e683a51e667d4cdd329e2cefc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b53209616d4e4bd923d6f829a730dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2ed8b26c7bb8bae76bbe5aa1f74e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed2191c1d48999e9bc4e8a0490e71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fa579278c02ee36fb6c1156458c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d02503568be2ad6728164bbc9a35f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbdce2fb1978834827fd72f9f93d29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa86c68655ccbb9f7fbfa335ae613df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3784638ba6e1868585a94500f88d12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7dd4ca286bcb01fc3146482075416322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc276233ebb589b5932f0496d0e69b1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe32782e6f8b284c8b8a47511d2580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5542eea683c25a25ce6e42807da0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65298f40786127b177c1c6f7cee1b02e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754d13763594b6269c9c0bff8dd1638327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba793a1de4b22b2a6bc2d5ea83ba5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e7148261287b191f88ca20b78aed8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dacd9b7e4bf3f21519dac3d566a74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b68ff2885c740bb12ed71b0bb5ebb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af569be354e2e27bb429ebaa5d2f9da4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ed3d236713d9b14813388370e01d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ece459d0599da06239017b8c7e60d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7e2d2a95eeee9e9890f500bf2311b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f1301cb7ca4f27ba4002d8932bf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc255310bbb82add9ced85826602542337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192ca11accb87001a2b08cdf403739338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f01e5313ca577fc099fa9864ae991339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e7d03f7c7a58838bf6f5afe49658340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5df5ba4a12c1f57adacb1bca86a487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e62a9a3f3fa5ccf3a6de69445c02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7847aafea3fd82d12161f61cdd7ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafd96b37b4f7137e006fe17c5b3810344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3d672e6b4244fa5760dfcd2ab4a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b239e0e3a687dbe4def4fea5f766a8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721a3e8e5b02c3d824b49384c61798d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535b36a54c052c62c6cbd43b36e7d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b4d7fa3822560591b6728a5d9025349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b233fd8c1f03e55dc062701dbb7be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea4bafd13a5758ccbeea9a08419385351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd86825898df73f662f5f92ead2d165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ac4bf6f8cafcefbb73a3d7b3e666353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae99a7f59ad07f7725ba161354b1875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522137be94bdeed3fd9b0cd753b1dbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90e87c3381354179f8e600cb07181356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c4a6ece09a33625e6d00aa1d7f2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988632479b38590dcbc3e1cb48bac1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161db27c9fa486392e11386371b7b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a20f7adc6c0ac592136b40577641360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af563d2d48ef83bc6f6904bb20a680a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f0d6676739183d2674e0f1b8323d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bea76ee1265dd44aba6a2b8c4af45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aea3cbb3d76156d8791da8cae0769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe57b4ec24cd7666bb5c9e2ac47942365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16843cd791844d6c0aea71d47d49b766366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb57996e6d7a92be6a6b3b1b568dab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635f38e6b8052fbde8134982aed496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e271511b217066a7221b979966845369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372da31023571382ca31dab1319557f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb2852baf795f20a4b81c003bac25b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee66232b3bc801b49749cba0d4b97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd87a545a983baa52753bbd332db00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaea9fb41ff5ed33d97cd142c4913c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca67ff9f1539e57656eb89e205fd577375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6893ab4e96d813fa2b2c98f2bc0a2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd30a7467291a110c59ca64cfb3f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d735908cdcc5403d0be456fda139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41325d7485e28a283a62841486d0d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4929f6363d3553bce39674e8d7f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a699120479be11029f49b14c4dfe38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a911abf4734ee85333f78235e1b55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6372ae77737b683d20731c63bc2111383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599df386e37fb5ceacf18328b9e59a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334bdd73e817bde4c5a67d0c8e8715385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec93334ca4d1fc75252364313cbd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763baca19375ba70fb0a096c3d4d71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe5561840480c36cc7c862d7cb316388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e046f14aff1f45f99826cd8b775564389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7dbf1b94f79b3c288fdbeacafed1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcc2b7e684bb4bdc6047d9d174f439391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852395f476202e9b51cd94856ffff982392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbe1a5855ffb0f0eb23ee52d26fa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf1044893fe9e3d75282e2b453ffe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56d791110c104cfef8aa2d42a7dc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b910117bce180180e461bf6abe09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc0b0e3cf8b36a364ebe920cc1c2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef282a851de9b9dbb1251b9d023b17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159528f3c2886b91b1f8e16b68f786c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b84f66dbab9d29b996d7ddfde203400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa8c26e83fda2f5d2a89ef9c624da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb96cac1e31559e3ac2ce476dffe062402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef5b3054c7bb2ce7a72b4b23925d40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10998d15d90c0929a1f44acdfd2adbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1c0022ea5633b0fba23a087e4c62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241010e49776b7521616a52e5769df3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d212189061907deff073cae96dcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32481fc3078b92c209eb799ccc5358d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a86eed126db176cee10361f747e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a660bc7a38aeb3df7f1b35d2519765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858872679e0145b4d0305063fe456a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408679de65159e63dba8581ff2293bd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca311000b3dfed6607334f43e7f60c82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5e7a68d7592454d00c56ad204873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9856a349d82874f134ce300e6ffdb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f7ab6de28580662564a8b878931a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb6bfd96633c66ef4e524c0254e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24de50b9e65ec497541a98fa264ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74157d753d1f7efd74ba71e578c34a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47b3bf5be944f36299613ccacc865420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5a1f4158441e8f04a60c0e9abac8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70278f3c963a6c1ee0974ec6c5f75321422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353ab1c25c03acfe84c98d7b84ed19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410107dd133732e8a6718c5c60d5d390424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb89d5bf92bbd1f8ee1f905f1d71f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d4a4d2e6aac03998ff803ed3cb73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba192fec25a8156c2d122bd31dc5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fcab86dbea1f15791d640b7d2174d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8410b3358aa8d6b58bb0e40ff381f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcae5f1c3a69dfb06b0a6dd8ac5a38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670d17e061a72ee80322a9d7441c0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf001ee61848194f68bfe4b50703c475432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5ff2386d4e004282e6d6bb4f1a7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362cecd32567f17ace349edeb0798d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f246eb1e80bd2d4bee1ac05db1480435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e86dd612c65067b89a1121b35f312436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c1668e78859bd27a256859e2e0cc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11840632c521c960d5841a528adb192c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0f11662406d5343a8aa0908c000f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de988cd48998a99ab60c8dfdf6c83c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c24e57279a80b671feb04d5b13f18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec5abda270e0063120180bda2c0314442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72ccb98aec3e1ba89a08e79f52586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa3e6b47ee1aec71d490728c940f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbb1ad9df72259624ac3b654dbe011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0993251eb2dc0a040a7f7666a37f4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29a2102fff37eb15d1ee1f9110044447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a195d1c4c731b0a63fdb16f107521448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc5a3b885f056ec22475c35725d02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a7031725fb960644f13cc30b9fba5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a3090ad84abe262417f818ae8dfa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ff4835a2a6b6393ad77e1a7a1273452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86612dcb401b603a31c8cbb0fa68d2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7124a0a6fc6ce5300c861431b967454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc747e09e2b6b7aeba101d59972d3fd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e3783397f4da26f70071c449b402a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fadb74adf364ea4d52ca570da2c288457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48184fafe6233f0ecae2dae90ac8afc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc5e5a4fe29916aac5fb019b929e46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c842f45f7585bdce6cf015c7b963d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c93ff3a28d70433274ab6c887535d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967063020b606b3574d54f8829b5fddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c6c4668f3bf1bfd85ed1bfd1e62d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa20957fb9ef5f11006b1eca849750464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256c834d83a18293a04624ff276022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbd5e7246d45e38c5ec2cadaec872b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f450c250ac67c40ac451ad372ecab9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b57bc745a48cd9026463014813bd64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851722053c2fea91d177d50f1c31652469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c8ca1d7060662abe642bdaca61e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb24d617613fc885356967fcbbea19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912effca529b917722dfd54ba04eebd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02801063bd673453c9adcb09b4e09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc8c6ae3fdf70e9e589eede5e7e07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af147989c1adb79163a8b7da8f44ad9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf513f1cd74953ce201eacb55b0af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbddbd4e098f3b308a3493a77923120477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5a65e6d7eda863d2052a3d4f991b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c7795dc09eff75c429a3e4770138479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f7d480c705890c7e11b27dca6d9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a63b8e19a8fe47720c18b8670c14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14195c0a5e3a3b3f48485e0c8268f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f519f2115b7a2f4babb084f38324483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae936ec961e766d3e8e4e0e0e0120b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f644eade9e8b15a18b6dbba9c77a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b305ee17bf762b5de5a9d0a7d8d22fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb8a0f9d373ef98c629b60417902e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07e7764b7b7b1c520e0784fc9e826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da7ba623cd1f7a6d17978da884be7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521f0f21ae90d42e8a839b0ca8430e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873854722871b3c1f3b5bae21dcd5d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30904cccd7a450e6f4d035c093677a7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc8dc2a1c689179c48d463d30a36a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7804c1b1ebe6da75d9f677ff269449494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14749903fb621ef8550947741aa69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391705101a5bb848c0428355a074388f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f08c1855b3166fd0d6a25db40e98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5040d6fab3a64963779fc24684d9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ccb64d966e3d44c8ef5bd14b3ed6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b61969671bb877beadb969e368e4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0eccb8f2a37c0f99a622b15de6e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca3ee8e92793ca84dce5d2410b2d20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425cc96a3131f92b0fd3cf33ca2708503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a21f986ba919057e3e5c4a5dbf867504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c9e386286676a5116816edf6f582505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c6638b02089f10033292b5e3ba3a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8e8bc4a85ebb255caadb64ab772c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb406f64bbe4d04976130d50c9d3b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e2107913f0022356bec4b4218886509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36866d2732255ee2720b94a461834510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff8bb923ed661a1009acb6190e39a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c8b11b64c75f39dd60ca1c8c37c96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c720b0cab0c6c778652ad4bf6e2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48f45647522fc17aa2a262a83f9ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3e8c3f31ae736ccdfa8b0d7a1b5e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0f36d7bba67b77367ef138e6907e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118e87d04af5bbbfeec39fcc1133b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc2c2dc86049d915613770fb5e8ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baa688b52d1b100065a05279c6ab8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd2b34fa726261b6af137e73f6a7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551fcc671c6a16659612e9e5b2cd135521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e990917a7260f0ba6ba5258ea596cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488685d273126e3c0e03cac9e90fa25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b76b74c720287caba50decd3a2ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f079cc7636efc47d27fd46a7432ffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59e53e526e6193742e4288d8a3a82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff8f6c2c900115146649e9c17c6c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c59c7cfa10fec2906bdc653ff72718528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee363200f2944d916543a78fca347c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034066283f198034418ab856db8742530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d53cab6876aae5b81a30c5a0a2fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c68339625d5840c9089ab3d651a4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd1ab617c5db4d2e69ac659163e518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6dadc7b29e607b1be221d4d9a485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a618f7833ac01cfa7947eb8c1a0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af20ae2e4d8c4e3b8590a19b3bfd6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e982de5cd035fdf0f7128aae54db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d3f3c2ead75b70326d2d1b1902a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb071781d45814bf442c57b8b2aa4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322f3787538ca272d30a8147b1b021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984cbc6d269494ac313d8ecfc5366ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20528d64549df73b3c10c2e0b6d4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96d9d8831762d054274d23e22ec960543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eafc2f8ae410efa9a7d72f73f22a6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd862444111f20c5b6765127e6acdb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17810e384e50e4357e5db939fc04d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968058c4cb9cd583d53fa830d3e7c745547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f595e0d7b0ca8ddfd4862cb2e89a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de3167ff032b4b8ad61248d22281e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71f499bd2f3f576a49ac8f6dcb5f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc175ed13e66906d00eb01d19bcc8ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f4854a930f2233bb74b6e74e972ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbeab0ac1d153fd8b7cc6324fc1143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ca20194086df200f065d557b3a43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01ce54cb78ce969a1bbf4659f0155555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4ec6d7aefa9174c42030b47fd1330556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd827eb030091772683d97e6ac4e46e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07141e7e64cec45a712701aa70cd1a8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21afb06dbe84af0c331073b44cb18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6275d4bbb76108fa70b820114544fda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e62ae8b19a18dd27c20a4d9450fa4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64d6b977a9ccd6b01a407114b90a93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3353941f09e4f77f13f38bb7462dff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9821230fcbd0375af8a48930f8b6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266213d1d6ef76911fca07b4c19a03fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26f92a17cb3ab307cf04923016199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfdd08c0987309f6b6cd756b7f61a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7eb9bb411b8545f6b68c26ebf7747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaa43144c4372bb693d757e82a2dbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea79aee9776e8761ad8cfe216c7ade1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce778293b104101f61dcef0644cc624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c98f22db8b03f760e31a4d1998d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd084a18737836fbeffc91646bf8868573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22bcfc826110d37013c27b7acd26e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc246ec322cd04f004f88109adafe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1190efcee8ef82a092da0be2e381576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85389dbac22a5cdb9582e703f6d38df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d664590690afa802292d6c90514337578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8b3d389a645b0f8339e20fd07fb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332d22f6d6e38b1137857a1fac0bdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc1e2cc316216db523595d7d20150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549db23bbf72a2db68093318721b44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c225654cf11d0c4a449723a8ab8c3f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61037a4e71831e15bba31756876bfe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643b13b82442030a4280d58df7bd216585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391fd31bdf3c8156b3f7c7660650716586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79f84a91e0c436f86c1226794002e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bc5c8e779c803fe5951d93ca95f4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf82c713fa5313f6132b05ae819e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb6a61cc683c7b5346b53b6d426dac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3da2cf1093a652a976c83cdaeefc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f64832c00f42635115e569776bf05e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe4a866569b5f735e6f5ebad1f7e52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f86120e29ddd361f09ef6391917f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ae1108045354146c0f3c7d5c7e10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45abeb95f7682cda2fecd3dab6c2e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34a6306d64ecc2deaba54c257507ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b41ebef4b2a7d76c672df66038e8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd23ad0f35d3cc9ecc4f3bfe0e2e7a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9c4d5b85ed2ae764338014b6f7a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f60864f167475ac45160f6f9ee2b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937865554c6dccab5948df1d81ed0e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694a3dfd866ef339f96f66ecb21433603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12d2e6f809a5850b20b7d6c0e7cb7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b50dd12e117f19f857b2719d1d8dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a971896803998638d1457cdae095e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a19dfb8563522fd4486d921507e78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c628180a5660023802e825b03cd94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec42033a1d2760d4c849c6d38b6f8dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d777f30bc6be09c9fda45b3e5143610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf5f1ed2deaf02d487a6d954a71a28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f3c5d2b22b604395040f72de89192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab5cd59ed06aea9e597c3635deab1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe27b1f65b2f4082e5a3dec700e7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef32c073a85f53dc935835dd3e92d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c519ea61a1c25f9ef981fb7ee041616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eee7c21b8806e63288739708cc06b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb394e478326b60328db1f07dd783a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1c1f2f3e9a11ddc9d7d6bef6aed4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752305a41278621f894e6f8a2cb229ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f8c62e9e67577de742c4df146b2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac69989553b2794c5f811bb209a2f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc159fb7e3b8ed35f829545e08ddfeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78451b1ac11ab1b095c0e6f0a07d979624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc544f51c9aa1c62c98ba397e4956ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6a7cfead94ec0f6d40a5ee3593d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c6fb6a6d2e22f9e0cefa7d2277af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9f6962ad611f3ef2d36110b80c5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7e8e43a9dbce8d56f27080f1d2f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e69e9efe4d8bbc0809daf82861583630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ea324cdc9d6f975ad13b98f1509c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca774f2ab7ae60e038cbd231600b0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3d2bacb94cfed60afabfe46ef774633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906cfed9b97b2d796be683468c1950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c560f94484de62e03f7b427b5fcc42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885f648108afcc888361e7f9871779636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9d3e36d629fe3046bd48efc4b6ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4228e0b8a6d28948cef441ccbb3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a4a4dad509832586f66499538af6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb40a31600ac34dcb20198ced81c6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0f0a866376cc0bd6b57545cb5ddd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cadee115a1d74562aba1c033914ae1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf570f6ad84e5dad34164a829d104b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773e7087db0f2359fec264bc7c8dee4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6cc1d04ab6c3087359e7acb0af72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7904e48912b9b8ecac3c0187171fb52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cbd4e778ca86c3938a43089c3b4dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594196e01fd221e6b8ad0ee35c88cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b0539cf890e62263d277b8b34931649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae86f14a40374ddc6bb7ff4889cd77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d0d20fa3b7361bb8752371544055651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfbc884e6b8a6ab94dba260f768f41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2aab88ba013d977d9d1e862105a5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a4bb4960b8fcd159ae824eae458d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080877f821e6eaec2c82fbdd9195ff35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ac99f0129af88f59f5fbdede43d48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62c24513a7992b72b3fec51a403f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd34fae9ce28bd7d9be60126fb65c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4379023ed0991edeb7bacec7cb0ee23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38e591a2d28ec881bfd8b896167aa1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d716fc504abcf2555b795a1d6cf24c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ece6f8039f847d78be2c907515291662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728782cb08db3bc5c379cc1df082037663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53f3d7f3d98cd8845d14cfba8efd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c8c0b767415a49ca4ac5cf1b1268b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1433571dde1f82cbf838f41fe413666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d363465b8b82a89d9591b24069c436667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f7ab14c06186c275a6c51395d095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca612d7b62ba9cfbd06c2d376afd508669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55ae45c07ea8888ba00061be55535a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707bcc9cc3e5b7d9523a70108c7a286671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea661e86f3c34dad52549f7ed7d0dc3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dfa48550abbcda1f3b4607d528eec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df58644bac07b69467c8d4a323b197674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bb0d7a1b72b1eaf7528f27457cba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0449611f81e5c2f6e9ea75a224821d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099dd0790a135426b3ae55a51f3084677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e1a40dad35d34db17bab5f06c246e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2f88291fcbbc99c2aa875b3a5d64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362c2dd659d5a5a290f8d1d026f6cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95216bd010bcd8a2505e06f5d0381681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728a6f5e63751a0fe31585194857a07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97189e293d05d0556d883378b86ff110683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d225fbc4b2773e5968db98b8a09c28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3daa77c5a5e016c09e521c6e17d37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fada2fb91b43c75af0c7719f883ea8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff375daa5f44140fd00cc7f5a425186687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdf82f85ad4824fd14d1b7855c667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac9be7a3f9d2ad2a6abf8898b51f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d9be49ba1b79153c582d24451b2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194037706ef05e1a2657c97dd54d67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582172b5f86117d9e3a9cff9c65c17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41facebdf8b53bb5955e8460a7b1d15a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616962c671201649d806ad3238c087b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3990f02178b636a95b0d53c6e72ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276d3570851afaa0089d22569f7295c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c612204ee80b19854f0b62e689d6c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860b5d1cd52e64606407d980764301c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246fba7a9709c143530b987ab360da4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8848330a7bbbbc0538804111a71a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e2133d2020742d45d125b3738daf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db989871e89bb65c4efeb1cdf6211fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d132303b9380bb7cedbcf15b1c95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37244579aa5334d0b17618a98c4daca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a978d58a5aca5eda418e5cc62be7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64462fccc061e6d1f6f55207396e2e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb714803776cfc9cf0a7230ba2a2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b915ff2a674a61805f936f0e5dea1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a2e98e841aa66ee62baf4bc1c38e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701c516eb40ea61988dc1bf5f4f372710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b046823e913ee999d4d67674ff100711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc87f83a3e55cbe60dbdf7c1d759f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad7709fad257b56531ec088de393a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1769e61b870492ca89cf5c3311b3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9b5ef6ae0310ed9e72b4a748adde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ba5dc3b409fcd60d27545856f0bb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21bf503d540f96c26ad3944ef499b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e13d6f02b7a48399972ed70929cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe979e8abb0bc1f8adc700f369d647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190848259043968ec2dcc336508779b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc7ee088df36c0b176b65ff520c139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507c9d929ef9c62818ad53b395234110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee71b6bdbef5ed7b6d68caa93aa6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07bf83f94e9b30e883a22bfb98739e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6d78e1212bbb9c1becbd27eedc9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40da553764284015e7b4adcac21d0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579a79352104a6c106e44ba033e68015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064c067159339fe3f0e88230457cf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64928008cf923529289e90c520d3d0c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccebec7487067bdeeae7c758fd53a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988b8fcaeb9e3551fce35adf2c19d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a42400da73940d8f06e6ff4fbd39320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aacd0694fe0190a2f56dbb1d4cc4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a2cf7b703d25207fd7ee6b997699e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775db89413703c2904979787613ec2e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d92cdc5d21fbc3465d3d0446d251e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889d5863385df1b47cd9fecbf713b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ec78ce22d3b5f5a71a6a8544468226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1faf3acde83e61328f169220057bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f6c0cf43fae6561d4c5f17c132ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d5e31ea85f92986538bc552af944529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8010b1035c435156758709730f3cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb037f3c0e9640cc02d5cb2bd4cdc8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb4074dc7231378f905b8420a9c5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80adae3bc87b3a7f3f6988ee8b92ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcf89ed242ddd948f6b3d6bba299034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d820a4e456110a24f8eabe1eea5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cfc2025576598f31f5053ac43e8d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ef4c5939620001be0515a14b6fb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d7ef423a87ea9f7699dd2bfcf00f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067f880e00b2ef8abdf75ccb539ebe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a5e5629397d411826a0379c8cf7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f6709a2e242968df3bde774de61e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebec217a363e81ceacf818677bbf0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f173343d03f0c037a059226f3902843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ece1158554ec0adba59918e5f408344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c8ba00642859745aee3d9262934545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6ae9c762a24cdff99aeba4c2e26ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd0acad300ba6fe94fdb347772f65547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d0e2e86703867d2a4ed0e11b53fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e6dc8f7030b9647aa69e288c847549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38482624a0e2548c935d13506e4a908150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb1c8142a99a37b318a5cc3a593c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255721ab73014856989100fdc704a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead7d5d4da5218212aff838a1231edc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f174068a79fee47308136d4b28143254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e12ea9329043ae47970ad21c6e1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97faf0bece4d772f61ccc53c079d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9e31f120d6c4c47f0f96d89c4d1ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1a75e9f31cf6bf394862647745dd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7cc4c21ed30fccb2032f6727ccb0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d98ae32fecd5447a516e1f78cd78be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce6676e17d4e90fc239dfe41fbeba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84b5e3b597719bfe72bc7e26504cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22072a92f40f1d1b13a473a5a9b9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a5d3bc05df55c8430863ced354b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082bcf85880eda187fb42d3118b16a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442324dfc6a7f5f4f7f7fe0e46ac785e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0561b5463fcab133458669045e7f3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0e11450e6c6789671c298665285668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e65b899d7ca449677712a67858a6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4cb78024e109f0d458e3f8e8eed1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56e208e47c834998de1f5b58ee05a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ebd61573a9ced6aeb04f0c265cb8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e319ccb73491d42545d1baa196be1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b3dd3f4e5fc50647a44f66b3774d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c67d951987a29e76f6bbb3720b5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b60cfa27646085f91c9bcb2ea45d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595218eec68196d4c0076c5afb2f2c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2225f50ba3b06a9d5b93567b6eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c0cf433f9543430343ce5b847a54779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a93402b3488fd5101c6016bb656fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4880830b425b359b4f7ad60b931d5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03512e8f8cd24f6e46563f53016921882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44594b8258ccea160745a8ce0bc6f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9596d06e4a3e72ab78bda527e9eac984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee563d74f6c1127d88bfa209e1c33de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd8c776c4533049fcffdf13c0c27386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c2a6e58db4d64ed1a0629fbb48ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06472bacd2c7ec04bd7dcb4e6a2f7aee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567e3f8cf050da0dc17a4ff359a02489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9aac73660f65cb9b77e1b10b0e1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53f8b2d0840e0b995add973532b2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc68c4e95b38e4facf04859cf07a2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6c3b187e75c700c0eb87a77eb7b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd80e79dc1029d44420035c6794a7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d3b242f68b95956861cf5dba2ab695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06172d63b902288d2d43f0a75cebf3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d7416e4af4d6ebffa99cb55f279e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e4657360408e8c2430c674f2a57e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e9b377c856a434a937c05f36980a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68451bafc37ee9dbc242ec3f8370cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fee6e169b57c47cbfa99fd0c87b867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0712e75d75bbc127a2bea006a8d8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0631dfe86fd4bfae42dbce6585f3958103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f0cef06d8b0611f19878ce6ccb050104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ed3eb6a1071b7e80867a728d1456105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ce963c8984f8841c50d6822d90e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd454f5479dae4c4674f1d57f59f88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439577481d7899698f825c724f408549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591c9ca5820857ddcf0354e649510f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb4118bd0e582c4f99f2581b439ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac737589197ed9f9e3fc7805e8e2b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ee550ab83923f9e2306c8d8ed203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c38278bde44d069b66a8627b3f723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98977abab79555f4ee3056c89cdd08d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a1c107313e9a09e6ef270203f19a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c915607cf701f128837611b82283116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e151620f03114e7e9bae2197d6b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ab045a6f60c0b327ac22fc6f1b04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9281c5d8de6c4972ca0c54d423da8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a4c07b95a2cb3bf6011007eaae78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8d57362fa42cad7f3f3f1f597d08f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2b5251077462fe773f644fb576d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4033c0bbdb16e087f81a725afbc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964f3317018ccb957de84b911b81a3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf7cbe77640e9a6ba8bd679ab3273125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f552259eccdbc2ba8e35f8bb8f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a19fae4ad172666cd7374c3b7cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6581c72a7c81c984793f773b0f438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f6a2b04a52ffb26d10e1bef59e816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d446664bd8221d3f57a71c9455d29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415fb650b936cee19ac27c4426b97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c92c6a73bb7e2bb43c31c971e0923132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe8faa1f5925b6fd73934cf86a7018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1619c29a0d894f162910ce49fe1687134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b0d447a2456069b91922fcf543b06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c9a8b405da755c08bf733eb04a414136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b569ddd62e90057241f6fff1e58b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd155e04dc2b8a825b473565763db15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca6c23765cdec6eb095ec6d67825f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811fb10b269b04503e41c199bcd5944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b8bd3e47a3979a751026af6b6344141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33bb4f01b563d9836131528142d2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e74c626c0ed139a80aa8fefec7c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9a7b4ba8e8afea8665fe734026459144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f976c6b698f3846c819f43f0e89261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304a1be3187962e297c541b31fb202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c265c31539f2ff68a669d42d2b673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629dfa17e4ae2a06aa4dbdd71a70a0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8904d5e3587870a56eae0a322ecb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d72d70098693431d5ec82a3b94bdb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76178f7fadc84e3ec21a15df4818f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca69c4db67412ce1aad79a9c405330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62481dcca907b3057815ba8d188cf199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0158dfe7b2c7a875db4d1a7a9de93e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a415700a235ab9019ff7356d5de21b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e352a002f4570222a4cf21f8bd129156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee746a930ce3e21366ac7948b7dd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45abdc94746922838988b16613f2354158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7a9d767cffbcc6da773244871ebe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8b4ca7466fa251947567a7296700160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76367a451d505a1d9391803516c1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54dee11f2410deecb98d239471c34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9311feb4b43a2e0d5ce6195c3c8ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308593bf6cbbb3f1d6945a118d4bdd1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f0a65fa0724e7f178f8e355851f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f38097e81b1b3c55b8a41da59d8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1b46877b8e842aa66a60f0bce532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557fecc2a5a809765353e36f50f715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b255e920491bc951006adae825147169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ea9731ddbf8454c4a101ef90afa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb384bbb2a4443bb10b28bebe85e02a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b64dc7ba9d7aa85367f4ac76c3bd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aaea7191d744dfb1718c9272800f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc09206fd2d3a201478479f24a87aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335380efab7397b6df874a7379d585e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae93733609d66aef46f18c94a3c33c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc6d8b101f1042e22404d0e18be58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6290929472874463ded0d691405881178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f882a3f5693219876391632d26950179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e6e258ed8d78094178a096cab83b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56dff2ed1392bd07707773127575f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526771b240bc8ce6dca15a8bcd4764182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c847698c6ac3bcd6a42848ecf00c91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3f9470d49787041f4407440939e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a9a44219a0cabe40a631d4db30d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f5635bfed2cabe00e29721b944ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910df2f610571c323b7f7b1e43c60d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ddd6c25639aeb9ee1c112136d10c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea84bbc64e2c4a7cc6696d6f411f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f448e281883a5390c341ec129777ae3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701553ddbbb4b07d50a8264a6524fad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5262c414441049569ff5cf57960e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e50ed76ae9ba4faa5b354fb1ffad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e0b4e2098dc770640abbb0d83170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae48ce2c24a38bb031534c71bf22b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a220d2a14d617b2770600b0ebc9d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881309d009baed4773ce971a2e227169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c12efb7355a03bc53a4f51978f4c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a566929157a92741bef28f2188f96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856eca340b41aade72d1d97f69f468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4dbd4586da6271129afb56e633f13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70ac2cb59cc26fe65d0f9cc461b491202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93ad69fa933f7d8b74710276eea3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0f155f9ed87bc063bf085992b2d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d6f6d7d336185fd0c0070f162db9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741b5983e4ebdb4c76547ca6124e1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455144c60f7016da19969b053fb0e4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a67e4daf770a764083854fee095b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211c849a7e271b0ba01ca8ee81207b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21f31a4d16bd914fd2a528ac570c48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b193a6c720475ae368be022141ac2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a54d972bb16954589d74ed4d29ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076c4f0cda996381c20940faf391f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07802e4433d412005f93a98afdbe43a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298437bdaf2040d6c5d9a7fb4530a17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3446257e3753954c65fe573254ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73511ccc3d231a378e939712e78cf88e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a739e1ddc6317f2bffa70a0338b1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae06dfba0f6725baee0a2e598fb545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f19e390ba700635ef9abb78a679d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e7ae688c85d8e9e06eb662d92727a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f114c9fa0b2b4cffd9629c84e731f7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d8a15521b3f7e718c104dbcfb335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ed87eb546f22c953e321cc548bb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f6e9d343358215d15148be297b29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae94d3fc630be620ee5855e9ffeccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572fcaa5441b8484e2c5fcc1d98aac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5a14b6a4afb0e71339a3c6faa163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c12b4a1c015812c74ab6454833270229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7e7addaeb67ccedde644194beee81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af4bd43c58c1acaeea775ed457eda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe16b8714d1a139f2e129d4903023232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc6c4954faef326a97924e52aa57f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb74c615679f93c9b0d0e27d27dedb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776736642a773b0ee465debe508dd652235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82c8800c5777d2e9c75819a7e298f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b8025ad518bc9585a61f0f5d349a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce9d55194c626d91f710d3a7e2955238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd964c72e9df49cfb18c5ff96fd34b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3b15eb0bb836132fa392502da4cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e6b6c5cf257d1af9a4d43f3822ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10706b3e6952091ebc54d49ba13b89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c3ac1867e9134b1fe8b492218a28d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de69ae07b2cd5dabddffe62e9c9096244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166cd05bf0c097cb0b2d6529c68a85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f638e2c78072665ddf5ec82a71624246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b28e75cdf94ef2b7929adb506ef0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802403a1a1ab92e0f1bf3684271ff2dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498c0f7a2d70eaf68480e77de3885d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0da806a5f9133e1e58937a5be6a69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2bf8d33a083e4db4621c93d3c8441251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81ec6b108370d367c37bcea6307bf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628686e8eb41d76c0f331f6fff15ae77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d777f2ae52172aba95cf445f7c0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ed48673a9dfb07879a8d275449878255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa1d279cc5e5aaef2f2e89a853639256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2374be34666c406b7fbf775db2a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3001018aecf51460599851b731a928258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cede35907f6240588058a4056c2d9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df863d01c7e8c36ad67bd71f45a7a0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b163d1f605898fe48079f2f13997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68e74441488ea7ea74df4418c61a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962b9a1dba1e2f4c6b235ed4ed159c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1abb8ff9189557e8025fea70999eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d021d30158fe827075db28fbff60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c8b8fe1f84e255744111746dece6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933ebe4b64c7c8b882ac8338b40c8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55dc0eeb58df41ad0050cb6b69bff3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6f5acd7576bd74a032664b342e8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df118a613da5638fb6a7ab64a19e1a63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b9efa0b8a5f8aa454d7eb3b68b7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac21b4497ee454c2d717e1b909124272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcab9fc6a26f325ca3a2987f93bd67d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa64e4345c83320e026dccce6cb82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396920da8e440045d98aa6c039092cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bd5c1e870f61341616500178d17d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd62ca0a690dbb51a022eb1b6c165b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff32ada938ae8b9bc07bf816c8d07b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73194e94a340c522537d1f027ce36db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567d10c854a43b1e126eb5c37179fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a7dba0cd7bf3b859768b16e6f86a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496c6aaf6699ea80cbdd54228251ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3caf451ea3cd47d6e80055d57c537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa59680261f3a01a8bdc718d377a478284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ffd6264c255327715df57cfcf969b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d38d9aa8b3e731354fd8c456cee6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4a8727d07df98bbe1b7e2f7e0169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c1e1fdd8f722dc9b53e2bde49f0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056541583157ae549407ae7bc65b163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db8b26783f18916e5cae181110d7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee9e5ea79e2552269ba80d6c2ec9f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b12da1ec029eb586654c892cd8ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88367c67874c5387aadd8908969f208c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f605e7da99dcdcc855e5e92c3dcd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd109d84f825f17b0d2070598b7911b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a87a7480ef9c6f3527a0ab7f35d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b02d46215e5c2c8bfab82c11ca98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd5f077580e2e80bfc12cba204637298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acc927c17732e875613d70426f8b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b01e495fea97d826b8dab5a07d960300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05550f80452843dff6c6150c8e62d26c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e87d8aeea236317585756b503dec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512e7c6da4219d82250e27a3f53f74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1bada770bc5bb577f55413f7cc52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6dd8e8e30df4ae5773515f72954d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904980ef0e12cba1bfbfaa23eeec54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff084d7553b016cc1c39b60c1f7c7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792380ce412c9910ad8286d01f63b87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85231254b19657bd241de206dd9c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44dbe5be174c9d0336faaf9e773ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a949796eefd30c67507a40e825df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0d48e8ee1521b318b107b3a33b2ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcbaea06b628cfa71750aa9193dc2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029251d057764c1544305edbd15e4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659a7b9ee2e9ce8d8791210a3ea15a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93527b1cc4f590fb052f56f02b147316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e017d3dc017ea30d3c1c59559bebd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69d491d070d8ff4ba419416b189b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787462a9b30e4fb5a710db4a227a3409319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dca4e61b4bb71531e3a3534de6051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288b995228c742a3c2f739df9417b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a073fa20be1e869413165c8907686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc378aa05fa49adaa2a6f1c454020d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b4a1a6a6533a132f3a664fd9f6cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f165f39359d7c8a58cd7725433223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec09c3077016ccdd6d050e2bee395b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a697b7ed116c5e9bd86a6c8f405a46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e760aa8c2b43b2d06727c3843be32e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b85e3f387aa81ede27271a1390fe4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac08060d28bcff834c87419f09f98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadd6a56758544d206ed8137f0b07ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043e916e472bc0ff1acad856563b19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334ca7aeb9040e0d19afd783ced1301333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a5a40c21b227e0d391ea9cf2771c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65ea0e21cfaf0f94d82991ce87ec32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267ddf8b948a64c464379084e75b0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861d8d78442ca42b6b100a2a00580b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4146e4f94b3010396810568238d8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b99ac0a1ca9518494987ab2f9fee7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8575d1d45d123e361297926bd1a14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c29786cba5b042c82280f47ebd31f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179653d828a866278823131f9793e1d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f657e1ee43ab9973b9afc02b440c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001619b980d9384aa03c1425d615a1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3949440c42675d44870601cf1a47e0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90349db95104681d2b3a7ccadb9a7c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c857e3d1fd70c1274779d8696afb38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac180725f6989765a38ffb2fb049755a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91950da20398a1b037ef0ccf9b123fa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef20bea75d3427987e3edce8ecfd26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1463fa9c37e67f292f65959c8a810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c1d2a0b3469aa5200553633a234a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1c2fca8ed87d45cab7eb10bbe792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3a34a6ebcf6b8649b4d591ac3c43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e361e86d7196163657171cc83b60a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf389ecbf846ef5861e186346e07858356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e44949b7fc2b1aeb5285f14dc21c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79c67043053578a9495054f0c45e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08655f15eb7a7fd6f584c75f6732c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4e3433497da4b819f1803d1c3eed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1f5c1fc7daba23e332948db6ccc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6a0faa0e8db91ef4d7dd8ec5a6fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b0cbca8cc5e9a0561ea0a486ab0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2054d6abb06b53ecb0d77a04b5318e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a721b62cef3ac4193f20a1a560fc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d4bc06047af74007e7027b870cf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a29f2223f2ce616d302cc2bda03c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f32940280eadb2eb8cad4df3e7303368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7cfe798e76740af31bb707b908a38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92ca27708c5fdc9639c6a6146b9d25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7870734f3d8a444db73b907f4158c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe5a7f5ef70de3670f8c5a3179644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657ebc7c529a59d11418fb333fba72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133aae4a14e9c12d7493033091ba95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856adfd83a8cfffd693040e9d342c18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60d764253903e65422923d13361196376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b21d6ae8f057b89d4cfcaae6c65e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3b76c0062a24794a0c227b01fb6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628c4e6e55dc05b8f4eff1df3133d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93b2cfb7bb3ab0fa6791bb745141bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0777cf81be854440ed44313b564e9d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc212e944709808ab2227e1681288e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79a56735160ddd43e72f878486637383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb2bc77db2dda368bf41be5adac94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cceadc22483e1888de75df1b7ceef1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526f579c09c7b6a4efe022b7c0a271386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e4c4414ba7a9a8f3f981dd635f3e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3d0f86573333aa4a7081adee255fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f587f0ca7f41deea35a050f42e0b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a43c4c959f0136e50733e102af28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c55260d9de297ec86b3e073f21667391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f94a7d6e5d3f635a8debf0dd79500392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa548c14190f5fa9c0b687a0f47afd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25748f1211d1ee9b00f5f09640938394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6630e7c0a2a6adef96449f8911a3c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470926bdb7e6b2b643f4b8e448206b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc7d818315d2b12db60d7fcb76284397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8809a56ce69db5666788bdfedfe21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad1b454ed86b022b884d2a7b072a25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a2839d98aec01b078721f8efd5bba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f162236b38fd53c76ce1bc022ffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ce2c29207ab9e3f14c4353fb1eba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789f0839d71d0d5261f4c6dc73fca8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198cc3aef8c036b9b0384939ca478d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c199ca626ac262e5e5fadd5b0814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c3c8b8f7dd9c597cad1c3829e954406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c1448bc3a9f3ac15ebb5c024921e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a6a0db684727d0d7d8518dc261e4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cb73a18834eaf5041f263ff04da56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0371b1ad27919d9741c80d8d51608c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d83f69e05be512a88c25a03c06a59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c68e8cb5e3564812287787a5a594412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc2a2e3636c5e306b050cd2950efe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3070aa9ab3dd526f65f1f315827d53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6b9b763c289ca1dd87321c2f24c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15dfaf97267a0d0bda6e2bb37dfe61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace16c2d60a646b8db9cdc8bc95ff5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff06b7c9a592905f012823464b8210418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3151ca4bd6633ee7022f28751a1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61cbdf5ce4560d1d37a9a3c651cbce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515d13faf266fd8c38ef430534e8b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab380701c0947d496979019df1615422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce482b39522f0eb3b02890b800f9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5e39bc5cb3b96bc7e57dd1e36adf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98937b6af314fddeb21027485dd983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22216e8b45d6f0b51b5a115b1255eab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cbcd311a6027e773f141fd1718c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9a118a432b631b8262b9f62d84f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353a522798595cfe56a6dadc9500c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f59f37c0ec3fac137630cd9b2466e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510db71be64bf2373a6f50c05d1301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df718d82c61f865379b9dc5f237f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3381e521f5718f24c13d8b0cf51ce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca44846c616e7af92d1d9aba73fba8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8067269116936f6aab4a3ff3a4a6fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ce60899bc21fc81b72ef1076bbc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24552e1c61cde7785a6a4abc16164d9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b94ef84c078e2e2e78052c1e3957438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb50629e1a1a26fd5a7873957ae97a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc63c58edd77c934250033687a87a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf6716a35e52b50b9418292b7b3fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe7302e49bba3df2fbdd739807ef6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49509aefbdd0e8e02828cd03acb67d9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a5ebc743098652050ac7cc3caa124444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb31212d37f783749f86a48ec5359445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62e05aa12be68241df9751bb6646e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc567aae5d1057affc527a3ef748994447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7804a25d69e2e632302def6205f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa51670c0a04182bf81d132eeb0b6b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ab1183e9f21f050fa6c29f372ac6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5287377d00c321e2365ab2c36912adc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f97a4e77dae119ea678c5ed3745db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8215c53e95f265e3b9f17faa1ba15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006523771fcd594e48f62525254106f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ca2ff8a3112cdf001b131b7b3b82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd4143cb6a06cbfc21e82c23c11366456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de63f45b588498a5a6ee25af0da654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b32bc3aad7ff805d8635c6012089458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af33e34eae4f90a469312411998e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ff18734a413f15c08e0358fd8cf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b70a6bb67c2a4aab9d68c8c3d92ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab809262364191b1ab73200aae6961c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f6877d97d81bb46a3c3a612e7856f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4a8df398f7d2067861c26c1ede63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e953c35415551f2a1929201173fdeab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c492a97adac85c596ab2d9844f90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e05dff1b4068363b97034cbce0dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2679361288de47a7e2e1c1b41af73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd9ce8963b18c3534373781345416469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b94fa77302d9649e647cdcef308db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea348c5cbf4d3d115a8bc4b771bae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0414235995202ec5d5dcbc2a26244c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e1cc146fd236c7765d4700908ec2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffab47c38191e33f975b0667763b124474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec704c72897289d1ac7205c8ecb6199e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e194e5316e63140a3645ddc3cc8d9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b10b50625e9d3caf2de1849e6af00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49fb8e95026bff924d2312b25ac7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500123aa4bdabfb534ea6d7419ae1b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f22bd737e298b636132dbc78c583480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c6742c2f321754bedd594e60d038481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc155794f71f6f19bddfc965b7b6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a21048bfed826f8fe17f794c884f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd5f1cb0547934a7685de6b603f038484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2dd5bea34f4bdce5adfccb750f0ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93137772911a386aef764fcadcddf0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890f69d9fbd988bc9a2dd151633bbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b362c35aa253de27b62e403542505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0388b4a3b897180f502af07260c9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a78cf9ad6bb634337fa74ddd2fe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523962b7126f8a3fb20526ccd0c7f30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed06cf6f5ea7dba670bd94ed70b7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ecb9b79b4ce393a00d18aa80cb13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9181ee0e0876cae191bc26bbf002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa726277ee2d683e5e31b25d6fb96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3327672112484f050926a46adc0b3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab84ff75976f05fc0d33f464f69e50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3babbd89b1bcffcfc5a0764b2b0210a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e8ada781208e8980cd828b734dec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13711f6f598f10e2a512e3398817b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7f5687ecf60d0b1fd87067ac1c50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ad325899be15cb9532e973d52298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54198c640c2c98383c1c5c3cc690ca89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048dd21d6ea130b52decab19e2698d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d4b005bca8acbbae2c4cb9203e2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051b59830d0b2f0895600727e514b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00142b6b613f640f1124a89f176e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c4bf46ae8493760d7b588aadfe4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364494945832a2b45ac4c79c31a3df44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c101af5c930a46ef581099159ee66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff870a894a17921068971a041376a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c0c7cd705f73d85225d506743f1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306ec286df608dfd73a453be5ca532513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad7943b154019e0d1beebc89b7962514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a2583a7cc8d80b946c7a806aee620515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8b8afaeb1d9520dbd84b41de21dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf48315d96f43a57110a8ea90f3b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2c546dc44a8c373d6d0b6abe7160518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7703e4015cf5191548b8eb756cab9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90314b8923062ec870df8e35f9b30780520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285e42d8b8b437dadcce75cab175cc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb07c32750395bfef378e7f21773de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8030d16b4fdbe26a0a646a2bf85e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a78cb9bb1b59d5947082cc29c7c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536965fa9f069edded49020d141e830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46dbfaa132090ee55db0473a1eb0db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684860c04d1d6afeadd878dcbbf374527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5dcb3979c4bc362877796b4956dab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa948db24e3476b4a7bceaec1cea8f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de77857b10640c816e32f5ac553437530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d927770a1c9cc6034b5dde0e6cd1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8187a26d28c41070971f9964fcc82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2a2e275c8528104b90b078cbb8b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e6fcd7d1b98f4cff9c1919a95cba7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120d059a35edafc7eaa3b258c0392f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae15a819db7cdfdf5d90e687380617536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e120a4473f27590d5ed4f3f3bbb6db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411d8f91c1df63caf89df109cdeee2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327163eebbc0c5711a20f1576efa9f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3532b777929551f335d7c8a3a6ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c9c0fd18e11ca4468c11b7429ccb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9565c3168308f53afedb5b069bc1a67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3501e2d865676f68b553f7e4661133543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87585738816eb4f55f50aa1a2afe8048544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab06d0deaa5002f01e5709aa0d114c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6af2455ffb9cda7e578fed55b5bdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26c5ef504cfed3be24ae0cf3a4f99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeed6aa10b6a20c00b3b4fa8928d76a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6f2b740778f8c8bbffd678d20d01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56711cf788b8cd595b56f8065b629550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a5e69fc817a4756675ef17967423551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b6337710c51d8dd29be9ee6e10f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a2448935018c416c20192ba07bda2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053674575c0f283a333e00fc0f801add554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed78e4eff92c2c494cddca0c57229f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a17a4e81c2d107f9c5ee8218d0bb88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c25d349b96dd555b256ff8e590377557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9927bd4d431bf8508335b795898f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983387718c86612a1f9d9f057de9d3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3d80659547ddd526a0f815e4e9e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea375d2787f3aca832cc4e82772072561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556ee4bf104924224d71a54f5c7aec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd6ad6b2da25a95d294a92ceaf882b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c50961e558e5b9c93935a2439dca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5edb1896447a3656ee2bd2354e89ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d3bda3902abf60ee6ecf5efef9d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e472deb7d8f00e9ce83708c697410b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db800aa118193c72167a2f6f44b4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549ebd3742f05933c9fb7f49c06bc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d351e1a83fee2d1f8d5172abe113570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4f77a6125facfc20a1d31e0d3ea3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad6f6c280a37be0b2fdef26631e52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e005689242fc250594bc2883075c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cac8e737cbabcae9e055f114174aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934741979f261cc85e485c36623f87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be192f1e39595116d8cc7fa65cd5d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3eb75af438ea46dc44cb9aa3d349a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeba494554f369aea414764a0ad5cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384513ec91ae657fb5ecf44de3097e6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93880677bb46419166ee1cfa0519fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ccc50a517dba18adc16edc0c79677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c5aa7bd437e6c4885d8a2afeb8eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb9fa051978c05a137267ea8f5dea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc549d0d0ed7c254660d7198e3745f1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45613ebb51776dab26a76b12dadae05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8abc24b77d23696afac6ff5bc5120586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f4efdda019f10e503bd714099fef2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc53489894587fcc5ec1d734c2365d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5cb0102b8110725bcb344834ee26e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17468224c05615b49c78a054e3d1fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f849c77040691dbb7746839217a6b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bdf7e832d66b4a5c57e850132d67c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea16bd9af96390cdd5b2fdf6c84b5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61004dbd390c34ffe11008fe40b8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fe2cfbb05ee5cfe481a63076248dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df4b3f36f29fca30e67870e4bb181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9103ce80219b308bcf3699b6b9480597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1c4b64fa78fd785b472476e0eb15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0360eb77c1812994da2832bef8727599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8adf3dd39bc5d8328338ad3cab85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749bd81f9a33c4d88258a2a650e892b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268e45bd9e08829bbab5d705f8a5fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3780c0db08e4fed21c8eaa36aaddb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d11670ce7565311da646b63630214604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57379e3f6ea34ebf32ae7a60aabf0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752e4149108db59a1878914bc35970606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093efc40128c53e89092f742c5953a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f2bb31ec85c7b9146ed0dc9e7af9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d45f1ae7e8be39f3f0c51db5e8b698609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5861c0fbbe30ac7160906964e39f11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7f0980a81a1e6e15d72b2a8230f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c397e4e7a7c202fc9b11787c63829612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69c920d543c4b9d713cb0e2fd5d5b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408ddb0558643ee787cea0169d6f3d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53df8a80cd8caa25caa152c23d73e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2e4b6bee8b51530d739e8ab7a78cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04896af06629acc782ed5305e0fc6864617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60635598ec29d05c12e8e44054251bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26f6bd7a6d5cb0dfbcc0105b7f97b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a1032a8f6a45c023a5f5cad221df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e22fb66fba6fac761b669060f464621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fbca66fbd86e7f1cc01988fa536c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464f0562541c0ae0909a76af741fe89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91285b18ca5dc89eb852c1f22322fec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e6b511f94a9ee5b156147d8888a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df808dac2c13449f596befb48516eb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa8edc5fd81a29dd01787815ec797627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac662b8ef55effca7b4da2af4bbdbfd4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35b7d45137f8ea6f8404f8b96167a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f0ba6bde1eff9f83208cf998cecc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7d6c8e1ff07a0f25e8d61d78f01f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a21ca24db16ad7a4bb8feed18530632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583010d899fa94a14a23fc7595e68aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62fd4e696db673b0472e2400befb7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd94d61c1b417ddee936e76e46a91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53677f0a97067715bc17a0834858f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7f026bdc5ad445e12d15ea2ca094637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f6ad6191fd558548891189c24bdc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e3a645c042a9e075d18b42a375a7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b5ff29c4a320511fcc27eac78100640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d9b500d30eccbe1fde2e055cd3a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25425b446aa0b3f2a6d0fa06d4f90f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892d2f48d9b78de6d9046d284ad522e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b62ac1c8c48cac539c8c9cd48f4fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f05d61a217042ce609fbbd280390645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503d631043f2ca1ee2cd253d7986a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e8750dcb961f0b25c1fbbd6a17ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be3d798b494c6764af42bd3e9f4a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c502506a6b322a662f121e16c472eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ecaff1d7b92babae8206eb196c934650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3696780769a0dbe6e6776b32d91fd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c002977150a4d7eba424a394e905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea25e2dbf03a34030255db8b11717653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12b28e253409d6c4d49211cf6687d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffdc82b6910bce4e99baa865770ab8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7402de5af5a167c60e52b283a4ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358732267787788c43954bf6cbb832657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752974d70c410b9dd92e134ebc223879658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb790bbfade50236996e0b1473169c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8efeb455ae4f8b13b83545865b974a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956e0f10cf918f1360326ce432c4344661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c341c165bc729b529a58443816ae1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90084a7f56f29807afa7a347003c4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a611131d5fbb055a44f3115d2ab07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2363ef82d16945159f11c6357b60577665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ea35f4a7f1b6f4d09699a28567ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b10bc1a51baf799ab03abc0e3742a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a8e9ad3bbf9380a857bf0e5e4b293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2412ba739f2f34d825a2237db9a2c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80dac392dc52600c342b31b2be1a6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d5c7c01c7373428bef57b3ab64235671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9f10bb7ac043641beb009ff04ca8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09b09dfd7fbfff6e4c304b895448b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42effd8688ea27dd145c1cd2f97ce9d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f49806babcbb254116d59877ef65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a071f1c0874a4d6563fdf3c9b81cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbc790344e15ba587dc12a4b44c81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4c36be4130fbb6fbb4c2327e5c21678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>