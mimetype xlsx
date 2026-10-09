--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180471f2f4ac1468ee88055a45b1da01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99909ae733cd37ea28083c7d3e7bb462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe428bb8ee6130cd880bcb2f926d7983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e382912ea38365de425cfe6c6d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722671235be353a86c6121e71688c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c74c4e7fea665dfbd09fbbf6618e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe66773dad1db76eee7a0ced21f2267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6d9a31ba956516e5033f62e2cc0868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a165cc20099334a9d1f419d48504949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7a25f505a93e7b8e4ace8452f39110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91adef1dba43a1724305468bf45d99511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fbed9a5617297a1004bf9db8eb3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4130f8c80a3310e458c581cd1aff5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcb326a0f9473fa686c59cc17c476014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a75de30f32b3f47c286df7c14b1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf238cae201467ffeae4c18516b79016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c863aca038a52aaaeba11af8b5946e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889beadd788d562c87dc6c5f52efb58418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daff3e95634fc565167aa5f1e97bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56a4bc4736453b8a06b25d816da78520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd9d230533fd68a2315a5cd14a3b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3bace68e7c82b2a68c3b69a40c99422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9bbe60ef2bbd2c47bd737e123160d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c51888cb3d8b0043fca0cc0cda5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98647e0b9e245a1c3813581c44b8c3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc6e04e66b3443a43061e1601d22426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd023a7a8bf470a8306fb772f5ea2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17763cbf1549753c16268e0c172cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd0f8a9c58517661055acf6ed990b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d65f580b37f08c39439e50935d2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b524268786dc1c9ba62cb2c28de231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aebbd686a8ee07f86d5f669f8a4d4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b436429f70f36f917f8e0086c46be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71b01837aa18b54926c66a728976634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca811cdcba149462f9e0c076bf7bcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533eab9ca5f43b31674385a2cc2a38536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ea121aad57fc6ea891b56163494337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369172e0daa26610e3430c02c087ca2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f455ae7c8060ebefb40e34ee7413839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d84db77522624f08f642a3f0d0c5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b990ec82541fded7e2c29f654bf903a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094a70c3382cccf27d8082c1f4376842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df0c2252e426bfadf0ef74a054367a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c0bb0af87a1ec076f59abbf405cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598ad0b4c001a974d47134aff5a86945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa75414719f05f4fb5d37fe72c4d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e9f53cc4f3690242b354333df8b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc0fa64987f9de23b00dd796cc09b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9250fc41d74280a8489e3d4f1d1c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed647615e288b54bdec916bead0c6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e44239a8b4448132f3bcd621b43e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d644f0660eb13c42351d98b0095c20452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c130df7261d250459b1f2f1e590e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a836817bb908d48cf58e516d1929254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7da653b8bad4c9eee9cecb773135f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec7ad34687e2152199c4622ad7a0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a551955ee2800fb8a51ff626a0fd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e0761011c4fb7680001d94866cad158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ac1905817b15b1f9540ecf801ce4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fae8fc159e0c4a51074707c5138c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de441839e3e55156ff06861d1049c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce810f156f189fdc8fc1e39131f6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42546954985857a04a58c45a8bcd7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d27875e7558b34b4eb8714459535a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad15d7f43ce4201d14d08e29216b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f26a9e2c4675f9fde2c10c81f475666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a61f7e8f82146c8e42d11406bed1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc781dab695e778be1c3c92f21d43b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c5a7b5992d738791dced05d62c7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60730f8bbc364b2e7434a013662f74070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ccf7fe862715c7b00e4930157497571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eeeecb3fea3ef7bd769ee0c62ecc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b64a3fabe9d6109caf84648fece973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e27edba98d3f02925aadf18a903874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d1e0e9444b5a53b088e6716be98475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d3e2f8116c798373d95af9f22d8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bdfa14683bfcef8f1559e406f393777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4de89eea70c4b77d6785fcbb56da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a760759094808aecc5c15059c158d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e70cb6221f6429d3bb7b947a60cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10805e4d443146d39c15776f3d653f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47356ac2805b30ede34b8a1fccc24d7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f41aaf6e8f9d96dcb23307e13f2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ccf5c5f8b110f81508166e71b9e9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8fbcb2d710ea97b7925cf42bb85985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3511e4235082874cc603da3799e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb9495d27c5d2371523c63c04d15487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17f3fbd018147cf396ac8b208cd5b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed6fad8a6d17feb79048418400fe989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24fd5dbaaa7479ca177ed66d7168690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ee7489338cfc33d507db422ea01191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f989593005da4d0c701d486b08bb1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050c807aaaf09cc5547eaa39e58b1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2cbc7c4ba2fe44859dfb05c7d87894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120d20efa0752a9c3c79f39441863ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2261c26337718aa9c46bb0485bc45596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5cbcc422b390d346ecf961de25b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f7088d192d345fcf0dccaf54a11998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789cf2bb9057f3180706ff67a6746999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f9d8e9feeb6dfb047278c3df733b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d5a6a987b8f05c9a695046c29273101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497e56b0b06a3e9e874f26fe352b25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f5816deddc49e8ea73e655c32d04b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd99200cbcb34df2b515e91e93ea92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3677921e29cd272de2b7c7af339c7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410b673457775d01443211d20d54a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478570110977115b4dbc8680010dac53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb2963d1d52de4bbd5f5d693b75b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93730b94d3970a320da27795f88112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d75e2369c29b0b5c82f1780c7ef8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104da1d30cb5bddb8e629d1269512dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66be292227865f2e5f1c1a08a5a300112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c924be421f80e080877e031ce47e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604284aafe269eeb67b2c405ef301e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a2a5005af34f00c04ab5eb4775671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183982a6920ea0cf6853ce28a076b3b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370094fc3fc7f1ec0861c18fa97137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60607aab04ef3eb3a2ff13437fb2215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae484a475078202a75982e05b8fb003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355a7ae58a6e6f778273bbfa7241c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe7de3649e4007718e41277bfe6f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace639a03c0859acfd77489c2996c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb84e22e1b8b55db1a374ea4a561a76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4227c932c65becaad441fa131c46025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40238edeb9d27f657d86ceaef5de80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7944f1f2d66bd8b284e2326125fac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c2b9a279040f7977b683d709b10f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223bdf8bb955b5cd1453858613b652128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccffdd2ea5384395c3e7dc68ae836129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d89436412bd421a3e5c51cb4a37b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e998683cd967381d511ee01085ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce65b517ffb5c353b4eff5979a1c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad662ae2d68dc138761c14fee14998133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727c2bce17e88aa83fdd4e3981f640c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9285097eeec969f2ec414d13ff17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e062437aba8119b6519964288ab147136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196909ac26a8c16d022c8180f2bb2191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80922b252e0c9ca882317fd76aaa18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd70a599eb0e1d7a50f16dad191dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba6e62a236a3a5e5ec09ef6222288140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7208f47d58c1d07b6e02ae8b1b8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73416a16743fc1f6305326adcc595c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4a40084ee4c1df7e36f410d5de92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e364627903cb09bc385ff14291792144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98266bca55ba0cc07e047a730d772145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999408f2973fa020d5634939b3e53cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f23a785139ed60cabad2afdad2abc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0078906841514db0d54241ec85761f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9e1e3699cdfeedea9e90f79b7666149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede678d5f151c8235f6e0195f595e4d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2914fd880f5b2e053fa930c4835dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e706cca581a37a66902446cad11b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58084a9a35036a713066015a7df6d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1a51d70016ffa4372f8df0438adb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e98c82a1f1c5a008a01d5a46884f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c3b794594d7831ef350a9fc940c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da45c4562b01d63c9a61747b6ae3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a7379d96b10a1879096f38f336e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e1775eb3b5affee0a55b7683dbed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b323549cb37e8ae1fee4bd1bc2863160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f38d32aedf6d4a023ea72db2e4a184161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ccd597bfdf9124dcf9a689974be1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acc5517986d8164f5f347b9a3a346163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799203be467085478f960e19e3e10bfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2b87673bb9b10f1f946117beeec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55b9cbb7852c1fbb01bf940a50950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c105bfad5b4f028ac539095e1cc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a792d1a815fbe15a2939ea1629e225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91980c68e05236e52f0d8340432e62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ac07e06be8754b4652138fb1247c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b1b20076aae07b8ad02e3ba6a4c10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638777465b70440b2e13863890ebed0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7236cbf0aef60e4d171567027875b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce973d16c594eb38e94708fd12dbac9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1e09fff9bbbc4d70d3131012a2e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63fb80220083bb98c50f640c494e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb0f02b67e1221fe9f6faa312b35d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae2532af348c64ba17ec1a983df3df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670477b3adaef16639c912c622817a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5c07aa8638879a5fe13c25e0f1a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c9450d65a933c4cfb4317f95bcbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad46b993b2ab28f903d06aa0546a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e7aa73176ec08ced0a947e0fe1a75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561cac3c4be530a7483663c21f561d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d8d16159208910ec2f92ddde80e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564077ce70b7d5fb0afefe111c19153c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d79adaa68c6d40512a4e23e15229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571df782bc4957a6995c3a831ceb5c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4e73386bfd51bb87c2d8648d9977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63681da70f20922280f27b0c21d9c971190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbbe8c48c97068055768b715ca0ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af093fd393eb476caa8d2fc52630e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd5454d3d4918dfa04b1ae173564e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bae71bcc5488a75087cd0111df6672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd927799be83866f01bdd0ef2cba8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2223d27eeee1cdd19b0c193ff118d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7feee99bfa035e065bd1f4bce0eb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e965425aaa1cf52d678fe6248077c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0620e78af63034237d46036e07d77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0db0f9871c6984ab5aa62e0d9efe12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267a1f02c2fe857d1339359e89088a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ecbb1ac43f458d4b5329068c874c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff3f10dbe8e004f679e7fcd0181ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262f15219d9a7933cb659815af6b39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e417814d7fa2044d58cf056ad25dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850ac4501e1e17f0c1f7c0afb8028a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccdd7645446d669671b17986323944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439887e55c18592f9bbf2280d4f0feb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fa82adebb949cd76d7df3417d342209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5de9e34c9927eb53913a557a2bd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334c547306eb2b0a56be1923a381df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c28a32e45fceee353c8283514b798212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966986106cb1f65e0342c97d1929290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011229c07300e4ecc5b1b70173acaf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead954b2256329df8e1e31f36200439c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91f3c149264c2eeada1aa8b7b7f5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d100b10f6e595cf1eccc0e108372217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff5682d6e8a3a292ec3badda3d953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c3d91b502ef3c8f2af598c45a01a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f1ed5e6f673a7f1873d1fbdd140c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0842f1a15d5d14f5a06e51dc655b21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390421efebaf8fc89a645fdda4f584f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd33fa32520701196f3468688bb16b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9f9e57c283f716e56566148786b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65e0f4f785d300b1b9251e3ff0e79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca14af4c6020f36b1ce48a7ef8679226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b54cbc9887605a814c01e5be1103227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f027836718ff8c6dfc0cc8e2b8ae75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267117ea114ef8a9a8cbe8539f290993229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a522482fc24465568088d92d4a2724230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518c17c1c2908bd0cab5f430fc64c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4b727da98ea80ce86e5fb3bea2fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4d15497a3ba2bb96d70b20a211a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e14d64dd38223256421c556f5df35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686a4000b8c5899e6e14ee9ef07a2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567a9475bd971a0065e45e44ad5510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b523195c284639aff1ab3c0b2a496237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51b669f10e3067972172d89da8c5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e716c61f59dea074a6f42c04d4d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8736a7cdddea1f9a7044f6abe5961240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbbdac413bac6d189e3c289dd2a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaefd1006e8b8515ba6408b0e85735242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234172cb8ac8a2b1d99a50bd139e22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364035e9969ef5176030b248f45afa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48db8e40d0e02ebcd440fa874f279d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cd6517b5498022cd4caefd95e5eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944b94928dd4b906a9f72b911875298247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3589a8da9aba1398395783b510650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ff375c6d1574655ef684f67b816d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fbfb537ef55625c0c6a0044ea1d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d273435d761c2443a64b57485e72b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1757068f1921e7bfdbd0430b4f2db3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b9f8ae4a8e0d501641f2c739da82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586793fe3b7abcd04a2478e16c7a274254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa8cdd5c7691a4387c72d5ed285e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693831fe3a7816885b68f1d5d003a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f0597699eed5f4357394da569fd8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7391082a0f5e785503955c316565258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3390230a9cdb397d0325c9f6d9b9e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd79798185c12601ecb0b3bd79c25a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c035980357ad5c5704abd5f88abe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def51b04ab503ee7da29f3a9faacae75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da60c5260e7a049130c41d3a7485a66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d087a29452f497f0d477a3bae0ca9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0691bd062a8250193092b58a39ec73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657063315d3dae37406f6096f8499d9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d217908d039e0b00e78f915cd47222e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313dae2669093124db68ceb59c600d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46685354236d2c8b70251b267703d9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd65ae359f2009e81085e8fb90ecc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cfa396c1905c025eb3ada3fea289e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d20b02851446ad2165a09a376b758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce46259062cab9fc495bf22b4f4af9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652edec4dcd78ed345ec3b769169004b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb8dcef434b74cf299f1840597d70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2cdb77cd774ce80dffc366e589e52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96566fe4331a5296b6937b5a0fe6f27d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f6e39c9bf201a4ca4bd8b3b21f20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0e48515cdfab8483be49b4e00d3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa087f0bad30831da1051e9d384f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100378fbd0d0c58cedd3f19faab5786281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b402f858009cc4d36296c6925c199e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2935602840b2daa4303dae961eaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286667be7ed284f16e88eb6de36d111284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617e92620789460a8fca0efd664c9c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50e0409b7e0cdcb61ac04965ec645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96e48e75e8685bdae4c4a5e413ae67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c5e96ffea93a6d8cb73cc5dca273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800343d3aeb7395d898c6a1a968b9d63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc584488a7aa9009ca8308046f33d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4a5bee2119694820632dbb7c1457291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f65559c0b008115e57530e7084173292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6e7cda0c8eb0f2c53546707cf239293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581c189794b9b7e1fd8381ccee47d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321697c3c1794af978812a63598fea19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a61708cc96e0e3432bc93cb03c2308296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c580c3aa8ebc9df448c4f11854f285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec55c5f65ef0be5025c8c0fca3e2051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc3707d314265beac7979aadc3abb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8802ce4a86108cce6d892bb7227d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c3b730d4d2a276db1dd9e2505f50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ed17d12ac8de7cf37ae25419998d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63656251b5d245ff2d8d010096109303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b8afacf91ac57e506b87be7152eab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f3c32962647d0e25c28e9f4fa782305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502186344e6f11372ef9a2b8b39fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4f2874525e90f4251fe9afcf02a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1d348507bf1874edb1b4d4e8e6be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e667f96fb05905489fc17fe2c8c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cae5151c7249c9973a517409092cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6bb838fab428ae1364605106628e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d51a9980cdc86bd1c9b053a41693312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551569a1d986308e6323a17143d1c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21068107de5df10fee1ac04cff2a63c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cae6d173276bf9fe8ad8526056b2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589365d223db988df9c95622aad9e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27cc67d250af7aab6904d60fbfde5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e57ca4f1cd51d607bd4aa0c05455318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14265dd25308670c227cf4d018eaf36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16f354f940ae7d57da98ec1bbabca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022689f914406f99467187fb6e533fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbcfb2738d714f5c4457b95bfdcec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6f7da08f4883c1ba488fe3316ebd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931347dd1918abd4ffcd6f590542b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532734b7f5c626138a2cdd4920dc87a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6cda908cc9e31327326d4f592128d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a32d316a0e56f2fc0af3690461fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783af200a5973fcb93ab5c494a65934328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b937ede544408f963d8e1e3537179329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e40c65c67f5c8c63d60db0f129804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1046f83b00b7c46337eaf5127d9b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946c410d4ee1483e2651801819cdb5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1bda11d383cbf72f1da99230d3c3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e13a19913b2bcf01187f05c741fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ff37b205f3829d2d1707830d41a7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa53f345955b9b4a11beff575fa6ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21540811bed8cc27e4525037640accb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170bf022c3433c5761b0b9b4ff1966c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499e4643991dd20d977aee74d2c430339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2b68cc2d0e5712faeaab56dc9c37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc61eae6cc169f048d6331db20c89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3bb8777a8870ff43a2067d0f06b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff892f2095a03eb35c1b9237ec0e7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154ee28ffe47f391ae040979b247b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767714acd059a26cd899c74daa9d19f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb144bde5070e086b84c809c27f837a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3277f1695c910f10b548434496f71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e821ce4691d4481bd5bcf5676cdea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c240570793eb4f425cd721e3f24f67e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b59eba7020f40bbb77d8b2c7461be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a18f548e0c08623bf2266422cafe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a88566e9466f7728483d29fefa1b23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e77bee4f0eafad85f55289ad5968f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b04b0de1a7026789687c55440f653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32a3484bfbd6b6f9a8ea47d01fbd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb90cd812b6728689c1887b5f32dda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6f720bec0f3e42b19672b54abd677357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc4c7d924d58106ec506afa1dcb93d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa8c8297295783b95a61094c14001359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf3cc357a6af9bc4823765404b819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597197608c95975e57889f675c9e6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f2cf067d256173d95a28fc8d2dc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276798587b1c52ae1f7abf4ef7f37d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b71cea6d8d3079d6be03b2358cd5e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcaae838fd444df78c14dbd3bf586365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5daecb805b187562a55514d53e92d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02224f3fd147a4f9150cd591fea34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad906d7dc5fccdf1988fb34cb113dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa540f8f7efc9efbeeabcaf5d8a9dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec885c654b38978fd6a5c3bc32d350370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f646214e4d836864897e4becfb0595371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920319a90504e1956487791b1aedd455372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b906df05e924a64b7a4ad9c384ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12ff07048f78b76db24e739c669c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdba81e0f267cb462fd3737bd99a37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c35f352969e2d87757d112bded9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d614add912199b1b96d70f7a845125377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e118c932deb1ac516bb4d4c871632a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1e08213c6df89fd194989ab7e3d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5d0e26797437043f51357e49f7c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f3dd191fe841689d83501dd4b5bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e8ae14b6d6b4acab54da0b4cabbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a55de924a210b4284ebf79f401e1ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9898006e1a7f47d96f5f1e7c0616b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b7ac71b7198bd68a7c796ee9af1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7003f82436566b61ba9afc43164e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb26298a41d4c7cdba0973e0013e19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148bc1c780ffe7c17409f53b2e9055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f243763998b57651d3e97ecd84e30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d15f55b847b267a47608331aab1da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c9d96c0f015b0378bd32e1c5a8669391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f5ab9fca864aa8d7e015bd4b8311392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3162df2ab73865719f7f1e65d20f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eaed4c83569ef5c5ebc07d2df828f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22fe46e2467ddab6addb3ba0635dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f5e03783df08f366b266fd9b58eb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fa8c9f2d62f701e98649bb1611c2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c75885af2106bc9b1dc2a6010d2a7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc145a222af527177ecc6a6a14eb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a37ad8a83dadacc717ae509adb69fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafae136737d00615ff23321cdf2082401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea93c10a955fb7571f2f2e1ab4c3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283f9ad8290cf6b1ce654a3b50f724403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040f72aa65006ac54b8716b4e9aa2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959794042e73a45c695aca8efaf08ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79221322c7f60ec5e75c8515610a380406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e51386621984799a1da1de5fa5fde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb3a17de3e40d2af83e953ed07df79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b846c40d2528e60e367e07ed3bc9b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db690bf55c169f1ae60cb8c3af452410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c7cd7d8318b5b08bdd56a437128e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305a445507adf27a8799d0d63e77dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745865626fa60af376e1a0c6036928e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862461330b8f24f0d9fabc73ccd38e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd8961cb77e12daee1f5c7268e402c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7de1d6c6977951b4c27dc5e871dcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034105a4e20d5e94c590552a528c19c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff846fab470b049958d2f85f3f6818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a1116b2b15c3af891fc7affb8eff0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad3032f63dd30aea6ebd402f48eb20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4ead6df57719a317306428c32c18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329edde0896e24e38008740f556ef71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af4a4e25c3bb2c466f664da5f223a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05427c0f9e8d6debc460899f3e41e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfde40b80d5330d7e89925a7c85878d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2dcfab156e9d9f96c6ca355faefc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965bc6817a1a662a43acb82947a22d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d8854319907455a7bef975f204d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f27c4bab6db4faab3eb4dcc3938d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602614229ee38740ace7f7a7e58b6e0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b5068c72e0169c5919218aa98768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25debd05ecf1a09003a7eb48386f72f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f16580186324f2c7e2eacc3572be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3aa0b08e1d55ecb8a645b497829d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7725d9be446355e57bacf86ec3644ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808053ab924199ad7b6d8eccb2f71a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eacdedce001c1845b5228a2ba97ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05827c89d9f0d70f08b351e50d7331438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980660958f06a0be7de2c8f383ee3fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b671d303de1a73f7f0fd372e2b83b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727713f821ba89b2c6251684aed0e59c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe50cf48c434ccd7be778d252c535cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53541bb00e16570752ac6732bc58fa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27178a801659bc8a6f6ee278fc0b57f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314a92c8e4a951aef9c92f170c85d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b8701a15f9c9033d16268efaa90d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e37f14d10e140ee976b511765fa57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc6d6de8479f5786339d21da9e075448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782556e3c263cc57062d20d9136edd52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6cfa0d030c3fba48a25deaf857e02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549fcbfa1a43a968f0396f784ae3978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a3793bd3b440c5ee8654f86c3cb56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed0d2d3fc5471f2a7d32ed94593889453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9523cfb794620b0e61a7f578cdc29de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1149dc36e7aa2f753137c1ab676ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4891e67d33fc1932677301b0c9de532456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64deb4c7e88f2fd95d93d11c2c28dff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260c36b1d6493cbdce71fb3b8290a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a1ced04f66bc79d3c284aca57a33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09452dd98111fefb39e8d673ffa32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575fd9d6b6d9342464941557ae46bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb3d7e424abab281e9c301553349f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c646a88da27e5e076c2fa7231a068463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d0ef3cba068984f552098c215aa3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f58c5b6a76ac0b77a4a14a6a4ee6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eba6b093f6c28b7d09d4f7cc3896f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75b399ae4f1f000f9ae8b8e9bdedb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27758f1d55d210bf9acf87868f73e3a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e99189606fdcc3db65e0b4d2a5c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821f10a99ac24fda5029bbd3eeb651470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b401cefb1853ce3a1829685199e9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f200bc7fc7f29ba9abddbafcaeb66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913aeffb7bbcb755ceab2a613b7cb8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ddb96262968f328361be15a1a4ff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b0d2b6232f460262520f2a0b67d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e943fbec403a10a2fc32144e5707476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178515137eea81eb862313941dd4a668477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66823b3d6603f6b033ee9a4b132782478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537e43bf8cd8a7b45f9d53937f592a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec10371dc26f48a6a18633dc6ac8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0f5d4cb38a810eb5f41550a318a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf542ffc0c0b2a1b654891078c14b85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ecdb7e68e77e81cc9ced70e5d629c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a39ca3393557a8854d0a546db4f4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2b3cd07d223b3bdf722baecc4519485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a24acd96c262465ac8acecfd4b1c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc5c0c3254292f0d57d8506fad19a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016dbd0340510387756bb595d9e1ee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a882f14d06e5bf0aec4983a6c2bc12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924633cc4430fbf6a5784a6c38f1b1f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e2103d294a75fbd809e6a1481458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070063d3f363fddc682a224a2c81f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8878b2a196c771aeb482f88ba3dfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee450f3151f6c209106082c2887dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec334cbbc033209f9b6121abd92138495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc613afe59679f310badfa49fba7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4765a70883afb2ca77c2238304c41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c207c1730ee7ea403934219b77ae2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381ce1a48dce28c668d6f355203d3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea52d8438f3da0f56cc895b56dbde5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb043fdeb7076037a3fd373ebd7095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797cab8e3e02108d1b0ae08866104db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59078f43711909a04fa6bf0bd03e1bfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614de6e352ebb8db3a211b7e7a4477504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f1ed31d6589d08fa99d9a15a2799505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754bde285ddaf09ea4a6c120ebaced506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7efb38b56563b6a157ef1f7352967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504efbc6586f435b980c70f057fdb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb4f2ff9029bfbe144ea9409ea90cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5658346a0aaf9329a3ba2d5b8d3bdb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975721a4e97c963a38227ebd606db48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018a052f098386c1e42d886f5c7d13c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214e1b1cce2dcaaa80b30f7c8756ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8833c026f242e8033c303b7ef7ca03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc259a5c6cf9573120be09c2d28927515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be467262f5ef761d96a94941f663a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7da7f349cd6dd0a78fe4466896b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb941af24ffd855a1f63adb40e0af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61e005cfeebe5edd88de0f6885161519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ba2afdfd5bdbf35b5db9bd31e3da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3aba1328b454720fbd92c83ac572521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b34d61e884f23c7d0c36228607a92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59783b35ba85cc937cfb03e3a024073e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca8a1f9ee01d6c59944c08a25f05d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81911014e0de8e0477444045d67c24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45146b4dfe497eb7acaf8121855f79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b647a605a083851be7e7d9a7b589527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca8344c1067b353101285d0493c2a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462ebf995d0ff3d8edaf7437aa3039529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba6ef97339c46c6d9d520d9dc90441530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485d29f30d9648ff726b5dc4dc6a6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7473d815f382ff5efa1ca47966ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bca73c6131db9db9cb56c7c07524b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a36e65dc9834db2d1508f6bdd12544534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f121b1eda72a0c990b6d98769b0fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aa506b841202352c188d09d97a0a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda90c2fb89ab38f7fbe4fa76169e29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6057d2dc7ffa0bb8fb6663898aed27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81983e2129f265a3c0d493c0a40f22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f084e77c6c32a52cd1139adb2b29e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9438f4de7d1d773ff2713bd487df433541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d107bbaa4810233fd69a89199171b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad0f463c203de8984090ceeca7dd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2378fe8cc5fee17a10923a503a33f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840122e322abef5e7ebeebe476c37f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689e65d1edbed6fe8729327cd8c0e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b637b62a803bbb94d01df8472e0c3fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f0e5da4ec3135eb3db4ccf108584c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9f045229f821acc9821d858636db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d717e87204462c811d2e89c0b024e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad5261b22b4a034c408d7b7b71506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7efe2f56bb5e4dd31c0e2099364f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d267d65dc2b5e579427ab95175e5c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3764cda03edbdaf5148e348bf50d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4138fbbd477e797c2a105c9c176b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24737d5c0cd93e5da0edd8534d254ed8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f654725b6fd91c0e6288ce1890704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce4f3c4a8ed160ce01436e0ee8678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c07884fb8fbcf5d85aa174fc4fda6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4c4fe330cc86b88101591954e85e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78ccb0d03d56ea9f2c6319d44d331561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8b517c5b4432285beaeab93a4bb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c34c4c87caeb2db6e1cbc44ebf95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752723d632f4d8bfa3a68babe1af52e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff834d7126b2034dcb1d0c509b0877565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200cb6d84793f3749f3d1b62210330f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d74a91dda8f4ec6915c3e6f570ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007492bd8edf3d5121ad01b7a53d18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af2c15ef74dd18265b043daf1d4c2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ec58412f4ea4a502df175a737f26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7634ee306a8f3653035ae7cdfa30271571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29502f94cc99179c8eed61c796ba1c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb313d60e59ebf81ac81062ceed5323573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed85cf5ce7dbf45a776a0a28befc3a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e43def6ea39e3068607d86fa6bd4ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6fe5725f04ad466db70a905b57792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d6a96b2b88f5996cfd055d4d353d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54b4e48ac2a3cc980f4438ba75a52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ecd08197d1c84d6a854e99112fafc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb53e38e6f37c8bbd0ed2bd9cdaec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee68bb9959527f2e96a0e9e4fbfac4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e4768359184ebe2a99cf94ed2e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f714891cc3b2f66538b7dcb3f8df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421fa2ce9508922167ac2aead85754584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c21916b80e91b5c9a779abb327f6e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5936af0ee831a94b15bf2f8c131f5fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884bd4e07cc2f9be8ac1abcd874cac2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb814deb29e4b4eba7b852b606686931588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb750e447e910cc544f5491105950589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e148a64f900b1ba904344e9f3235214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb82eb93ec60d2af622efa7c90a33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ed0215cfb6183521407a42da8f8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa8c64384a79fd1e3ac93703183956593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70fe29b19697eb3eb2463002ce3e6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33202d6a1f1227db25021d98fda4368595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00afb021f9c9b0326bc5637ccd6b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9eae83c8f64e6c77f7bb88cf985b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cf1645826a1804b6a1c74031e4395598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da7e9ceecfc32add0a8e3ac42f7dea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d4a369cd7f3ba7f69e8da3208f00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbecfeabaf2eeb268b67a52d1e1ed1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3b0a65a60cfae65ec3c8c95dbfbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b478dea1732ba12eb37a5ac85a00a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c4f1436fe7ce504f54e5cd1ea1c28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722ca8979745f225edca71d23f70e87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73dfe0f141e1bec0055cd91a231e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab9cbfbe93722579ced51f5e4e1db0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436355011da72f2fba9d13b50b680138608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485097c7934397fa00a78a68f60004609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed4a031d8bf97a8bda9cad30d5511610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bc33aa4f87ec1370316055f986470611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19cc385de8c4c8591900750ceecae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d520b0763b156a1cff2f4cd34411a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1657031c1f5f6a77a18eb3ba71b1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2f326bb8567c5d78bf8d4295b132615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7921176d6ac5ce059b6f1aa8e429f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcb2f6a452e337ae11bdb400a6815e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e9d42bf8aee0e1e8b15b872e5385618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a77580e8e73c9ff181278d993bc244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a111da6e7e83cb313306076a75cb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71ff912178de493ecab261f9468bb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc901be2d2b788fb4657fe0e1d2ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a6e63e6511da403a4a257cad1d2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba158909326f207179766b6a44644bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7162439c9e1f42d3c798d406399c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf7f5d1df59d789c01af486e48ed9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b0bd71ef8ba5e9aaa6c6090274c58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263914e829fa4760a35ad8a11ced0887628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581519a7a77de60fe35c9a07dbbad17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a5fbc6a6d26aee4c127760fcd5455630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bc3af58b7494cd2f02e538f85d8a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ed9b3725ce1a2d5d6c16dcfae4d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc36bf1733ad23883a420e7389537633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d614a8522fd656c782d7e0492d42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e005683abdab73dab791a3ae6cc49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a628be1890c0358451af12c3d5fe7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f23b98b02ea867c4300084dc4cb36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e05fa0ff764a7319c925b79b49f68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5d96e35be95423df9cc2de2779de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9137d844ace1b89fa392b29f7e49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9065702f41cd5418948b464588b3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc49600073b3be7ee4a4f58ef32add642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246dd39fa284e5703d1a1d03bc4581643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ebcbb12ae58284df0dba2b859941f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2b38d2ef5c3d628bb22e089c9dd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e66de6ed8d6072bf440296d1a055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e04d2f9340e1aa9bcf0353e4991a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354418f5ac7b472b2186cf6d3a073e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1268ccdb2b856961b5c1674102e4ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756532d5b3cba14f6b322bb822524d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae7ff0a45f22fb1404f8cea914e16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfe0e1c30d225ce9524dd803354c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad56d1dae638e16e9d52b97eb3b4e47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481134d56f934a91e11138da5a5f0e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139564b55adf65a3a1b3c2e7e4689f74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465407bc79045603f67caeb226ccc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3142d36faacdc6d7c110474da5c034657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8257b4f7d8873ad3fe23eef16382bdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac834eaf02b5935ec83845bf42f4cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60efb2da319c5483260b34f6d39ddf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e4b641848fc26b785436c0d3dfc48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838138d92cbe26ac3ed44ec59b1d59db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a6eab227931642366645f7e60edb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a700c012761653988172123980d9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd18f9e65e57c825627c75c2328253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5fc6bbc2753c08b1b86fa67458d9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371eed9ba5f3d657e027c6058379c52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcdcdc29276305bdae31d434cf0f80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8fe4727e3f19b8b081d2bd87363d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c2245ffb6a1cb97c342c11cff709670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39b9282f58df613738ad0ec560cb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278892afbf3e176b133b5714724f66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab723d6025d3a7cd8be8a14581dc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8689fb02d4033cd268df6bedabad66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228d2c7b03318e226ee820a0628395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a690054f2b070fa75af481549fa933676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ad6ee4f7ae4294409ca8a67d4404677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06dda47eda14596af9e1359e29400678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1284f6def85d91084f6c091aabeb9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010c3095df52a1203e804a478dae47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eec49c4b0309e46fea0df8e3b1f7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05f0e7752052f0d3763a2b28f3614682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820d87ff9cb4cbe7903ae807813ce22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87f2ca4e2965543a9474b79c43a65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0922e79f8edb7383620b660265ec9d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1a1e2f4e14170f7287a698d024fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018d0587b9213551071cd08050d6ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790db89b2eb0dede83f5d8723b94201f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601478698159d5ed8b0d0e383c95010689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae4310306cb388755cefaa858d5a98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226c5d5bcf93bfa0f1b26c30e5c48b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9dbbd4e83c015b6a339e1c71347f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121c1caa897fa02593ba6a871d0cd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd51b4d9dc658b08fa09465c22f29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ce057404a67d769edc7838d364355695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11429a51bccad9ab2d5a9b30b9ed5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbd3cf4983d2934602ee1b3fa504f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c202e11b99a7b87f98e0079ec42d73f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb4593d8cee8012f392717c03279f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3413f83abc404dfc4bff14742d0f97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ec07b7a6a798ec5497f8ca68b826701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3799a55259bb06f40c62cdd742f94c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867d95747f5758e4bb7e31f88e56291703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd7a8507ef71ae6f85524195cf048704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0d571d09e0f20e49974c3aff775d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b6d50556c66079241a8b62243c3e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5298483a3801919f6702a24daeffb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d555380f39e49e4ef9ffc6e0cabad3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc1a844c2cacfc9da9abfc6c7ab22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86353f3c8d9ad1b1baec8e9cb5fec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58583f68d99a1447c8d51f71982ca2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc21fe36a372844affbfd4dcedc728712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5f665e3acba54165e097858e79ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b2e1330a71fca44b9bb7943663bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896423a5cee0a681f389b5ccdcad853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971fb824dcd97d06dc8588f04afad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2f456a4afb8b5a17c5ec19980a34a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fafb44a11ad8a59d9ca63a587084a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf4c30d5eb97f5e7ed04d14c8a85c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492281e3cee831f03da6eeb0d1847de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1c5ebdecfbded8e4098dac7f1f909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a68a1cdd7f3f8efbe7efe024ce8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d3eee6238201bafaa20714caef2bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac78ed8a14794a22ef21024a3a548612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2686fbab158f07db5aa1183c9c7ebe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1443984f7e6d6b6d25633ee549c9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7a660d8d1592bb9a05bf934a325015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eae4109528bb1731ac7b0ac3e6c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5b11a0e83eeb0233a2687595c347c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2671e097b419d693a4b2fb8f23f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a0832209bee3cd154fd5cbfbd525f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8be1738f89fe9ebd59804ad765cba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89302c4f3f8d8548738d95809c24821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f7dc2d316f45a43e834dfb76d93222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28fec1cdc39c95a260b3a38a5af8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd6c6bea987a923abe4fcb968359624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d13e46474697ed1d74eacb380fba425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4aa018fc2ff8011f435ebd21e0bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b43d45c44412d8bec82822b422b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01121e7c21c5689f2d9ec6bbe4d87ed628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf16c0e4a464431af0013675d7200e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8739d51082514d48821204ddd60ae9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e08281784e3fb3975bfa0f07e82531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ee426378ea68fbfe1e9364ad9a0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133202b494d974cea3c4b3f10ac539c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3094061e1ff94f252db387da1c9d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f660df6dbcf1dc515231e1743bfc3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93896e897d00ba3272de3e16d5da313e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7964c032a9faa34f3faffc7c13712e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd95c8bb0a3768d497f09a04d28ea1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e214dffc9e0534c7c1934e0453b33239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211670c2ea3d500cb86473e1d16c8cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e693d6243d06ab5c44061b1d5b1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122604c9e91551cd5dfd6e92f2f511542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abdad6eb7f1cbca22c40eebdb728ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27985e0afc19ca22117124c6f1fddd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c0e9f74f5002b63b21eeb8f960cb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697eb5c264748decc7f9f6a26cc8e8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600607ab18948c8cc0148ca2a93342947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863cfad24502eece9011aad183356748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294b874d4c7f0d72f00b20d98d0ea449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3afd4c174dfc41193aac56c70c3d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a537becc615f7f4c4fae613d83669b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05e34d33008844b64b21913042d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ffdfaa85d1aa9584642646dd65af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7899275476bd3aab1283425ba012c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8d490e14b67875832b9b0c1cf8ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4349d360cc1823247aedcba45fd81b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b994c26990ef6f35f239b324f5f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240637da51664832b86d6d42745c3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d90cff574e3650e0403564484d75f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab52ffbba7aa9e2c43b8a147ac89160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b03b1eaaa9e77716a3ebeebb6331561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e746b6ea5e13b7b0697d674f6b6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0122df5405a57d950a5bdcea02cac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e3093b2702399349dd6fa596310dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c7a876e9c20d3128d0b58c7bb71a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21adbf2672d5bca491fc2287d2b93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae39fa3cb36859de88df94d350a00467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730d5d1dcd17d9d32a162e9732f67668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528797f8d5a91d4bef10595c434acf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c5f0d3bad341957acae956d79a0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3694417e6e0d5027fd7a3c41ad5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ec08b415146045a7f03ecb76b25372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00fd3d7220eb867accf8324a952b8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b4c7f32390b6be721f46ac0c2f3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d61fdd8122598201b35a1643422a2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f27bd7645cf6710853ef06334d4e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528969c07650e8a91bd3eed9af452fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d93ecdce36babeab50f0602a6e09c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1304b577f219f750264e80e19b55fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394e6c7f4b111a4a5899285bbdfb0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefa8937a2018a62f7bbe1828203edf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cba88913fc9f393be02addf06bbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d582492a8b83d3b0a6bb138bfaace83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234edc7cbb332a1152a75bdbf6117284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b35ffb9ca461b71f06fe8e16d15c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24185003b216c9de5ff0a84766a27cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af0a2063453e21fc1d465cdb6e8de287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb10591b78cf1a8c81c4c98fe91c2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7863f609756a663155cd3a41b5bbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14207a91792da5bb4427b4ace1e0ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a19db1462f8256b32d0cfc7680b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99aca55a0df1d587e9dbb3bff1e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c587c38fd4da0c26ab1c4aa3b9fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890174e1ca10a7f63b790929e652b44694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daf8c74d3c67068301967e6de66be795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0d59446206a0bf04c39f58e5195bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e188ab15eaaa1e70b26100de82627597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6602595c10c451eea61a520c79d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3264c883b47fa8d7776c2dae8c5f5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15f1e41bcd3f865c9023db08e34a08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed7f231ed5429acf1d64866e5c3d39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa53a19793dc58c838d05720907190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467784a77ea63330d9980dff799e5b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a77d465b62c0d60306263e8a1c4cbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01de8827d25fd16c172f23c7001f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341bd5c809436e2ea9242eb72c84d5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59664b4ce4ba96c58580e4ee3c3c173f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c22e27c3037bf799373337a12fb14f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ffeb664e51f48ee7f7a5d1b61f91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0b56c45eaff9955ef82945ad82f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5054bb02b961704adb5d1692b335d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34604a99b0fd360a6d19683dda62078112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f795fbf5f1103af5432c12199c7c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c96cd25571c8cb39a383f64f8684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01696499237a3a5dd30dec589df96dc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b41f015bb85f7a9c57eac4d1204d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff86cefbb818c9913b800a8b6f2181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2dd7c3ac03838c61316a063291c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943979ff60c630930df8f98b8c7e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d462e693c2d5df6afddf2bad57f8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676fd0d49a99a113437c81ba442972121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4e913e2bf44e1d9885f6785322bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ca6cc845ad49da3490d03fce75f80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a181c17d2982521e089e13c86c13a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a01ce95f2f908e42acb662e93a24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bb67043e797a49ce59bbd870afb1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda311408f3365dba47a86a1ea99b6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f8bc14ccde8aacb8370f94eda4a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a4ec9cfe6d0da53ac7871a70ec610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c777bbef75325becb6f1b98be7614130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfcc4b497f0a646f1686f88ad527c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91362c4425c324b1fdddd5f84a8eb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d934b16c8e23d76a795fca2525d2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c53331ac17fc3bc657fce606efb72b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a561c037a988dc868474d1d0dccb23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dabac58ec6b18920b1ca8f6a41f038136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ba0331a52e13eeceaa6cd5cd0157137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27250be7d65c6aefedcc9e73bb7ca7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b5f483afa41b5f2d827b6821bdad6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e292a28232dc689bacf1eb1b79a3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db223a12689dfbbc06f891ae4d088f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7b3b6fdabf206a3610fd97f9d840142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253a71b4f17d842816e0e62337881c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804cd72c0a358d6dd9ad0d395050db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba047bd9251de2d55fc20d9a3b1a6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264c77f0f6216ea86d3d3c805b47e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb244cf37b448e60f99bf7164d0a0e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1b4294c490c95255161d09c7ad1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18445b4031a5eb259bb0bf77023214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc7fd522ce6655545347504ac364d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18e1bb371c9b9ae15220632c538ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2510818deb72e81a7e9ffc67447a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410db6a2f99be6520af0f724f42a197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee89c060646ad4938e672593a7e29d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d9e54160968886d5db01f05b464a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9833e14c003f2f9f316f2f20f37f21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de84b2918fdac4df35fa8b308a2f4ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc496877decc632ea1556a7bd7f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cb971ea7c6f4dbfd3b2b3fc13dc82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1db613afd562ad5d43bbef7d6e43d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0619de6bf99bae9ea86034ab36cfbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bdef0e2e9d3a0a5ff651d4486582d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefa1f02d8d72753fbf60865d7b80f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fba0f30c71d3899188dcadded5da4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff984cfdb8703f56fc0dd2b9dacde7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d4ba3977c41c899543b9e885472e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d8b1437c96709d3e0c9acbaef62c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9adfcd8aa331190c1149b1d676dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786daede7e0ad613f837991a19c5ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67de4fae63827d6b308add1dd0f7ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e7c23c1b940492601ec5239dcd66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd7a02f74985fbf8c827028d47a10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab19162a18db16ba97ca684509e5628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefa6d6fa0be43295a5229516a07acb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f1ec5e4f4232fab4756d2b3d3aab4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d6594204295b05dd3610098092e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c4d78d3a7205ce789d78132a2d902177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd31daef2a116f8ffd7e5c6c5ec8bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c3ac0cf8ea6a3534c85f9ba30b3e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486f2aefd3f108ced3bbb8fca41015180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6570bbd256d6e04a20b41c03bf70fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5483ced67c26b479e5824b5475f7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c992b01a2d7c1c8c5ba360cd5792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8434da7d036d8233d9e7240da4929184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c667cf2f3a35cf49026457298719185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75a9e4af6f05097eaa328a65a2eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf072fdaa2931cf68e79306933325187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a46443fb6862f5f63eb628f6a5aab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690ab06ec10f5473114ab5d0a48adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf6d0b23e43d5ffd94a6a2583c4388190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c00785a98562ceede56722b417c5f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666144655e33a51a0698a02b3ed3950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e138c975a06ce9ce1b8670466ca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c2d008fd0d00699c3d0788f69e2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3cee17697bbf5cf8601af581d18c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7433fa28614253bb84a6fa5b64bc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b02675bda7de7b0200e692ea6a18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb826686070000244a35e5691a1c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce4db79f0dea4ce51de20b5e42c5bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f11201c89dee8c995a89b157684a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7aef41776a1965c274dcf0b6ca0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a77eece06becbd72a84716b65af3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31bbf657add41375aee77df4fc1d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda600ee582bec5090bf7454504c51b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24503a5ff44fb4f8c0d3684a48c3ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa7bf813aae8bfd85d99bc6f77468a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371a63a893911b5223ae8417e8f8fd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1ee54a944eb1876cc179f569aaa46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3833d1648a2e551764a9ca56436b1de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dad9d28ed9b96e9346e99b91f2f79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0bd0fd812ef87d94bbfb9040f279211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b57ed20d508ec9f1a73234cbd8bc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b67e30356302f4517159d3d78d5c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c4bcb49c61e69e44e1409bff9cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bb7662c974e1a6664c20a8852df5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7680591401bacbcd85c1339ab6484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d739c95635fff14e87f9144589a8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d3f65b577549e4d8e20bee3de950c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76e1221d56304323a092e9008eb50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f482c602c7f3cc7ef5b01ba55b6564220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28068a932e926d34cdf6b590fcd9db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c9e2e86a550a337c8c481d510d76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81d92cae2dd5dfdfebcf3de3f1cbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c1c0b4e1c35d0e67373cb7296b5b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fbcbd5b41955695cb0b4e96c00e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b444f24c41428fefd73975ffcc40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db245fb0a926bc92157ae9071d5d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9a910a0146651e2294063b0f67fe6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766f07b5d366dfcc4b53ddc9e75e4d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952bfb18e2c4daed214ad9fa1b17447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff58801bdd4c0401a733480faab2330231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25f48dfc58aeabe853a94a1a77a69e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f842030c3f5999d651fb3f41ce709233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ade908cc40309078f2e440a7f18e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126e8968e2a7535819b8ed82b5c4c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3938c9d7e9fa5001ae7eab0ab7d43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef93c07c6f1820a8fb7a08332aea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dd7fe8a45512a6267ad5af657d974238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b45e12cb00d244ae7c52c33f9e1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc588cc4b7d3517308a6392603707e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f1f35c7e70fb47b35569014fefa4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc7656cab02cef07e52ea8fe342946242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412cae2e67b2e0a9b850a0f06cd0af4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba846992c02a60eeae64984e886ba84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261aa032894be8fc7b5cf84677f4d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150c35f491f4d07ee4bdabab20fa69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f599f203b9b587f574188852217a9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215045859f424d045b08b70bf22112e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da7c94a1de24f8381b76870454542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fee9b40b1c87d189f856d5f04b40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607b4045e8bdf7b732d9dc3706457d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aae147bdf648441a4f4bc4acfbeaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61480ea4c378cb6da832487b89c1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab5cd8179438c292cf63ce8a99b1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de205b1e1a0e34568a972234f82195255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ef47223211eabe7d98ca0d906255d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc48688af73037bc5e1a027956d0ed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233052dfe87a2b4af86b0f806cdbfe2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1eff20742e81f9b4a5308639cd1c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e42e895062cfc0e1b78691a906adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6089728997b65f0073975b07444a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcfbdf523433cede8432751c5cb0b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9506899c9f2084f5bac85def9a23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14668c3247a2ce16a5f7a71c6caf2ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755d7d384ff7bac63fb33ee031925a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951b0bb3d9c0aa8e12a4f49615678f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7112a2b03c050f42089232fdd6a7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc74de4390bf9463de73b06252596e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06388a8cd41fdfbc1c01879e0f0f8bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ed06a81fdd58ce776b60cae1ba6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0769c17d547f3f5e7f1074d207c45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc073706954b47b10d8c6c2ccb0e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e1b69f815e60fa43d269a98367a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfee2e9d23d770ee042f1385ae2c9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e63babd2f3d28cb9dadfdf3ab455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7671d55de7be561cedfd3d5429ed1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc8d04da83c90bb9ea94d9dab8240d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734964c3c8c9cd06194eee05654f69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafb47477cb59f1e5d71513804fd90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591329463692e05990eff829f771828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdcda33d6e303837cb3c32496e2981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f67c86504db45937746a9390ff54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c8fdea8350c480b5f8c99126e2be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8644c466931e0c5b31250ca8de523284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b635b0959ab7ebe66fd1bf4afc72c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3f361128fbb0f30f9e7c7fcba5112286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d5130eccffeb03ff3035c7797063287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53186e376a8e6f91ca59d2ec6a0042bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce401b65712a74366cb8a51bcbe85e46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9eea47aee907d760f2805702c5454290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626bc5c343c5a8a98826230d3bfe21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e1faa79beba3ba8671044d094e0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b7bd62ad6a764d48ecd1466ae3915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e1adb643f9117d70e3fc9e108215294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e4616543136ba345d56e043f2aa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b875160d49ababb6422eeac09f8516296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fc2afe7141898bbdb8e0374d248bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d83acf4f0b62ebc89cef772b12f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf16ab769105b6a6a825948cee564299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473c4102d990ee0fec0b24854c6612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25000ea50113237fb211feb306f25d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3633c89e4ae0c174843f91300ff1c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3537d987f5dba04ce2dc7d4183d6e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bcc4a3fd5971fcb414af2e8ee8b45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8388c097f87fd7448e7bd7708d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d495e0341fbd354de6da671acee9d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae05ad703335c799cb94f8a98382ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb839cc31aa65a93645dc119d2e577308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f331f10b48c9cc6a22cf24ead5971309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202226d847395692b08ccf05847657310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3283a6e5a88007c33927c11762555311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df46631a83dd16fac2447163aa465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158333a11808f2d6bddda361c57bc4ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3381ea7b139adf5692f19486adf9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba071e14482a58aa27cc29babdabe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd71167ab874903d07485b8efaba8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868a9d470b4fca3ebf09779bb8f50e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31336e11e0969f78cb01a00d0dba694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9f260fefb6e410d0bc0f5e92b9d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da689da8a44ce606131d7106164bcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c6dd38faa4878c1dc35566fa83b77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5118374030a1868ea43d1dc07fb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433037a9c958e2597a4a2009b80d870323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155648e764f2017b6b736f6f9736003324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b3eb360535d00dd56caeabcef6d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50939784583bc88263c14c67f467872326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0111f2a1d43f8846a21e6fbb6f3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91977c0b9bbc624b05072d501c0267a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5673858ca8281ab018bf8f4657fe32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66933f83c41e62a20fc407ca821e1f2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d65f840fb1067367dc6ae60469967331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d7c79076701428d873f28f229c2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12759c6b112b23d7a8431cc1b0ef67d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392395011bd73794e67a450c2ddac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede208fc9272526188bdf916c9e5580335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519ae3090a625519581a6df5d0e042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1838224d1a20fa5a374b59fffe7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e437f2afe70b7b2d42a0af149957d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac073b97337a1a1d8700bb67ddc3f6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021893ec3f06ec40c4ee2b2f5c89e47a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814d588f0b09b20dfd4e16d7397a90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055115b743012c065d8e77693b500f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e9ee65aff686ed5a4f8842295181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e2c8b63ad5a75fb767e019d805db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098f5fba37cf37ea9fec360414492c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf78ead43ba7c4ee9ae9bd770efa24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763fdf02e21c6175cd71e112be0edaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e788e706e53d03306b4e997678876e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772cfc716d561402a81639935e099e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc16a40e3f86a192c4bc1dfb6ace70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584bfb84e7058a909f91f76cbc94d94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d452fa4055a87a24ac610e95cbee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450404f46823d64461f6b113b07ee7ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66577e6618185dbd7087f6ae1cc26784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2430187480a5c7f64e46562b30ae7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f523d654f23fc6a3c11918678a00df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87d45f52e3bc48e8b6cdef7ea7d9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9eda5f5ae6c8d67ea8b61d694dd58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3dd81ad8c8bb3c3417609a468b9a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ca313ff5ffce4d0b6217e01f2e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1efa2a18b1b9d16820e6c3d697f83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30c29765346f4f6d1637e7891160e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62acdf06e2b83934db0ca303b88a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b8a6adc1cb003c1e87e20b3ce921364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db91e60bddd69dd11fead339fc0ea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4fb092b4a243daa6d82482df1960f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b26f7cc17235ecd006d1979f277e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16278483d044b419af2517a0c08fdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d606b952d42a4442aa2a45b0757c1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d3f31545e7c07ef0fb5775d57d3da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ef21466be1b1e3383006ed255ce4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecac8e8d45a2bebf57b7834ef150c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003401fbf2eab70aee8113bada58895373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793b0174c879fd400c4ab5a75099f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9300bed3d0e2c8018ba35c9de27ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8205b215b516860ad52ba2657f146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba3406df9961d57a89bdb33bdd883377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3e9edb90b8d804aac62b2712409b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025566c0c4c28a74d0454aac3ecc84af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67840af381a6632044e493bae53dafe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79efe29a21ba1424d9fbbd853e1026c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc26d0b0e6e45341c06ec3760a3243382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652000ba4c89c8bedca3e5b3bd9efb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de839f3439d6081a6568877d4ee1f9e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be83a9dfd1114fb05c3f2b9920d5eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e9ed25e1659dedf72e11bd3e8ccf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeaabeeea83a9313eba0ec609f6b0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d517fb4aa8713f5fc5f7b6a69509f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93397a6a31db1570d4ace93c1f61ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9592011bd35d34604e242f03afafde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a740b70174e112909bac15a32c33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf56951663aa6dd8c432d9346b92bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3bac071050852aa483d2f5ee9763393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0760b2d8d10629ef43452ceb6d8877b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031156e1a26b7219204c9e424ea1cdef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e441c8f705945080d7e4f91b51563d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734812eb821c09fc4c9bdb50c283b14a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15471537a6e859a7e274eda46e08e00c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56f555fc6c5ff0b3f29513cb90ffc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf8d62506e3fb29e4ecd6627e7271400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51eadcee67aed728d3334816a7b78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28899d3100484a11da184d4be1b87d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff860f356447740aae7a7ccd52dc99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d787012535023d28665e57d98e665404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e65e0ec728885484a1dce1343604c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68cd5d90f1c6d5475945988ba3c2ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55126858dc9f5ba3bf5173bf1ce200407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7ee709c9051f0c4a22226e6201f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8e1785a5316ec67256ed8f7eda34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0be4261bbf9416337a73dd992adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ebb1a78fd5b6bea7a4f34ba648fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d558e6957d0a4301fd49435fa18ca4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685c4760a476aa47a3477d6f25c52c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19770a065a525f7d3fd8c48e24835cee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e775326d7bd063f72a357bf1e7c16f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081e91d61b42dd369d3e1b827bc164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa7598bae6c4c292c91151407afc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e9f92338f1b5c35af261b401d4e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699edaab59aca6420bb9343c60b780cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce556683077e48422917f7d76e0a3bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3c316db0ff9d1e143c5e4565081fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950081ae0c87568f26f2c972304f1a6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac172695e64b1770e2fc142075a9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be262a1a45c7fc6b5bc4074409d905424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5f7c88333c1f8c14c1a1e093333f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f7e7934689b790d2a4ec05217cf7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a2a46cfd158cab82f79299821ff7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd358621c6d6414408269e1ea940dd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d0010f98abc76158c369ac109009f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc5085a984dc0bc1274f7438a9d7ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe0d308068180eedc32eb849a6394431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86233ba153c1a4ce8112e29a1e71df3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a42ee7d359fac9807ee177a5ad81e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d6b4083007e2bf009a7ad0d92be3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca868945132aefedef05b93252186435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e549fba0421242c6e95a60bab85c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181e79b6f125ca20012b0b41108687437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7f93f7d35d7c5fa8c77477069b823438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1eee01a6419589ef87ecff60d373b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a9217d19a4e11dba8c902f7783f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039d9ed7dd910f9df1370c1ff1c3fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c761d8b25bd8ac0858ea9191dcfa07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c9fbdfb5c8833ccd96a4ce83de34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277bc0ae463a099904ec2ee56e00300444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984153c5d40baaf687109604b2618c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadfbea24d5ecc8f3f1306d721d6b2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816d0c902813001478a4ec05d315d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad94739aee81ecab26ccb71428db9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108fbb67755a051d6c69bdf7adb288b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416a1ea0723bd6e2c5349be6959655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038450a4088f18f6f0628b7598b3333451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48ad7df207051521b4d926eadb056452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d21fc5bc14f7b78921b9f40f2a5f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f64b60bfca84ff56aa669022bc95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332231c17901f5fdebee1393b708f49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d401b6bef341c82b9ca984ae42d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31df18c3ea0843acdfaabfc6c860e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcae739128346674adab2f3d595618458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0469e4a098663cf00999d8b91378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc80540d814915af486afd1cd7d042460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747e27496ae536746685b6c498ceb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5b2dc2a2643aa35626af5e59c2f56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57f5e720e6a92d98933195da2b4b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585580d9340871f6542177e765fc36cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b39cff11bf06488925de1d3cff2f84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e66070639c4db2143e778bc08676f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502894250fe886a5e2fd73cc841667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf56bf03facd0cdbbaaf01e2acc7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c81931e3e7c6ef6e84dae9112c2e1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59dab640d26a6e30676b9ecc57202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ca659d98725efdc9f04b14c11d22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490250888bc0e97c425a3e29a2225ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f25d43cf4b7a2aec4f97508162a0e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c9e1ee6a957e36b2bc4f16d61c26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b33d94062498a4baecaaad0a7290a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d378cdb304ec3a53a21609c7efe201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51f1d556acbcbd1e0c77e8b985328e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c38811fbd83a19530c7a8f754ac57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4403b9606c3eb83fde0d05ddc01694479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c8587e7d0d0df45ca577ceaaeaeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a864e73c7bd8a00fa5bc22db6f9bd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f963f22fb2c7b8f8fa6f6e30a405eae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe23bc341dd9506b63d08972f8a14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb0e420b8553bab528e8ea8c6e0ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c45a56c727e4371c1d7b4fc629cb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549868e4480581599a4cf4cceed88b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5b66c1a8c86b738f782688829f8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108afffb5aac9f42da904b265a0fd941488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df781eee5d9b259dd8c7adb6a1030d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8d74a55d94f21c2de034a891d32c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344edd9fa093570f269a65d3ca93887491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b225b17ae4e1bde6bbd1aedaaab92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90891b7013c8852b22b508cb7c8f53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb2e3972dac13d8b42efdd00c2bff5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e917451b2b5159aefe29247d98cc8ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ad3aa8a839f1bd4da30623d48525496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72206866f9830b6dcec1cac475e1c5af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd674429f15419f4eb08eb17c1029e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffeb16931ca365a8ebb53daf7812f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1988c53b146af529b285cb6883b9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ef909799eda6c5e8b208b31f2460501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f5b5a4ca96338f947f6ac875581c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210792bfa4054bc86f4f6f94214b724503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb868ce0e3bede02e7711d99bdd70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f30e4ca248632e9473cf512f92c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216aaeea8ab11ca0d65ec0a65e0778a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2553f04acf5bdcd6e287bf3952f9b53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d550dd6c342f3fd58b3ab6ee4e97da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58726e42dadf66850326370d2f4e0c38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3878b0ad063dc805a9043c76367db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce50adf0d56d45752111901353cdece511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39d2647c5ab0a8d83357671e20850c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04bebde3172f330ade68434601268b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34dc02ab658ac1bb875f8d274414b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbf525d671e3784015710e2b85c1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c513c55c3f20889a525b1bd31576e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f168e1b36e2743c020d753729e64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f73f4a5fd39bf53dbde393888378d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c70434f1a8235e85fd0588015d2aa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0130ed0187dc2faa60f9be7f1a268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eff07cd12855f9c45a921ca7dd9ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff077e481b5eff6605c25ce9c92a79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d771a96f48fcdd07f488327ac20f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea03a8a27a67a84726ed1acb17c36c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bcc894f385b80484516fc691aa09d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37bc59be1782380934668db30b277a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11da6711c40ea10a1bc4c8fa54e13b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c3779e92e9787d4e3e9d4234e9df8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b194798ef12a7253c1c43765761fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646c0c4d65bac1b14ccf613f8d6371530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd7145b98d5af00d7a240d4dceaf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5a3d4c93212abb4c402937ff0e5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e293586b53f4bbaefdad3c3262d5e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf4b6ec5b4ba4b5adef5be4b2cae38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ffd4f99177dc72e6daf72bb8ed524535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4095acd3bb4c6818185d50c3bf6e55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cab5b62c9d2a2a4c6dae0f270dccff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b33956ccce86c5224d1f605622e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db410a5fbc28d664c8e7113c28ffa1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f55cf6a635b1360c926b7a99ab96e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb154c373ba2ae4dfe449d71762362b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d90e59d6c315d2a4b164aa2adedc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5febcdce3aa6b8f4b60b71b96f532543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3af376bd3485c935b827f09adf45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af3b868aabee296a38d44ddfd94dc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ddd8dda6b778751890ff33fbdaac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151caaf622b0febd61542a74452956c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e6bc8947377da97baaec5f8fe002548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759e9e7700f378eb78a7f37dedd92f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f948a733ff5680c3d3803bc2cce3f9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806baa76afebf283c43adc8fabc274551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56917a311a59de2124ca0c0e083541b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34ba69919fcf44f186134293a1deeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d376459d0c9fc3fa0769adec549209554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a722dbef68b45de200b188f480f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afac8489a254de684ad260a6a79cfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d909b843840bd247c6d0ae9b71869f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10003ef242e446489f3a6da78ee307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fccfc15ee38e40e7c3acba8d1d22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6068c8bf802524226bf4423f6cdbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4caeb8d2390d52f5efe01a5693e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccde1398a15fb5103fec4ce9c74159562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e22c623c7bf2ea7c79abb1a41dfec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f81719e2f5611b5fcf02f4c3b57c20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430a5c81d29b4e23fc0a977568aee9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dc04961669e6aca1257fe593fde1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1315a5cf1699dd94584df8efb7730a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3f2ee254b45acfc10df561aa2ba2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c072d6b91f08162ee41daf764a97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1676406b77c0f06ddf8e1ef12a27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37294d07034fbae8d2f5f7c80160f70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3293cd741bf033bd28c054072119572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eff51ab3db75530c5cd7059305ff2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168836c945127e31f4b3db58743318d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d019d9a9d739c06602f1142363efa4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f15eb05f60a220a12d0a5ee0c2ed8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4638a44c09a87f6e22d2a2a083aa76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f4fb3967a87ead82f8644da0e0d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb224cd7e0189b62d9b5eaaf8704922579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb38855a25146fec42a698975c121580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff442a839d22ed2c2fdf88c13807b82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442652af0725633ce4b7453ee982801582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf019f3dfa7df133fcda3efb70bdfc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3effd09e9b024678747f25a452bc280584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a348fb1e1f6e98ccbeca402d454935585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b782fcedd8b0866b86a5221e9ecdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b209e73dd8857d9bf046d12ebbcf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e424fa0607e5e12cda8a4482bff7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f5e637029c467690ec70a728de7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771beefb24f8c7a763b419136f73ce5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ffb17d3268f2800d2dec76366fca1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86e8913d2a64dc42c7cb189fcb8d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280173bc465bb2c39c455cdecc94188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e92d75da4bc592adcb185a56fc4e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac54a958b63569eced18aae08ed918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd1e522a639f9c38245be0497063b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff14961c61dc54923ddc998b648790597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d695b56a1cc9f2687d47cf685174598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe43c2b42c917b835a58a7e8c86fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72a8f474bea31adde89f2f41a19b93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0281804a3d3236a99587ab770d390601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8e6e434154bc3abfbd7f62d91e20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e964581f856596e16644097a9179603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662417c67edf449d4eb59a2f903d182e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eaa77f23f19206b31bbedc615996b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201781d4c5af63f24e8d78ef4df176d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80d1372de6686afbb21303b9f5cc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605c69eb289454f61531ea97eafac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad04e5bbb4b4374a380c82025e64b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea895d7c345b682e660a7c3619607610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a92f7abf50305ba3d7991a527ae104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2b806434026d8f842ca5d9dcf22b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6099c6378cf49fdcec20246d9b787613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bb7050247fdef48ed90d3944f4f99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8692dd331618f93c0fbf855d53309b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddc7fd488dc8fd5b658381838d55d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc3aafcdbc3fb8ecaeb8ecbf0ce64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb49a52e97ba88e3a03fc53cc2a2eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359750a36a90dc35f58b43a2e54a0160619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a8d090fc5139ed624a0f1cbbb26e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a6cac175f2a8a940b6363d2b418f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4694a4cd5c91e7cded7ee2cdb041cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc7d3bfefb683b213d9fb1e76d2b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ee314a66243b39a77cb2068ae0361624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe966cefa2e51772e5192c003e7073f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368f2bdbe9fc141eeca47b96e64dee4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f37d933f41da6b4bfbeedccce4930627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6aa0566f163ca4cd6f7996424b6d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a2e34ddd74dee4e2ea816ef2156d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2decf1675da72d674a8ebcd353af56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4b704e6e23d23f79d588996d235d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f933c3534a2c79d41ff3e37f9cd6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f9fd4e3c0b71c5fadf14a587df0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6dd26cb3cb653d3a05df2e37cc37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ec15013c414248b84c585d9f508a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1594577fbe69001c6a697d825ef8057636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb769534dca605aaf81fa803fe2c9b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9462b23cebfe65dcf680c0b477a0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf8bd3c50b95f464933624843a7af4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c54d2eafd7c94e5f4d8c215d5fa6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59514de216c92e686ea98b81d1c82e5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560944ae82ad638df832afe5cd6ebe6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c712e5e57d115b425d5d4c76d5fde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacf5c792532ae641fbd3d5ac70aae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6401a3e215dbe5bec1df8e7d1d5d58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54610fef0808350501d85d80d7598256646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4afc6d0f021d763c4c9b6bf2481d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb27750b4dc2e0781e75c0ffc3716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918368034e23d495b838ebee19c1ae11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ead0f76a902138b223ed7e6d8e1bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b03ec0237b7e1ef054cfee7bb3636651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc9f54f2b35a58707718db9a81a541652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0942c40a6b526fe5c03961a6cda69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3af21dba17728b47942eff12e5b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680da97417d7221671c2859ba9a8766f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b25dc7ba79eea3ab84d682414841656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09fc9087a9a36a678ec1ddf29dfe6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3354b69cafc9cd80844c628ec3a5fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc886e3bfa313bcc1288c2cdbd1c507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f59db3d7c848cacd5317be5c0777660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528fe93305efd25a27e303dd66e895661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde731c5600d338168a823a2a96fb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72864563efe7c4b4b02a6b2e2600cd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07404dad97a1cf39f6bc586f521b079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d681ea900afaf6a353644747f9f6d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32dde9cfd50e2b05e597b91b671c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d69d14155eaca24f1495bd337d587667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be004b43588ad40cd0ce727d7587b29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abff754a443e01f5f719fb56371647b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df8c6ba739b9979a1c0762e9ec76af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d632ee41201f560c7c5707baa87655671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc9607d5a3a6a49fc90ae784f3f07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06e2ad060bc021ef512d8539118964673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292c6113738599433e851b6441bab8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4260335e8bfa071eb058ff6af711ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1bc04d665c4092f56fefa6711971b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9fa2c75772aadc5bcec9af819bf07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2becf6ae10652232803d023625554fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5811d15c08431f175cbd76bd21b3855679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535070e0ec4b5d68c0382e065690d15680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>