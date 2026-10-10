--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c28055c03f40324654c9606b5fb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc247f44f724699de16322f2cdab3672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1164ab1d1c4206f40d63375dd8483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e344761e29c329cc5011c1e0e7e4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474065a143676405f0542e9b44de5ec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19928adced8176e2942620aa6c3bdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470430130b4211c26128e5d72df37bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6421f6335c2f4c84a188e965d4868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe07f14a6325db8e54f2ebbad47849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d389ee0552bfffa45d7ec1fbc3af1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc1bb4c34eeab30c96d4ff13d1daa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42532a92cf4c959d43b5c2a60ddbef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601d9394241766905da3a59e32f1a9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafad55c3d24c8332123928ddc1ef8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c749853eb302f82a09bc8973523ed315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7891598920afc8d18436656dcba76216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b4b7e7c5a6c1d14736ba94608a6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089336ddb26d1ea9e296fe7819f336db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795d4192f69f7a6e75d45190b2b9b0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931740e302784c074cd908b0eaa3fe5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e14579d8f7d47258ed38f2e78afc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9cbbc270bfc9f81099b04052583022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6062dbdaedab745a45935a2ce21ae123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb96f69ad59a10599de5d2dc0cdcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7921399172194a223bb92cd2f234a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263629d096524b03700806fe755313f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791c9d4ed450b561ff207f7237266f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465d8e1983d6d621a0e2fc9d0a7412928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc440ff3a3fde82b18822f3285ee4ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60746955e110a3aec982e400729cf9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8c2510a08f70f07dbb0becb1eb5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559452a8e9ae90436bb3ce7d708ab1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798883b7ef59c6911f20e932bda523af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250923249ac6b0037d0555cf98a91d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f706a10455a94215b7d57fb8d8123535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62991bef8ae789d75a136b06cbe6a13f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5713106d274295e3bcfb02323122d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e9683556c04439f8c0a51f82bc2cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f2f70daef36393a7214d9fdb76ec639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0796ae64a9c06a2fc3a748cc50b29540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff554dd45989924e5f9302a67a5440741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f802f230b786ab0fe9456db7474a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a798d0223e88380aeb1f3897252d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d60a3768f45a694dc83d53bda752e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427980ef87f09d254d5fca3df3f9b8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c02b0ba545ddcd87bae08d8e6ad646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8452abb10f2af77767bbda557e845447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767571492e4c0352217ded0323af8e9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95889df12609eeaca6f325acd806ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902880b236fc1d64dd13b0a7b624b0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07aae616958c5e765c20fbe324fe2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45ca1eb43d0e6af7d1fb3d05f2427552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e3c57d7fc31c9251b0363850d95753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f76630b5645980fdad3919da0fbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64fb41a01da4f4bf39012067143eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528806f28eddc58e3248dc52e3a881156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8a998605f10176bc814af192442c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5fa48c8facf81eefe95f5e99ddfb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a4e690ce916fe315ab87925685d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b236527aa6d78b73d66f81e23e2df960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a971d9849f33271719c2bcea898f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25397c68e07ce94c811ddd4a383f8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b42ecd77e279e8515d1b5d21ffd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced32cb120de30bd58de68d483926bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732f81ccc1ed5b105ff18491cca98d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03859b148c59b37bcd4fd89a87d2c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308edf7f2cb3e4af5058518ef746fea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fddef43a01f171a912e6210d9c3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae329cd2e16263fe772a4e931e4dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e482f215e743f1c5febd6306550dcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab5045dc477d28331c87ba12aa60e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5dbd163c0ac655a6752460e305ca972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e6fb8e079d2fbbaaaf71b52887bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004b6859f0fbf8f0ce230b59b84f86d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab050bf143b7766be4f9c2bfb1f118775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629fdf01efbe18a99612c1852bfab1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e058cbdf86913f1da28786a00e4eb5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f6a484d885dc223d2164c7b6224d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bac70c28e58557c0ccc4b86c87daa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea436cc3e6c5848c907b57c95e286d7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62541341c04e7478c31db4f9a84b4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed8d3bd841e3328fb8b1414f80c17e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4329fa76ea6ae5635afa7ea1e0d26383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e72051fba5110591ab891f0e1ca084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510a20b40e0fd3f2ee9f287d033e8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687235f40771fa9f97f01b34afbcb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749fabd3404224d0bf2dfa03a55f5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb85442ce6dc84462f4d78f3cb6e5f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef603f1bf03ff7abce2f91b503e5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036ec46f68b982fefd3dcca2754e3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a94551f9bea3ff9a26272d3d6fece791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c068d0179f2702c7698acf47b57e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f81705cb105f9dcda819101820a0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd655a7c95eccc2b07aae63ed579c76494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89822ae1055271e1408f0f5d83f8c9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a75d1ec10d0999fab6d7db24712c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32eb52114cf6339dcf25eb3d23f9f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465f712ec55cd4190d58c0655b435498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349bab51c076e2c3a59feb74e5ae50599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf0651319f620ab508575e39116ebe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7e06a8e8430c085fb3ecc7449123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d927da173ac6cabc51ef7f603146a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c296981978c2a97669adace2c4d28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd58fd5ece43692c5fb324c3fef15c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd81d6e56f9a28ee3e955bd052c885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b55b986a21c2f27a1ad11074c824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25def83976fb988a25f33cd3932d71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43ed9dc589f060af50fb532f18e0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cdd4338c79f9940ca06e9efe31a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ff4aecd7003fedaa3cfd7b5730cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f118f1206d2165fc7dcb54b420db9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ac949654f9db87f3af01384a0bdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361d773edd456ee3cf2509822f3435d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0008697838d27b4e14c26bf519278114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550fd5db09391eb0df72d4baff96ae5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb026cc7815e5b7a84db15f7d37d4565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07ec25c2bee3b4c95deceac3b35dbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02377da240a099390d5901a6f1120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b50702a416626b0e736d8833bce201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8411c2bc298b25084614f21f92f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06251b6d758c841eb74dcf01d8951c31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba389c2ad55facf4d584a9301d610b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08fa2012f0781cbe56e9235b73f52e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051928339db603dfdd3e10d9619bb1d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d86c8d70bb1899120d343648f4aff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eaa618911d000e7b218ce4bd7be9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18cf2e9cc031afafdfc3aaa110369d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f85c6ef2c7908e595cafe8d26e34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad00c109986bd433b6fb4a475d55d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a507fd668bd8eafecf4574e389bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f26f35b11fd1d84e355446e5d002d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e4d27e74e4b4b5355cc314f0000a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457935e8764664c386ea9eaf382a6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed474cef4a3c965da336c622f71e4587134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc209b4e57afc51a82417e9f392c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca0372aae2c42cd26227a3d9f2808136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565dcc4bcadb40ab4807b99acce3473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247faea75209386fa2a985071dcc91b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7f001b0f1302d75cf47385f88b17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b9730478ffb786d61eeed75884c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533810b333e89beab78ea5414584f02b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe58145a9daf2684d96b0188c0bee6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956c69f2ed7f2655003f9b448b1f5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f1b73231fe6b9405339226bff5d67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab38ba9a090ef610017180c9e8251d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72af4a590f59804c042436e29d18ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aee354e6aeb71c9270aacf7e296f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f2e41c446334217a2d9b89cd191b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb26f407db6c668341a56d7d909565149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac623e7c5f7965810c15a7f5d12b5610150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28abb1183e26de8840e4dc7997063151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f211c599b8741dd8a0f92caaae162cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6dcd841c9b25e142ce66b90a7810b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deaba3f6bda59163e948579576ef52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f3e72ba92e53e1f46ff8e0ac3c93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1bf7402ef91f317f628d99a925dc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f75f0f1ec829372c6b7ad8a13f247157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32777daa180822cacd3045624345e8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a023cfd89862579aee3c405b9bcd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69add32c3028ac1ce5b9d0fa2f0c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84bd532c08cdd4b9cb212abf667b91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc485e7f9cd3ad7a37eca04901c09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca434796d728e14825bf41188b836c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f09261386a65043e3b7af98f5aec44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f98bc89bd90b777400cea11891fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737aa43a64abe302890a0dbbd70e15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370ceeaf05741829d5ef7cde0f0787167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbbc178c35a0fba22eac1b5305349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92497c78a675a8395ef23ab31071a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725922d8a8b41c607c57d0e7b42c94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa527233cebfb579845fb29c011fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1112ae656065e7201dce1aaf5a4a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c884209545edf74f2679282d55492173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d8f732f2d85258a7709cffc70893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa6fc652a5afe8cc481cf40392772a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b829b5f9150c91a70c290c77e37db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a477a3f236a634c94536ed175167b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329677bc1c733e829ce3849581b82e59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0768c4eeb696d740d3b8eef5f6d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c92ed22acf5796eb2c17dda85b943180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227afd206ed9eaabce0d4186f48d4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540240e6c07bc8b7c9d7f491fede70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6537d61c621e8bf453b751ed81288183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a22e21e6b4f49efc94d033fcfedd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c0a66800bd864783133978c7fa82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316d1a0c40e7267dd7d1b51c21ec56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98222225536301658ffb048bc6ee1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cba8f926e523253babd76634e7ae7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a28a83915984f8f76cf8e6b5d17980189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09de7ef4e02a151451afe347bb4f97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa6e237e1329617cda9422de2fa27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abae56059c1e83ef6f2b78fd99ada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4a012c88b2e9b87d89254effec67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fc4f4289101b025409291ab16f07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bcfcf2e25a7280cdba5e00a5734de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d72f3af5b61f7f974e68f7c0e09f20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ada2be53f55ed80a0dbb66461612bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c46a5bd108dd350a3804ccebc1cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dcdc50501f7d405527a176b404b32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25831585d42f52693202f3dcaf7fd2d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b737d1dd1c51f596cb85c702f9d80c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee094d1d1b449ffc01f071d4549ac9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d500bf5fa9b7b40b20b312a14322203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d704c594fd088b090b4d299796f430b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec724834914c4d6fc13f30c14e58d22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c715a7690c1da49a69485a3d70d43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea3f54f76d62915f774e6922aea50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d101c316f8f3d9114d9f8ca6b87f7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04cf28b193837f87ff8353b3ca1106209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039dcc95b3d63c26694d0bc3605786210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c27a5f39283245ef7562d67fdcc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22964ef8a039000ef636c3cbb6b5902212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a4afa63d7e3430e56e40c910c6e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076775efb4691dd662492d4e3147c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62addd842bf4d7d7bbab56db944d8fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2440b0460444457e5800f68cd64c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5efa1f661c5ce7a61df8cf086d1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d4f11d5a1cd86427a0177e54c0d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f508e7ef43ab25ba88bbba8c40287d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd7e4f30852d786ac899de534d868220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d83649febf97b1a7667a7f4cc6ffeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508a6895757e2980d607657ccce2c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a8b015ad686cf4c66d5bc0676042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f64c9c7f20eddad31c50bac5dcde0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4317a6ee5a2fab4f1d811f6e33a738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b39bbea4f7a4aa980c0f39be3ed9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488d4f140d5152a1a46b9f6f73b754227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22ffcdba3c784b6b1b0783d92f751228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe229b8dbdc94323ce0acd8291cd02c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f214d046c7cf9caae1d42ff29448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca96d04b37e6bc4318c989987c1ba5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c812b82ad0e589adb6bee4324b0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d28687d225643e51c247de76c857a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1d56bd9a8d7b6c2f20a2686dca9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4defbbff35fc36f7894ae2fbff01e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74985ffd5e4336c8adb2ecd7663333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0296ac6c190560e8bb4708ecb783b6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb3325c089467472bb324df5f4015e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c99b35ed98040a776e959a88fde1f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dced82c128980e1e0df99f49a9ab590240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf31cd0dd01d79209ad0936ecae286241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17b2abf3917c98138361912dfbdab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897ca4606fe802bb8cf9eb48b45352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73fef6ee1c22e5888129f8e872ef24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5539583eb74dd28b96aba8e064b24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3abf8d0fe39d1f96985952dbc2a7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da711f828ec9b54f94e781ec9da126247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7020f563f7a1ef86bcc873f4bfba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082c9f7a891d0cf1b594f73fab4a3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55923d8b1bc66520fb9c38f7ff69c5b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16bb06076ce2a7f7c15beaf18da70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310362bc404b082fe2113dc91c4e3c57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe294889ff75b20acc29862d089538253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe584bd9581b55bf18076c8df6058254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2414890fa8abc0ccb2a645bc10269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def25ebc26dd1644d1b61a84e9663f82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9c81d2ce807ecb449cee076f7358257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfff44f72db1607cbe7c3481c8e529258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe870894bc66d99a874a6a581c16f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2400de9b46434c6ae96634a6cfa4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1a24f1323824a9a189597dcc6028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8107cfe279474f0b7d8b69d1cd414262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6333544d0d5553207fd010d11ba0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749910d2e4561c89cd54e2075a744fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52e80cdfa6b7a1ec1616f60fbb217265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fbfda84e00d62bc862659f8c833b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5676a280eecd05cd4b2c7fe7aff9fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab9f389fedfea5b5dbe45d82ad197268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91264b2ad36b9d7c80fd4fcd242e719269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e15b72ea3ce9bfd5e202b7caa3773a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754b33aba338d93e666b0f0ecf86d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75a990a9fd1b981fabee461a6f319272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af1e61a87411c9a06987f9ceab506273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb3fec8d81006e750d2458125fd43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511de1ef72833b8c89e0ee6b3192a36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088310b23808f41c8d3ed8e3c4df2539276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c5ba3ae3d14478260cf7629f7ea82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed46d0692d3e578318fefb3baac725278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6835d34d49da97a5128e412923605f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f93c435514d6175e6b5b54976192280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c76518aa34bfe9ce777213d3e30d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb58d48b4cca93aac452ebc16f7d69e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab05b59669992f77e748d6a7de255283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e90197b8e8fcd554690d14d17fcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2e9b61fcb6a6a465af6f25f3f7afa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab3326d3e3d6d2afcf12872edd133286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3923889aa55374e67c203249eb80c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c58e9cd6d27e121943ffd5e76685d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ced802e984ab7588da328fbb54bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47dde7bbc8e5cb47d28c77938ebf43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45f66e7394d5decab5ea42ef9b8f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcac65d5ca21a6d7f934bbfb67fa26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755168742d060df81a29b0b19cc365293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446dbf783275e06de3c653a472e7b8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021796cf1b1caeff8587352818ac6ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b584cdb3a3d43b78bd86d7711139296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b75b87361765a0d968951976e718b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee548c98b7b82db2e92ef55b39f294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862ec8bb16bad071574fccfe51f49e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cda48f7b8ee9298f5a1f0ae2fdab9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62cda49c8421a300d8de9d591c1038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b5388642c38d8971cbbd222d3199302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115679296c3fa347bfcc21aa7b4f4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d321d5716b8c84d41703865f502600304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecd7f018547a590f9fd56ef9a5d71d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475ed115781a05df788d640ff4ef7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60eded8de88cf320ccca9d31de8be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e65711e49b21666223916dfe9b68e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9933c0dcb66ef2c6c091b1cd5b3a33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea90dfe1590d9b146502883abc9d55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d12b724372cd2ffec01cea8e35c8f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7e3aaeff9ec5ef342f56150f4e30a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee135062c6cfb7b1d5d6d96fe3da55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a7cc7752b3c069c817827212606b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c7eababe6f65abeb2de1a1f049fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554e8e987c890e688fa368f4649928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67685fd8738f508bbf0c22fa182f0943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4210efb65b89b062301c6b0213d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e922b250ce43313d771bb3a17c62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf27d41117cfec86a9d789fee76bf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b6c8d46e364df5de0dc08f821e0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f19f2a30dd59b1657f5088d2e5649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9290da632b256a49ea75014b8365323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f076585fe52277db2167d0409702b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb414511984ca605c0a72bec54d73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf8a5d071030dfae7de5eb2b456f16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba444b1f7bcd0f5a059a7d465e602b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e2ec1e54a1c10ae4ae5e45c605fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4e1419866f83e32243d90421d396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cea4240bfe5c2f0adcf03866966b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42951b7e616b529ab699c5a3e0daeb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bc77e16b0a5ecea676d56ee4d056332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e738c3db226e810df52930e77fbeb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92edb07c2428760525260ae45a6a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a5c228f00115980731240deec71d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a40074b64eda4165a754e9c375c10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7876d820952ed6c011acf6cffa94b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac836f5ebfcb6b25f514fc9109990338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54aed0d6df608d4eba99523a1df826339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e291284dc55e85a34471fde765ea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d235c0d98ca531b57d267fa14cb100341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069663c2a0c7eb08f73441da93d5304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69865db1f49df5fb3e6922b69e0af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0278238be1c338c51db5e276e83d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a01b9a8fd074fe42fbce4b594d18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dbdd8cca65ad0f22901cefabf9564346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19771fde9f1ce93833771c27af6dfdae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a1e4623e846a83881f0da8ae212a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb62637968fecc143aa62b1319d1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfdb10be61d4d04b6f1a846df05abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff3dab29d0fc82cb636b1fcd379c50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceebf58490ab4cb15fb3c07b3a66beb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f5b26b2bb002c74e2535beecc042353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c597ce73b0fd9dcc4d710b42f4ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be100e6bc6c24e13c818d4294d2d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696f2fa4f96ae674c0239a119c303a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6cd5d98be52de640acb83ff86257b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244793070aa5d283de80e8bea74157e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85860710035d0fd192b897f6771bafc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0fb7195ed1aa9f3cf351854a0024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfc96f33841425cf7d8fb8709438d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d06b84e01a3e99a512ccb6a51faed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90c3613ce62a85feea3757cb595ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d39541c8b8f8b1bedbde94afa999364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2244643aecc31b49193490173c747365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab56286fdfe358524dd17a0230e8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d88fd67eb432b90d4b06420fd17aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f9274402b7c90cc592ee69b5be7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15c6d28168942eede6ce4ffb0da9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcfc24255f6288ad867fc5851cc901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd48415ec7bad3c0a12fc1a8dda97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789f4255e7ec5e61f7c1cf731ea593e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb09c534878a555103b7b6763e16c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fbf60042f04a615e983c07a55d695374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32de06cc903e705b611422ab20067375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebddd874e37d6fd9ba1977307e19e8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d8b7ad8ee56ac221f1eff4f367b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09ca7ea4a77f04fd47d37c57c0a3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0223c023659d5e22f87f8cc2b3b4d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c98a5a881161bc731dc85836c1b35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250cef8f48519b16247b3deff789b03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94585731d6580f71d8f04b17c2180f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd8aedeb1e25a64198449f6b61426383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acdf419e993d0226b50f24c357f16d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2b9b5d60d3c26c53225a6c39a0c14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203683fe4b90e1f319d41eb322634b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e19e071a006a9cda4155139e0b536d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5e3650e879d0e8f663df3b17cd113388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b27b669291318006f3e9e20721f33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb738f8b5c5f451ad6de7cc2f9ae41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110016fbf185df6d2b4995ce712a55d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbd8eeaa2eb24040e5ebd2eb00552392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e466156666699790905859c9e07b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b97b691d932d54840910c427c1f48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab92bd2734f0097890f92a656503f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35561048c943f289e8d7886ee245cb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2eb7ed9389d07d9219b7c4359f86b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75368a3f89443b554c997fafae9229398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808464c90e9435e400466aa326d2414399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03d3ed127a8549058dcedd5b5d05eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf29bd245ef11dbce6ca4bfad07ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5cbbc6d3cd3662864f48dcd351b93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68f852d27d9775420921cbad8e197403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc23b020572c4d31bc7eff40c5e652404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3dddbe94b0ebefd9562de71941c0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84305b5afd7c82229e5fce45e1a1372d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463981988abc0171f42fda9f34f65fd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e973caaa999c7d86e76e93667fc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12ba27e2fa005dc354334207d49b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9f27a35830257410c09f8952f634410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ea8613c73605450db1d1ecedfa3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b38cbe96484e3c3d8a4d3c543b092412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f0ed4b45d096d7ba58e5a1ddcc72b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0714e22f7c671a491bdca46c2732414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03674a9f06a526fa23dfa81ad650c6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e455a0ef2405011c08ed7e47ebfbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ba8f071e050f51ceedfcfd80dc7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e5c065266be418d4f3df10febe63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91ae239ee35dac5a1f7d1537e5c63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540d2ee687ae9fb4d7fd763585c069c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3fd0a9076377dca18a3ed336cafa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd689dd686de41bc4593bac75a6ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121db9b9275858daaf5ca799e3a21ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef53852e10050d7571eeba83aa025424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b24291b3994ab91385bc50a8798fa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bfc7971d5ab5c9ddf6e793d10669f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201940b1df78ac2a41a1f7bfb36775f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13659d9dfee63d9757e6c3ff72bf01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a78b3d7871fff52c8607a9d1fa39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739326f5a56d760180e5f064ef5b9d1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e6bf62c155369f2c092e235b086a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3e114b5f32794b067ea9927f53e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1875543b07bcc770153fa14abbc96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add939ded3a2bc127b02cbee9cf51d5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b941488b898f34f0ef635d9b18cf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723ee451af48c0aaf858d30c36a0a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a242a9ad423ebaccb58fe4138a0cfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f627e450157eef382914057dbb665d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4776a41877fe605cf362c4e5bdc6896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af76a22565ca39175574e3a6fa712440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfc8f7dfc576cd25b9bb7f41496e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e53315b99c55bd8c303071d102bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb657b60e5f1f363f39b1b7a4d088d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee2df8d19e324cdb0c34db4ad2e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3a5be91ea2f3accd3e37ac365156445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8a35d7d3135aa5e1ef4f12e55a9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982f511586c0ac4d43b79c0882020b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df07f838aa77bd543aacfe6577b35d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d5fd779643dd8e071502a6c71e40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b29283b7ceac90653e44b0470b4c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02bc27d1aa86eb342bb6910b79de4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779497d1c42663f1438a55cb1d88f687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c2c4317d400fd70b2fc16cae8e335453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa05b32eb5d02853140b2a8e7c5524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c92ba8c22df8119b0bc5e658d391ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c90d3231d57fea2e14d0be9f0a17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae92e68ad69b72e8a0d07fc1c5c316457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736639c4e3e0ec09a4522d947366fb29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b72fc1dce0ca84443470f23d36303459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf08ca2942ca7ee294d88e1a237db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbd39d9f57f25beb574cd800e4cbd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36650cfa94e28b14e5546b656dbae8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911d58193d7c28a0b46e82238cfb0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0dfc76d0b78d6d3a5dd29c0504aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a269277e51ddf020cbe70aa1586f23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea349d949cecbdf19c398097ae6a998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c34c5c05bbc0faa383ace3d0d2b6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9285b7d6bc53b28974981eb0bb698d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533a97cb402d0e9464423e7f7b0fe60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aa7bd9e0c12f090bfb8bd83410a83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1a8b267ad166dce6b6a1ced9f1b14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e6633e77c6b391abeddddaeb0d35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ec49a153773ffb8be61f83c6ba15c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0cbacfbbe950561450ad92ec30e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee4a9052afcfb413231e4396f70d0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779b0c030901be7eec2c476fc4a6d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d0f77bc4a5a822b520207b16daf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc828a7327f34102827f62105eea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bcb15d88be9b7987974b733d53b95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6642cb71d5d5c2612e36864969429480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ea25a0245bb73bc5c582dac40e64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f6f9d15cae3551626f1ae8ccd47d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88519aede053b6e8efbeb3121af5f255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67af7f85450ac5f78c80d9dd095ba0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d26ad17f6ac03a69b655eaaeed9c99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e6be0b0e0733ccd0bb2177eed0d4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf5f14bcfb3831cacd92c0c14de42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3597a9daa01cba3f7b3848b43d00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b5c682a4ddd1b703a449f9f452c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170d3c7a2c1ee51c069487060a08950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a77637d2ec212600e23690e87a58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8d942d6be4c0e483562e0469db56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac67cd523e99b4b0d4247a97b8d4f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc8555ffe0898352766a1b236fce40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d50a469010aea21919281576f2e6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f586dc1bb2a795ac1a9d8d41e05603f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d4db1e79c7874144b1648d6150b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b083e003acf438023485c544319a13e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896da80358c48f232e40caf4d876b91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf87ea6fd3da0637a4419354065b6bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167ac43ce90fa2a814fa80a3ee1101501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd508e379a093669f27f047de45e132502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693d592dcfc09e23d2f16c46df7845503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a527d394e222e98f162c28cafb9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36aada0385de6e180bf38b168cb2f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2277c63157478d5a47b25cca880fb68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec358ca2a3df3f3888bd798109cc0b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755c52e524fdb7e7a4ddfbd191ba79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfa30844f2fa0135b9735469152ede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04600c669920b1828a19f07976c3a8d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf89988c87c57b20dceef450a42555511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6da09ad7e9b20147ddc4f590aa90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2182eb5e1a65d914d9e809c022aa261513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deba6c568eaf16606999bab3b4d367514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0e4ea8469f7fa1e16f62c512118ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86783cc496bf92161cd0cb2015320af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544317444edea33787a7e16349bc64fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caacaae8f4a2b8540db599bc6c0884518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b99a0d2ddcd1f62d5deb42580f2f93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f305c674e71740b464e505e7d5561520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba21aa1dbfe7202d36107e02326516521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2b1cedd211db0ed5d4dcc5bee3f00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d4bb94026d46651c4b76978cf34a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca5a94160fb29f6a111a4e0c4e31be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bf6d2369260c947f9451dbb2ea717525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef659b687da1cb6d16a8da576909b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f324e16c4bddd1ddafc96e9e7327527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd93c4e2baa01669cf0201adb77e2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3afd6105c0bfae132afc08312eb63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ee41a239cf63af84efcfdeb196b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf3c647a07eea07b3154363262c20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16cc68208e4ad4116d9309f6e8fb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5a38d591b177e7cb50f68d98fc296533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620ea85cefc4a6cf78d4f6776834a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf113831d8e2bd528362e27b4f16a9af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac307e08ba4fee88c60d4226240dc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795292c2e688db99c5834159de4b452537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7662b0badf1aae6463878172a1973fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e352c299d15f496291022801b6ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0155da0f8fd17f64d78dc3d603ffa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420692595600399a141e1814f0034cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdb5dedd1d3554a43695e982b60f91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd487ee67826fe4f2a139536e0dfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9cc9408f77b0754cf1c5283118d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8e4b96522f597ead3c4e78507b9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28b6b7a8c6d038a6ed944bf6122b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4afc283a6f78bda399dc0dab29b7c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b572629cbf5f80207958a9041ce3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35d47346976a2d7888daeb338da29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad93ca29e734b1bbd9a4b2b4b22f78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33825c246728699cc0cc5605af47b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b28b46c453f5caddcfb366e3a46b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da21ea998af6d75a23c4bfe1c33d0d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de4fdd46ffb301d4c558df0a18ea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e1d747276b454475585c0cdf5d8af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f1c9ff6fb9293a541610877899fbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89186de0fccff29ac0a96b9185127d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143deba63ec7e2d4582e8feda43b92f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12d82e86318350e257922d99eb3c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a3980589e4bdf0f1a09832eaff712560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14911d7c78cd51e04970d40da2cb26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b369353374abd592aeae6cc190d25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b0c128ee1b84a240a658ad71ffd21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0120adbde6f0970d76320ffdbc6fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eac37bff85a42203efb19da9aa16d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5db512ee072e11ab06b2feb1cbba7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3a9b75f438161900d36946dbd929567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0e033435edba85d61ba7dba95986568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c651c7762d0337e02739553658c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8410186b9da5c9ea96e0470f667e3ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ec009462ec67b79eedbfe6b9579c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71572a13230318e44c667a204596dad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca16ca9d958b57b4921f87d9ebb2dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d7c232c35113c4112808b619ade0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298fc512cb028d1dcb4dee0988aa979575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b09d8ab385eb9787416fbeb748bdb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2bc92f2f05141ace4baf7791c266a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3207b57e2583ad96d3210cc1f5724a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411fcb3176c7101c62a1c5f614d5e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c48d1a433b3ce3ca65abdfbd9e81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b66b10344697712c6af5a91b807bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd422afbee8a265f8a63c28f76f35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03279003f1c45a3f01dd641f039f61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9565a3b6ae0fd5850c5ab8c2fecf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af411116c4718ace0708fd43e4ec12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c6b04623283e64d52a80165d61b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c7ae5521868dbde447ff940f2720587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e4d1e16bd25365e38044f9f8a8a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6645ca34c6bc6a56d723c9f5a6d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b285a19b330de46bb3f05620f2386590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef8a4dc615608a820f0f2de466548d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c96af448ab870b1c65cee55c68575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7c570f8ac4355258069675297c8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8164bc509da4c5f337e07fb0e5c5ac6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfd7526cf2bee8b8ca2218cd16055f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3357ca215d525a4fd86843e43db1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0007a14396af766a12417329f91655597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0b3f811d310373a512baf13b2d1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b578afc827a65370851e8fda276f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3b22cb878be4cce6742653b79dfc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0710057ee63e4c7bbfd220128f216601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf4c43786b75db00c628b8894dd26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb4fff665713d677028d984e3ee1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f892f584662bfbc6dd0ccc94f69c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e7266e7aec6f63f0c1090d82eff9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2569d2892f5d419c869c9491b299606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3bc8c27089aec3266473ecc33790b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d98b7aacadc6bf585a89f2eedec38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c732da9f24f226178d773dfb5b9a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854e5314f1dec093e647d8e74ce4a6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b8b414fbbd18e7467401d197d3b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbebbdb33bc27fed84dcfa66410937f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d113b4bc57e34033fba914c263bc2c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16b81bddde0f6ee893c2d645ece24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663037ad5568203abb55cfb91891ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f366f9ef9f150e5c70b8f3d24d9aff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36896510472a98bb320a4b72163ed2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf36b74e3200ed7e4e32dd6acb881e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167477428dde5b62ab33f0c95916e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01fdd874fdbb373573313328e94141620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db596bb41c81fd14016b107a22bfa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732cde515e782cab92179fe30dcbc84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd59e7bb69a7789e3c6b1a5a23cc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9fb0db916ba66dd7842da8daef308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ff939c3a9fa1868e5248abc31a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761d8e7aad7b644252858a1c0218b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afded1d4450e8ab01f1ac81fd12e8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b5769dda6434f0261f1593c9898b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f69dc5dd9828c752ede6178208c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398d521bf1efa582153f5fe3c45eb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c487e961a66291c75f8e7af924a6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e61f80b2c7f6ae8fcf00d17617ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bba7953ff9453602a1c1c700690e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb039ad3530194da11145afd0d0b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f62f488a25444cd44698335c4b765635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793af4de29a4c754e89fae287bf46a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b18465c2b782a862337f630f2626637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b36845fd8f4bdf440c1812ee62a55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7800d30365077d97e4ae9cd0b42f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5115cdec5b7886a7e77b8da18676f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406909b817cd647dca25b608faf87a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2392785f2e18e2a66013aa745bb3e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a3b24e60a104e89d309e01bf5c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82158d4962888486b77036032d81b58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dded9ab7fdb9c1740ff1bb8ce84742645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6535b14b5490476fff1ad1b796e91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc02e177584127a60ec128fba0c741647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164ec6d41a987fbeaa6c7a77c8255e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb3fcb3d7ccd70e44d7ba2f1447123649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea11e1745d02284a91453f23b8c00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898385d708f63e97c6de0f37b5214a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8041f93b5370038ccf1ed530cee2ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601d8bb36c5263daa23543a4c4b638653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871b85dad91622237482744e7355d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670915ef19e5edfa58f92efb2a0fd4b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58092abff42522b09b5e431ae3dcd2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb83f2d523d57eba4e2ee45c45fd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b2f36b3777c101fdcd73a516a668658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528af487fdfc3a09972e3de6bac6fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db3f822f9a73c77e8e0023ff47049660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94030f4ba85d51ba91b42f9f4efc15e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ef8b1622ae60b30b411a5e9d2f17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4f6b39e1569c515ed21883d7d981663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4439a0136ea2450654ee14f3dc0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596551237e43328e0b528332cfb4ebaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93fa805dea3ec602cf0ddd0d81b98b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dba39ed404e631120a9618b571a2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fdb67b8eba7b1e1ea6608d63f5a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd10632d07e430957e53bbb75c94a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac26b9666869b81ebef05fc8a5d18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f298c8efb50086080b2dc62d4c4713671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e5f355d49e4f89d804f3086d7107d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6bc14b46710a41611938a1cb1895673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303f5841c8e4c099fa8744351b459a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aaf487368d666f13ee700bc415c9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba7b53c469b38fd4de9e6d8a5f1d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8a10300b76dab1e6b664ca09b9cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec19224778e7e4edf40537b42ca27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede0472c19abb67cfb65ed6b9aff20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1000008e80f87378b0e0c2484a34a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41356a90b2bb1b82d832c93127f8b6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7bfbd641c315cffe37909a7578264682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb7758fdbd7234c9f17b0517f075dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed7b727fdaf7b1b583a43b90b55be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423db69a0f072781618a206e6d1b8fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267c41c4226cbf5cdd354f9dc4c5e55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c010c9a4bd9a08c753df8c37c332687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e7f8156da321ae0ccbf12eecb2fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af3102b4201cc45817e187fcde60a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed60af46c0953eead5714eeb8bcbcc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc98ce8d897fe7cddbde2d613408209691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587bc5a66de4f5d64011f8c468e25db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a32571efd3aa5103bc3a1faadcda8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4d9079683d070f566aec685be31f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ceba364908c9f07aa46b49a91e4a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe5950ce326966b5f2f0551886309696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd604a288da8afbfb047e0f4699603b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34921517882287696cc8439790bac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0454f45fd7195467f246ed71384423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c4f626de8283d3fdd967da33d3997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddba0ec9af0a584a720888ed3ffd3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94116582d3c65e91492ef2fcc04c2064702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8508c8586aedd03183783ff5be11a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393dc143870e7ee9157ec10b2f2649e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56058d127e59951c2b4645f2da2b0ee6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c675e518a01a9edab8387563a10b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122887dd17997b1bd3b791dc76db2f97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c567f138b070ebc793a96d424b1af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c54ba64396ed211b9b1b74975d4204709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e740f89024b06f670470bd8bcc066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd929d00219b0ca82e6468691c7c9e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a05b543603ef95ec40ce4c4b7c146712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad65b1a27ec291926a75603e2512841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4c5db919327dba9b48eaf59ada822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8844a9336483894e6f1c9acd3e5cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa78f298d61f788c03391fa55cb204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950197d127f8c01ceb5c76440c541205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2822461e6d08c2a5ec05910fd7c306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d18d0e2dba23ab05b9521beb8ed3a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460bfb60c31195dfec6f92825f57d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0d0374f0e0e26a33e1e39c8493389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ea12d03e8e069ef92d2180f80b4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1a50023e92b067700edd5821c3ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acee56df0a0bb293a872efda65cd5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d099df5c67b5453e8aec174f03ea3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd455840f309f47c9b12022f98ad414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7663ad1e6762a28235d6d7406a90315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ac21bb84990c1291dbf345405e7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb8c28f5bf627669d543992690706b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c28cd76b801b01d577bb671004975518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501648b2a0091cb6061a4e4a21850c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f484b99a7963a4eb07eab85daec22c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f9533e3e88efb4c25e9cc21062bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b231cf0122b5bb40b5c5607f98bcb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad65123b0feedcbc270e8b3c2b8f0b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe5cb09491246d91f0a3e8d13f42724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece47db8b98bc6fc04f19e2a0be5fb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299da47bdd18a55172db156af468d1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58343bf86f0873af33198c881611993b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a3ce67a24b18ad10b5893bc7d8e6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8793b927d4ee5a04fc637212add51829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a6c5da55bb1fad497cf99117254e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1109614029178e4d41988df9006f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d026323183cf95df9e8a8dbaffb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eae5d0cf3e11a68a7980fc3ba365033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f660788f3ad2ddb29e7291281e98e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30af281bf0c447495bd84e5e28d795335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7adae28204a9ed04e567b429000136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a381cb319cb14fff65256ed8e878b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7398a73ddeb1a493f2aadaf4061b3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd2d48896eb4bb6e5457e47abdf7e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa30d39b91393131eaf15fcef89f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917387e27d84da55837ee9ceabd3f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473eba0623fe5a90c7c7900366b5a0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ae8c6be4d3daa4218ebbb640f924543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb7b085e38f6022d015aed864f40944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4416e041fc5ba16ce70a408352d00ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204970cd18cce88a33a1319a9c4d90d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c22a198f9703e1a3bf35326f277b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a110ba045e2f7e0c9b9fe6abecfbb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4da8f7bc2020396b4f0ec5f8116d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eea12acb9a16c120f0985c32f04f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7cf2f7b926421c77fdee16af679b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ed6eba4d47fe554e82e2394b0fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be64d902ff28810e834692890d12d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59577e689c8cfdfdb7b01e4bd5effd6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dba2f04b2252fd6e43bb2e0bed56a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9469e24d5140593334a978c973381b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0e5bbf31bd4e6a3309294dc7f65757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5d1e80b9be52fd05c91fe90b83ed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db3ebcae992719239fc2924a94350e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f4b4583b6c30c2d1fa1802f603df060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352174ea1bd2ad2bd4fa4c09bc0271861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723383da85282e802ac56a5c2da2b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f332724404d5a744c6523c504ea35563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d8473b12d2001fe70bd021101bd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c821dd3cd478a4f1b15417c42d19665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57936e03889efbf4945a43c555357ab166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd9db70d797d3374b49d1075ced9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865841c43bc481f205811a6c3a9aa17c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d8f2627af9af2cee328307b5491169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b053f803f41608a55a5f13ab5d47a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53587e758644945187371599d606da7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3733b864309ab418e09d89da95fab272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57570a088fea300d217b0b1bf4e5a5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2325b1703ede11c64c176456f475a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f52705bb80c6c0c181820ec169c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6450abc3551e8a0cf95a7e69715a7ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d8cbafefe576ed1b754babee761977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5a983ab405c84badeafac0a06b8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fef2515221b2b3f87583e29643aea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4da941f5927a59dd09e4eaf28c14780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43a7cb1acca92c64636055da1ecfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d33b90d99240019e0ebea5bbfd9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286732bff1137d02c80bbfd1cae0f3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684da3b5d66a01e28c0b0186a63c55084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6795d7b8c6e06e027f5804b2c80526885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7670432ff437b7b9fc8f4908d528d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8917eb5b49d7deeb5d8a6f29a8c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f666e99d3185ad190539a7d164f3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273087db582e4a2654ef6fd1b308fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74904081d75be2d9f335b3662f27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996e6e9770cabb525abd14d9056cb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c11b0536e94bacbb59a2ee5076c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9d599f8b31d17895a87abdca935a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592e319abb252322c9cc0c5389e43eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3edd4a43819f3a0f7eb237ac5f528995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c8677e4b93711a97b107e637c08b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe2f062d2e12d66651679b50e7293097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1193a1f4ce193451ab4462d2fc1c1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d31ee9ff6b0d0ab62370dbcc1dee599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1899a019ddf1b8afe5196c207869f16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcdd96bb8e5edc0987f0509db78521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96b4e0e02eebae4d9e88ccdab293b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d2ef59593ebbcc8d64be0ccb7df04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275d5660e0f4322d4b9da96affd1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4969f2228d808361b327655426103a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bbf5fcc03a2723fdb0788469e2774106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6f3d0db1341d35e7d6bf82653344a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29e460e48f89e72b0f1962858d99b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabecbb0f3b40ed644e05990c99162109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0b92def31e1d4fbfd5da2a2c253f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328fd4f5cc26ea1e90c12b1c5565d50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc1a5e47a16e5b25433b8d5c18ea3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1c6a4cf596e33c8625f7814546323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eacdde837d3f75cb6e739895f985f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dff7a0d17597a99779c51d48f8fc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489834cc77330f5effbc4cbb9c446048116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f02f7a4499976fad01aa8ef7235d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a0ef165871a591ec1b2cbffd8955e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9e116dee24b2df5f36866746e300119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026cfcd09503bb52d8f36a04a15fc7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1b60fc32b7e2ac4ee500db64c4f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452394f779c613b6357020a3e9d656d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c299d23a002c2a554edd2f2bb4c95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6183fc1ca79f368b13ff1ac413adf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56aa3999a125ebea1b8ba0a6dda225125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d680de193d4eb7ace9a95be346be6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e297a2d293ef597f563840ebf4d041127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf436046068c4917253bcefb25e0c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6be1e784a56bcc5cf508529202c52b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f3664aa5c468929e8eade387a013130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e7ba96f88bde53c4d7e4fb5e5bb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f049ef712972086eb48d5cddca94d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e71d9208bb57c62cc2f4fd1bd97e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3db54c0573867f72a4d6c4ed86c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c83dfdf55fa3d10575268258b574135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27206515f0e1aa3d372308142a4cb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f320cfd9cf3a0c406771a7381e35352137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd6522732b26fceb707399c13b733138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bbc4e9816708685df88c071720759139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb3b9e558a9bb5c36fe555d4ba0b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057f70c3c8be5d14b0964530acc7f38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d1ad18c00cac1942c6bcf141503f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946790fc1b230a26a0fd45dd3181c294143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e61aa5b3c9f29da97590cfaefb8e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85988e2143f1ca616c75f4c49d0ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b61492eb3e36d649eb77afa4b9c9b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195c04787d72b9c43072a5bbcf8fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f9c72d30997bb38fdb578f2cdd04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa174119eebea8e090b9bb1700cd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3203fd42e4760f5466557f1e87b88b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67790a213b3987b14c51af4d3290e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e67e800e85f742bfd6c7c64356e745152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444112f40b40c45df2fff133fd739793153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fa366eab31aee413de3d552fa483154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e62c3d6d6ecf0af77f92059390ae0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432cf3cf2bcfa032302d88138ffaa40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c76168fcd1712cfb5eae029241a3f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c14b461df83a320768c1e286c375a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e95640687600e8498e7677482493159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a615ce0005bae26c388115569816160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a343da28cdcbaa30760c5f6bcd9d05f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5351f33f3844d85d4f20c9af0eee1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff193e477796a91aaa7fec5f4c4e43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd2d9ac86b08f841b9753bc7d9d08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31803664abb073b392134465d1d251165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe4321d0d3c0eeebd94ae03700ac3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4db9967c8d279419a550dceb2335f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4057e7d298b1ba8b512c0f68166a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb110cba678aa5a281b26025b7a6ecf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644d1465c43e0229ed6ca31579c415170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092ed605f38f51e295af24edd0111a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b22ed4da0e71f5d89297fcc7535b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eba4f762ad071c6bef0a8972421a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88b7beb8bdb08f820635b9ff75a43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a957da8129708ba2b50092237986175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c69370defb8de8902a1cda2016a7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc42cc4255770354471a426b277bfcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667d5873effb1ba002fbb6a850d021178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842b069dec97067e3b401cfd7c9797179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0b46fa5a22cface8584b0997d72a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01dc6d78a896b603fc4732517ca49e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223cfd459e05ec1cad8d9034935a28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2f27db700ecb1990eb822cd21edde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d96b36461754bec1c13f400d676397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33595646212a635d24c2b32634aa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b16345c6de77484bdf372a344528186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630755f319a281b238cb2a71d62df6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325910189f004766ce750af2f815ac79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06436a4f53efedb662724ac65812a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525644a57ab7d579e0bbd5aee6eaa4ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b259fc83e970048997e0da8c1a55d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec1aec2cf8f3305d0df2227a04c23c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adabd2f281851c1bc3f482ca64fa275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007242ba0d460e23a3cc98f646d87ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2081c9d89988f4cab47161cef451e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb801ae7b54f9ada3134034c1b135196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62551828f70517711b8525a7a0d713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54c1815d48c21c18a25c40695514a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea35988141078a066364257e420c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b77bfaac231eed8208886bd4666b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ebc215ad18458ab4e33f3fc63703201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15afacf74a507cae886ee7f4fdba5a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13cdc616a1caeef4d979b70897a1bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd01dc2af46f0d4339e62138f9f7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0261e5ea7e886ba2bf02de65b0a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b53025d8bb60330b2d1c72f83db9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa8c5f62125ef4187eb76ec1f89e88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c795361d31281777565f0748506fc4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4239fc864a6b75457d300b14f54e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36df38a5958e297b9dd182c1651346210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3047a44b483daf6c43e4e784869c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d23cd6882b86134631ef3ef0b28b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff367bc94bf800cce8f2a8f708b08bcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb41a3d24330204c144f43df2fba5d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d21b1ac2634938f79c161a5804baf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bbe2de9b8a91b6777e2042aca863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad8423e156b8bae4c0c4d85a2c214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fb8abd4e3be2231e0a36f5a34339d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0737b6056c10c10ef5d2037155aa842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1933adfdf36612395bd24c036512220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069855894d8d654ac93d6921d70ac762221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e5e39d079527efb22070a644506f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe221ef78c775f5c543dd0b1fd824b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88123e5d620ca747ed0a973fe43ca2d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba6c877690ebc0db15f8681588656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a7ced5bfeee1f222b5551b3b7804226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff547e217c00ff4cb7efcd7ab1c45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5b70681f0120bb9089ac8f70f588228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a71973ea97dc24304b8423b6802e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e6fa6eba16191f3d07c69dc282f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1ec4b7d9cf0a9cbbe8ed466532037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329e57ef8df9d03580b76876bd0f7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2b66c832e1949fc0d90d694ea8a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01584d621f648cb3dad2d478428c78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fd06bd5a518e3b6a1774aaf3f7d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcea4deed3f3482fcea64c65fe4d17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81960783bdbf565b822886eaf7acca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6055fb8639c721857c4427a4a65888238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960922a0f7f7938fc867e747ec2541239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373ba943563a4f6a3dade96e8e712b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811bb7214220d7023c9343019d9337f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411dfda11019d0578c912487460d10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6756ece357f34697fbe0fea8af8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf83f570983905fb1b5665fa1d926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142d4d606d7f8ba3556a90af37b740245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f0279dab0f3ce6118905c3ab3666f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a93d4a97b72f51cd65399e624f52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdca310fdcb51bbf00291ddb68f9344248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816f7afafa6bf64ad3a37c220d9ea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d470972fa6e71285796a054a8db52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220b39da03311cde742d898ba90d1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f7877c14c45b86f17b79faef3dee9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b5763514ab2739ba2c5e84f3bf8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed694cea7abb0773cd75385255e27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d5509894460083760e8805b6f08e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827568e40c87924883f30a09162bfdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62fb6f2574efb37ab049111d60258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddb9b7fdb8537ca0511d658145842d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144034a286068e3ca57662963c82a7fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ff48123117e7c2615206352ccc6cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d066b0605ddd120b50c5a635ee24d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fee480bf917616d5a213a819c9809262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88ba406ce6ca5a20e23628fe8909a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129b5811443d40aa42efe0d2c872be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38858154f02fb3361d588ab480a9cf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dca85308cd39b5d099f946ef1a1ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436b35e4baa583748b1e4e22ce6ecc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41deb7e6fb08aecbd8293048797a324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c1bfb958c79c16cf6bd63bcbf2006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551b7ef8961c7423f5d5584f07360b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac4eb0744f2999e197b7661c9ab40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad943e4b6f9211cea8926dd8d105ecbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e59825064c039034fffab0114179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e2b45bd6f2473aec4480c59b5a67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58596ee5dedba69cf4b3145bb3d837275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4347ba482375803237ffdd3bde60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4efd3721231460efebdfb141fab6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c5501016142b702481bb142a0850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc694ba757fb8c12d6e2f49705997279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c799dbe4f4d95cb2595e36bf0779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067565b6da001e87f2610d922210e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd59886e9cacc47815e2dc341d7993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99012866c9627aa44d9cd4cfb09493283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ad1f5c2b0c2a814d9e18e40e3769284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edad4781d6a0cd997a4716f1763383285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6e40e012b269cfb8e256d20ebf80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632161c06a291f0ada38e3cbb86662287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7357f7004521aa9da9f9cdd9fe941f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6fa1a50cc3c2b923ed76469920da2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1fd28f86507424480adb9a834dc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ab0ab76019292ca5b1f7de1b1a8b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561747f8da475897ecff52d6c02e5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93f7c91fd184d05ec61da8a3d5df5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0fd708889995c173eb430126e59b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f951862ee536ebaf1d61058cfac9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97de6541f395b1f24e786edd100e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df6337241927ab8869b09226db3b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ec5202cad0a0f3529a49df2ef3c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005431e6ba526005ad22214cde9f2dc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a04b36ccda7a524308d980e089ac62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452169532bf9e7193bc8a84ec09e312301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1345ef77cce54ef4d82d95d892009f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689211b425b33df5d0c8f7909f292e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc4bbc2b1c5768580480af24d23acf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d434cc99b66d71fc3b9e0eff9379ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a821075126d3bc6ced03d623b73a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0bd9e8a1aaa7b15fd5351712adc4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad4e8ac44d149bcb186e18be2b7c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d112fae0dd7e17068cefa0bb7b38bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba66068f0ec6438b6ac3ceedc368b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c0c16edfee222675ee5db21af9c82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489ccd39a0040f29cd2eef549dd250312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e4a872e55da851f95df9e6d11657313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9bc6f3e6c073e917734b83377ae5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27683dbf8e1d458de7778d8c67d3f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c48ebf043792571407280f4586b20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a432c6be59a957a86f80c4560202317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c303fe3f47ec2ab7fad6102a407b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27ea0acb06d0f289044974f4e10fad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffa2d277b2007c351f8bff9501460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5340a1d4ffdb5616bb5d08d52199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe019741f15e710b429134d650c70a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff388f626cc15f1414eac8d171783b48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5007abe1b3d5e0b677d460581e48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921bcfcff994a9ebca7fe3fdec70c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec456add9e932949aff0dd43cfe3135326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719bcfb99ccb7188798a9985bda504327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46441c10564a47f2a481ffb0ccbd933328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c709d109a58bd6e2bf0a6f6c7be4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08876c70a4053a83c58e3c719045c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74999769aba9f817d14532feeb861e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039378dbc38f2e6b946f20e11c9b5227332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adfca926d41fc4bcc6e3526b428487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27bd7849af4eaff22b3d56b425a17c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268225bcdebe416fb2e3c68eaa39b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7d924da766e727f9b69d8b84d754d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80195003d05bf9d915af26aac79273337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a26539f8a5a9bfddcd5c50b17fc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7365a68610087cb1eeb2a8c7bdbe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4347aa27fc9cdc76d7f3b5289d89157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88202cf54efbcd14c633642940bf95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427060f89c95f5edf747599f92a21df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af69b11140b92b6778e8ce06b849c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566187494b0c94249f91a3c6f5049b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12ebbd04aabddbb4d57f063f9823a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5993b5c5947d61e79faefb7114ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b4cc6702affcd54c3963e60009c4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386626f244ec722e03b329d2b80c9e53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a337400345d6e490889c8637aaca7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e919343c2a33e90cd57e6ac4bb5f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444277368fe1ae6e25a46c212da48d53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df45c5e81ffb162aff6a4877f55023352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3367ea32721cd0fec484c38b57c129a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d51a6e219db27773c20d566470d752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5cb33d3c3808b4145b98593ca186c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f7b5532130546f6f6b861e79479d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e87991a970a612e0d7a05d62747f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac54a7c4eb2b380668d1dcb61bb6ab5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156dba20bc04cb0c55f28294afb386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab33966d87f1477a47e2b4dc9b4e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320456362231d8c8ff8c6dafa9a8547b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7223c765acd36825b4888f7d3214c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53773b9ec4b1825c3b124455ba9b6321363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e66e023c8a851d0b651c7e887e01f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fdf2dbb2073a47a962cb09451488c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbbf472cb413a95e63f77826aa6d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6bd659b70679318692784f5fad460367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7027a730398c3486b04b9efb838395368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efddadf7e9a194cdf232f9215d460f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762b423696071a72227676b2919a95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2744f886c5bb26b3a75243f10296a24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a7c31365b027aca9c27e156e8105372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0a5b29483279885eac3540e4a20b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11442ee85b40f94248dcbba2738ee9d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6578055e76da33882b06d3ef3113375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c43a11c9dbc1e6a5f88a88ba0a80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681a170096ea61739925319acaf3a0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3012fdc29d200571465a32a38f984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab35f3c2820d55e5357c21e1f41c74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fac3cb55e9564774331f2c967b5ad8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e40c871f8b31673a8407f2a9be317381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9c49b6cff16ab342a18e71959f3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bdadae76535a4ebaf16576bb741e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3020ba9390b5b583286366583ecc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c782e24542d3713fa4518e49b6154385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11eadea1390a8883a6c1b66bafec45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dde9ff09d149bee4be99809527479387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0f4ea550605f4b60ce61fef38091388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0580601b8b6dbf27aee6476ea3426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35592bbaf4a443cc6761cccdf8b1ab94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2a5ea1a32a6a4f928086f624c456391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca477ad886a60ae8f3cea0f10525f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddceb76cf97db21eb522ae81d256dfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510e79ec33f96713b67f1080e838d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd1f528c0175a9f530dc5ed563d11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19188299ddfc76f1d6fe7c055345a842396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f85f53c3ae5a3d271e6391d8749c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cab230ff4960ee6547cfd871cd73d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801fbb28d311d6fa26ae48c0a166f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe442d558daf51d03f49e762c434ba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b21750309043d689c2a290ca9b851401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5e9d23d983b4eecffd8388b4ea29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac8ce4a4aaa43d3dcb001344bedf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a89b793bd4be38045406eb018cd12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0903a85961d08c618639a0fc2db4fcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d577e8236de6c61249a47de1a3b18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb0beef4b5ce80ab537c437c2ca693407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c7a6f3cb34a6dfa944033a133442408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8743d83f2f1bcce531911901fa8404409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078628ff66717c2a7bb0cc7294c94c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069f4531636556079afe003b99947c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5a4c1f9c2b3a3c85d8af45518020412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b479ab87c6c1c2f0a88c523d271367413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915004710051cb5505e2b0e75786a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee736e498d99f2854f911beeade3fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb8f4e6ed1a9fceb8e5b7125ac6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520a233876cdef366f0a27726d67aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384e53c9d17c1b7e7a33a1ae6cbf6a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0157b4f534b740806ac2846b59a66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2c8ba069b6a1c9c0f04a90e4dd02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0121a298a2cef2955bb979654b437421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b28ebe0b2b5f8e0cefda1b7c3bf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83215701ab45e1ace298afdf6cc5fe2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbec2c41f28746e339a3cf429c3f52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ca7244ab08131015f0d34b519453425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae31fe18bdaf94c5d97fe6cff99d357426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827dbcc8c874f271a6957dd54e8c65d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d99847df5e80792dc425b94639cd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f546e255bf0620619e7bc947383a2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eed08486e288c1011e7dc3b52f197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26a76ee514b0d9ce7eb7487c69012431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f8bed339e3b26108e1d3ddcebeb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde318e12bbff45ae1163037ea428c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e2eae5bf36d524f741b6dc5cf2fb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb39996a23c712906b3b90a6e48ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839feff1cab93c877788d2043346c8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd7cf2e0f8d461566efd854d714e49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3173630028990fc44f9ddf329165438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b70a1359bfc04d6fc3bdeb36ea660439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b248a20a1f2a20dd1c5f87c3b33d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e7caf8c2a87c3104746ec768e5c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab323f3a6436ad60fcbc272d20b259b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448cff53212e040b5f377176fd3732443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5879f14479059cf1fd22e3f36fac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b2510f6ec13becf6e81b3cbbf484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06741364a48ecfe3a29e50216c480d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a0e78a9f880d5e920bd17cc52c52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccea8cc15ae5f07ae7b2db06cfe0aaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae186308953836cae95d70fef26f8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66905f8c37e302aa259fda18dab4906450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23baf7f2d45c6bf9300bfaa13117d59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb17830a330c012805ff100d85a312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc9e721ebc2018eb4bda3dce52a9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681da141456fca1a25cc9754865256b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c792dec772e80f2bd0fc61e3c7500455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351535511fae6b5fa9abc630a49b64e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d69e1aff0c4dfc9f7fce6fc82d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739a99ce958dd8b870d8d29bf5c4a6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279150eadf56502e52b2f72f206df8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037138ee87729fdc309dc70d1129684460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb189de80bad6eecc708765650519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b51e9626d319bb1726f4240f7c35a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07cfe83fe40cf0159e6da52d867980463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d88445f9dec37ed66640e93746d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f556c6bf72c2d313ba6c1e8b4452cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e916f3e7ffa7bb1e84a142b63ba6bcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a55774c284a5f1afc8c306e10f5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9da596327324336fae23e5f5140c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659cd222f57217220475454a6a1bef3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d65b236fc9f09a56f4050b3effd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb8b80ab81246842e933f49187d41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428992b9985c15274c210efecc550eb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c2672d98ffea2146467559c7f8aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429ceff9ea569f3c84727280aa7ff4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780568b9473a6199a5628d6cf101ce4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b1af9eba35613561a2a7f691ed00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81410728edd4bea4ab7d0709fe1e88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619f97108def6e9c6da208d21d9e58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45e8977cf77aae3e6bbe39596921a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a5b6a80baeb043e6465d11a09dc0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c027fc0dada2fb87bc440c2921fec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef300036a466490e2ea62f6c3ec3b45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa654959cd4d3cd1507c57da652f81d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f0dba8bfccb177bc0db33617b2af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20fef18e6638159bb1c2a4b5078cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29286375276b00d3dcb161ec242638d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463161658273d08a8d5439e52425ab87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e757b267638de5b26ca3f0b69f11b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98eb1dbd4b2989acacfc99ef861d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec016034f5e996866a8fc221e29fac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49568d588a3be8c78cab884993cf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d2fa51bf803ff45dfb5fdf2439d04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e99306edbe9019c65e75ed5efe964493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db908e04b6c12fec721f423339f11c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a27f0f53c3bce7fa06f66050b2fdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a2fcf6d12d1fe18c067c9ebb5e84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f23adee0e2ceae24b8c6905060ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85bde7985071241677459b5a0943c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3381494c230da150a6bc1c4142f800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca49500ea6e1fea4079006661735a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac745d5652b7827a16a2d0a6d73f003a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6fc069a18e597d3611c7e4a8d36c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f7b3c012383e59065cc2f301d07c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c6646d8aa56113aa6d8b99acb8f70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e2d04b081c15d53a4b33137c4ed1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f11b034e320677e4d8164cc306a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9df14f6b98e87310f724cbee1d4fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846065b2fd69bc3fd5db95dba529a04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f71f52823578a7b4ece845a6bc32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161dc27f5357fb14578dee077396ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa11007564a16f52f45f95a4c0b2e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1858e78d9da65897ef683f0d43fc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbfba5bc7a7a63efe9dd2b5a673186513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2eba0b6e8d8fb76355f8dac506b5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d4134f08daab27f53f8a48e35adf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92366c747f5933d7a1ec75d414cd337516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d54b903fc2827660a6910f16146b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d48fd396032aad45bae8ac61ad4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ade1095ef243a0cd73655b21fc6ec8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f43c83842f3483a58c58f38b76773d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798c2e0b605499bf5995d2b3585d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96fec8ebb76d3f880d463be83e117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684607ec2b4f8ea74106cad3916e80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c97bec11cd9bdcae2fd64016e8707b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a55b682865022fb423dfbdd1bc4e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caca16c5d2f1a01040c52fcee3cb08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef0566777bed306045982faa18814527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5b58bfe88a16603d10232c1b659d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77873cb6ea1ad465019dd70b7ae4f6d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245db693a6cc3b23bd3fa6b7d5c6b3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583560df164ee4a24bf773511b57ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b07f37389f635f317840f2cc68d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142994432f17f560b13ec3b24bd611d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940152e7f8acb01d150643b552e06b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf960b3e361200bdf478f1aad0ce553535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564cba6e3816289213371396310587c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dba30b2206a5c1ce3045f41cb2671537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdebc53e4b71948e17ba80f2e6779f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec6a57fc6be21b425679b32729380e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c738a962910572c9fac467a0655da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be14a5a53e899866a4b3666a7e3d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da73211de2d3cf3c278379313a48303542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce889f5f44288a9011f2af65009c9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913baa861e4a4ca6861d182982ee41fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d3e55f62f732822bf3463623948d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44559f03818298530d894643430584546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70625815667c300309b253df426f51a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf887731658441d36b7e9ae6ec8245548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ef809e1647f10d09c706aa34c4ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd62a31284e4b8a5e8602f22eac92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ddccd55e92971e75c3a52b43a5ef5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0196c2d935dd7339f3a8f2e491a1a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c6d08c05c906351b94128ec47a25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806e03147585f0a191c00fe2b38e3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4838472824e8d4332ecf0bef149d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b06bab27773421215adbe156a5195556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c214ed3a08600a31ae09f4a2699b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb0a99c8d0650d93cceaf3ce3ef90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda15ec1759fd3f7055fae2773c4577559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3688a0bbb52c09edb0f701388882560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68427105d8327b2b679fa832f285d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e92f329ff131da5b1edbded4f357562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99bcb8f04db5dc6d24ee1b2735ec59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53f31e2bb08eada8ab71854e3b8ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7679acbc244df1e8a7526e37c4ed1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8152742574562c558dbcdbeea87442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b802bb1de47ef22e4f619da8c25d2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe8d9f7b12706948aab43f4017d7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fc45470f7a1005843f3cfdaeefe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce70dbc0cda9d323e4947c8ba9828570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36cc08b9a78b71aafe36e050c8e2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103f0f18e94b5bf1ffe88d9eab43f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5365d8040d903230d24a2a49183346573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2853e21619de3710d71102e4d812574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741eb2f61c494605dba16f7d702b843575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98659cc0ebb29c686b674b334b8873d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815bbda02e71fbcf5abcdd00763135577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320820b48050568eed69f5d4a741588578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021760b9638be96baa0a3a91845e418579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300cd37923cdce111af9001e909bc69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9b57cb63ea3cdd0413825d2f1636581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f6100d5ec2af27dbce288a59566ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd58a4b6334e7431f596ef6d072db30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5210715458554e5834ee7de01da9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32e03c7dfd6648554797606688a06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60ab5ee343d9e954b08f2064ae583586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6502173af2e82be90642a871743e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f05a97efb6efeee93029fdbe56573588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a91d1cf7c6a1ca9e958a3b5f7d931589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941663dbc6e948af242ac1c1a0cd5ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263acb17f07d75345a0e3a64c478683591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351252385b9cb25a0f4e43be73dfd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7532781bbc1e0314eb7e1254d71e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876baf3454998606c0fb08a30df498ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f58dddc29255098358610bfb3b734595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f878fc19f878ab63cf67d5726bd930596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259f6eff602dedede090929cc066ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e8c9b1e215a9987e1fb0ac506843598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c833062457e5451cd1c0dc2b340c94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c7296ea8c605f90e69142d8674e9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dfed26e1ba653de57b47907a1c0e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581b6dae95ec3f4babb2649d289a4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc2d09b81f22c89d61e61d92ec1b8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80845bab0544c9b92213fc8691ea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f899e319116f9b5ee1adf31b850dbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6807a339b16ffd537aeb326811fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539889a09875906a386c169b68d897607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab246a988ab1031c4526e4bbd8a75df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68f97508fe8c918ccb185ffa38ec4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20250b78bf3b45e45a53da05707c73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe45a3bcba3eabf47bffca6142d053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb44340a2ed888522a6b684a93685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922818282945c5e0335c5ca59d894e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5988aaf6a75f6c172ace450fca1746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629e4bc99546e82d4394c0cb1b276b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23f729e76470cb71486e4f860385ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee42dd2dee2577e649c14001279c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e7526572474651d882dbabd5d906618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c93ecaae2345235e42a69d38fbaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b580a1a6adae3cf02d65b838f36c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628f7564a88cfe730306a50a55609c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1095e89d55cc344a782094993fd238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe30a441cb699d24f1c932aff11cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5289b00948233d3211c22f6e77eb5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25ac2996e88c5949e95c6e19f43c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee8324030c5f533d6ecce6e321587626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa31fea5c90b22b343701309fcfc71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ad6d07cc08913e9c11d0f825f578628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b9fc45644fc9aaea512b3a78ebd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9fe658ba7b6930843b10819ef5de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159febb2f0301075712f0bdb7bb2df56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea413001c8880498bce3eda14d6c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c70d241f809b61ebdbf4a797dede1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa00a6869af90b99309af218cffb03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfed410ceca01b8d3b3e5cf873ebe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6912927c744d0289cf5ec4c0659474636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465213b99b9b1f0dc56b4c198cca420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450536466e5df417035bc928b46c230a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ceadfb8c78b1d8429c7368afd85e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f76fd44efdde742057270028aeaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fedf4f75b2277ed248ef188439d00e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de7fbed5a216e8d78875943841ea1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d318da4ddbc95a7a552a9bc2c4a1ffb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4332f7da8d9ae4bc81d0cd4ad75d40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7add76f9357a11fa24ec1d4b00e267645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd5d7fa095f89f8cc92a42ddae3c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6909b3dccd52377b80989d2cd08a28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ebdffb1c1d736a46ea93917ff285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca845bb4cb3834afa59520c5ad9543649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d726682225340113ef675da6300a78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ee0ed1be2876c05cc6e3e5e9e865651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58819ef6b1d11e5978c7c8ff4ce91c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6b7e620e488df597181744b72b9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95a63058758e3bf1cd2f65bf9aa40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703045c1245ee139ed3bf46e09c8e5b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644ce75b8ae875b41ea89d4c2e6ec0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d80741766fe37894d70d9d438783657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49f2ba40b24d40c4a3d29202e0db7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4725dd47198a3d32c501d03157e9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd65a3f1d0f5a386f7b5e78567620660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e321621234d77cca45b9e39e8ba2ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814df4cf8d57ff06adfaeb73f54ca20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5896137bb9680cf138b5e823d3d77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ccd2ecf07f19c8b35bd9a949a758c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e60832bb180a19ac5e86fe4d0a30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3d204b586500e43127dfcf6e4b88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36219c4c0cd3d8d919e46b595242a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e7723addeb05ae8d01ff41f7ff1c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0662c3e8a995986793850fb4df08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542f8ee731e46b8f2f77856fe33272670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5504f157c35ba15cbb72bea50e77b75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a15bee649290e4684c35f4a9280e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadde3c8a440e0b68cf7cd1916077c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea5a629a024076425eba7ad516a2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844407e12cd459f48cf96f662e9f5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea9d218f589369a908a1c6638a67d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5f78b4ca2b1a3483a774a1c06fad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa6829ebc83ddc7de12e728cb725c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fcd44f798e3653f9be09f62fc59a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76267484db66b65e898e427758af95d7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>