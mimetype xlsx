--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29491e1f7687442ae3f9de9053e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645abcbde3d8258173aea99a941fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fcdc74fb1532caefe25e7222e33793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349064f327c4066e89b94df8b053804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc35b90747fe925851d706e492966c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa600c1d2ad103adb9022cbba112bab06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1629578710df9864c527c4dbae3877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc0d9a88ed55612690a594dc367d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e44233102ab76326f38787cb1c0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b270be5cf0c22bdeb614a327413610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a81b3c7828d20c32814a876f49d3f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1c37fb2fa1262072bb73110678e8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed253aa32e93f9fe24e8f6d416c9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65a77e52d4175ab8b01842ed6e1e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b6da926670e6b3fcf38b8be9db5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d379cec40eb32a49395f66b0760dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b694bed1d2f79cca851c8f15b0dcab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd812c51c0638e196c2ebf11d928f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f588633bb8780687f786df6278e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08d7e7dd659ab1e775102c0e8d36120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bda01369f0db3079f1815d8b5edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a620ad93a3b103d9b9464820f8521522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004ed4f1fe30e1b79dd147ecba3a2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0d5c8c28eed0b45e57c6bd6ab599624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52e7ff2132eeeafab2d363e5a393d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de637a097401d3ac022e8bbb57d496226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f0de2f6b9776ce58f3dd1291bb8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883b9dbc1e0e2bb77c3402ab62ffe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f3a1bb8fd5fd538bbcbf585ce17a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23f9dc791dc1353e66000937aa9bd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce728ea465e19dad7f1c6a3e3c8d7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a90dc269f0ee7936a84121868222c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b58a4c104a2bf1a361ccde59cf7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243dc12103764b3dcf9219315fd937534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0778594983a5d59b039c2bb7efe4c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330594ccf798d618999f205127df15336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9a44a96acb9c332c235a61d83a8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90ad5d9949b703433c2feafc596cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caf1e5253ca87663f2f9efd130597639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6fcb2f159fe85b55c506ef13f830d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1cf2e5d5dbf1a773056c21f9e900f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa14d06a225b69a5e1265992ca651642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb220dc262d058ea2538f8685417f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89ea9245f6dc9357606ad5e32aea1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3cf0e411ddc9c134d08d30a5911145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b93314ae4c20cfc8d05c65acc60146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd921df7ee95fa15c15f8c39f6b609247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bc604948760f9152c21ee81a870148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e1b2355629331073b7a50df6e29f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74612898d0cd14b86724ac4973633f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab26711f7d66dd5350cdc86cdd5cac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e10e3f1d46188a7698b9c0f41b92c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b386560770b080a21e5f4a37f4726853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf5109a5f7e26e8ba6764f97bdbe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8fac158a736896dd7144c4e73c3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec3e29e29cf09624c18776fb6492756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3395ed8c8fe2e848c52edf41bf5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911254be02c98690a0b96bc1d3598a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43ea05c9959edbdb2a6cf4f07106659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45b2650f75363f69869e20d78f6e7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555674a1d22ba9bc33abd1f1cf55f7be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d6d75c6cad9b65c51d07ed03ea9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e3736ebd7ac0598e6f62e82dffc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219a5d1de98ae40946404de2feffba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376c9fcec5ee41f5b220f5abbbb85165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c9b9ca36f4297a6284ac9a47b8ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31545204b5a836e8ee20b56714ca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f30ff6749de32c2fa43b28ed305468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec906830bfae36d28c68601f8699d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895a7eba3bcdb9569884815c7d769470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea020cfc37a443de0b12e725b1ccc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730782ff63100b4f80852ab877d3f59172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b317db19c053e4c3b156f9fb7b4a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98879f82e82718f975001b9a367ee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfce18c2389cb6f168bed166c5bca2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b9a2c4009d15ea65bcb0b612254876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9fbfe4ffe94ff7026496936ea5eb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07103ae192636c1b0fa3f85b86988378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266efeffefbf8313028cdaa015e7c23879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81cf460c08ed891d599c413248f0ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a7b11edd31c34fd06bdb13446b27181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ced88277f4ff163aaf75f39f42cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba7bcc0744764ff2eec6086b9cd5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f573d531e34ba15d71efd21700248e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e22c27032a42267d71a03d1f30b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79952c4259f35c9966b3688f1880e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd1714b01329617ac0277428de240b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e55147980ee7072c876ff5e84c4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9c365ff2c969f50a85e98a5b8f2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b6c2a7223b03fb84850f326fb6d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f30001088ad2d26bd924e98edc6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f3e48474a4e7ddae5d1ffc368aec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362186e6d3bff6a6322125077ebb6c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fd156da0d3eb6a23f39c97895551594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218842790e475eaab196e987da4379195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b301268507d94cb4fa83051969fdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e975cd1348192c42c9555fd6087e2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5483d33501ba1356ab1df58f7d7a33c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d1755c92ebe2bbdbbc090f8076a9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70aff9e20154fb71b805214d08d881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c241b0931d5af50fc05e4fa169e839101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a902be21a97fab2477b5642f8e03d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985f88ba46bbf9dc258edae30b72be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a1964e5296ba43ccc435a9b23220104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d20b31b787ff5a647a5b585a4fd23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dc3c59e0c4629dd042d7ca04e0105106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd32a7a5f95a77c1213201f3e07e1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c9211bc698281663c0ff792cd88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e83f047927762cdec47b9a02ba68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae236c80d996ecf80526a70e3355e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d246796e36ce2fba74fabd402b8eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff3e870cab56c000818a383c7528d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876f5df7b0492eec5d76a5d9f23d288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a271a6df85abc78b39a05504efda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b44fee9b50c4ede0d05fe4c761f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac146caa6098c522f140b38bd60f33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039200701c0961674127e4d3c6bb1373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160894eeab455d3db0988d228e542f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ebb04fd3356c00c17c413907cf75c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578897eb1197b24122ba2ef4ed18fa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f34b22937cf419552dc8ff0596628121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d941cd04f7176b35894f2ba803837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d8b5f8b2885169a44ec603ef57c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff553f13703fd0530aab222ab48bd59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225806848e706ce493663fbdce8c188125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360d8dea9714dc948fe8b6a1d1d5e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac75852eef3375383b378b1a019e6bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1d5a244d04ad6237ec346fca6f07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6cef7548c5c0aadab6d9da1bdf7cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbb98845139805b09e09483dd5106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee46964b607efb860eec13fad7a664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204882fdbd824b341e4f4e6e284eaf69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe3de5874699ac3a19a0fdf986a0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043038388f798c57644f4469eb353b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933f1a3c466014d0be401c80d83a612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3183545ac7442da990dd4d4c03629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f0610910bc64f1ec690e02072bc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f36c1fa1e6b0201fd1250f0453d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095cc8aa99c2355dfdf3a7150a2814139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ced1632a955398f82496d96603b75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b598b23249bef5e13c32ffcb3782d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d657136eb7bc9e598af876e312396b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae07d8d3d115341ea668417e71f38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff468e9d20a53fe0d9a188a3ddf63f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c4ff4526336b3672d2a242184552145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcef841cffd9aa8f767bbc0f16e096146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391678ca711ec00ee52c2053b267a40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9db940325de212742bef11ff97b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f28feba976a0749e61843f15f437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed564af60b15eeaf5db4482af2abe54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab808c7318f4403ffd5aba9acb304b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be96d3eff396625e3b83db0bb0fb60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07ec67f218a6fa9f0b93fcc3f6836153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f65bf026636dc21ea506e2fb76f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce831555e1d368217959916b959b32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9cc8b9b197e0739a1263f430069a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a075ee994325a9fe0f6c09dbb9c04b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3fd57b261291da3cbca489fddf9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dce4a86670802e3450781d77c2c8f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29562790bce4af8b1f26eb190036e3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa9f7c1429896951b5a37cce4168b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9e888a7f24665236981284b8077e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d9c81f8bdfe4784db805c9c54812163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664f6585840133cf8fe8923011b4a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728a1ea7066b6c3bbf75e5b34ffa2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ad99eefe5f77d70d702b3763acfad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c173b87c713b1feb0af19c1d68092167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198509faf8e10aab2c245815830df08d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058ab7e2d1dc7bd9fdc39dc74175a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be8f0243cf0ee9ea3f25ccbe53c85e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63fb136d7e81bc3a8ba3f73f4154b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044592aa45e5d1fc50ed16d1237fc110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9692f7a18635b35a7af4b4fd0317a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395d773e06fb6cecab85a7c796b294174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b521242acd23be23fce76808d0ae07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3d271aea75887a4d5df35a5bb80f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409327e85f7615891f643c5a66a1781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b0869d90f26547781d3efd385808178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6451ef158c819bc79b39341a92084c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bd5c7e8497d02295c87aa68c0ba6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3740a66134c4d7e3130bc014b8cbf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886018622d3555d06072dfa32118e31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340608793c9e985e09cd7eeddb66ba96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a566073fcfe01f34765cedb98f09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b1116037e37b6fd06180ac58e80d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a50acc8818d760876dcda98f6d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586456b03e96b0f1a91a6ef21365d03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6289749532b69e0373b28ba42e0945188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab320a35b3094b43c3db46d460c53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f52b5150fb0c4f49a13e5febe6293190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0fd6d2e3ae7de48aeb0f2f9be536191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee193c9c3621a92fde135ab9e53bc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4aee812bd4cb9f22f2ae104d3de6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f4e1f0d3c73fd9cfa73f34597cbe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4206832934b81d380769b35db81663195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51811acb6073cf4a97a38a5bb3886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e5523ca59e406f017a8750295372a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75eda8a47830e93bf828c1c27ab0bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69abc50fca55f0cfbc1cf8a228a14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5dd7a479a109c1fe4688c1a389db3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4846c065f649f4a6b851d135b8aeaab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078aa5442dc19e9a2cedbd47a70283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ce3f26bcba7cf19c6b285d192f3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fada390f2d88965640c5425d591f78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b19fe14f07130165c21160302030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6523cae19ea94b2b885930e0014e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cb5f5dbf1df83e4bedc4770c6feaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a3b13076696b6318e581883f8de4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be017d2ac5361945f2d15cd3964284f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab0bfe827db5e4c42fc5ba21e9280210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf1624e526acf2a5c313770164e7a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400a3446faaabf8d417a2005f8a28b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa809078b5213850d0cbe6399173f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0546d7b094f23c15b563b97689e3f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31164a7856c088fd7493fcd0bd938d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0fe7f5a947f62f468c33be8c208d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93547410c62345a19fed241e3e74d3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87e624f86e414aeae84df58df27b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd1709534537e6d426f09f18b0399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d74753ba7aff375f459ce1a5fd8fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a9aac8e077ae38860792e6a62ba3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ab17171a8a67a566ea854141351a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de1c26cad70877089a72ac09df4d52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de14d20ecacdbdbbeedf8ee970c278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240964a0247da01a187486ab69612a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb25f0971af6dfa714b1d696fc99715226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa9e8b0c1074798aa3c5c2f41749ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8049465472963fdde24102e0be53d17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129324c299ec3d54e31d20a44fa373f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97a5aaf5fc377d8f8705d00fbc039230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422fc4f77fbf599e4c4258006cc032231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e729eb034ce82d5b7af3e37aa3742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c07659b5b4a2172adc8b3194223c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab883975e506553603cb7bd8f8460d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c9d06ec8b90aed8ffe5c2fa5d629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126ae86f23d33d2c7449778fa411f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a408ea6b429b726ecfb10feb18feb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8092d99cc2f42a6d269be67824994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a446c745bbca558c94b487c21d76da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd54cb62d852d5dcadee8cf49ee62a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027201f01a14f250a0e8ff0ff63daf47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f929cc52fe9205bfe546027aedf62f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976ad7c26353d690e24e98f36b9c67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f075ba3905dff8196c417b4af4c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8e0d49dd399bc2614268ad43d9bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e661cbb355c91b7109fcc621554c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abeb4305d8de59d16e17198872bc29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290212945242d240e855918a321dc97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b48aa2c8a4692d64dac17f95821bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a798a1bfb9c7c348dbcbba5055a9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bdb3199e078a37332e6be59f566da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21223a918d173c8acd446bfbe658dd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b4b7a4e2316a67afd839a6f387b55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0528c4355b06268c1a1ebd30d7a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940cd92bee56912f4334cf30f3bc74b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a729249cee50a6cfd4406b6d3370256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe26a82ff518e6dc863b8308e57acd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc14ecc5ba16a6220c32720230eab3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8048749ee67888d3246d0dcf8807ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccecd371f454a220543c1282f4795260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9412fd25b399f077822335afcfde71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c434e2789842a884930a988e50b19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c436e147b21cec1472dbe19b3757b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97156a0ecf88e810180c09de262428c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d0706f7a74fd74b184945369f2cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f4b5a7b15152822837420a501863266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60cfe588e9466eb8ecd8aff98f6cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7eab463c7833aa30546e55272e10d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd2bc27dccb7400a83064e8ac9e98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd96857ffa90523ad35e3ab932be5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab326e27354269295ed9928359f159271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab79930fc570c67c5289cd53a3532272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0796ecfe73a0d7a6d0690b2716cc53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0ca695cea97f2578306514955cd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d055e2de3550a817299e63460e76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9652f922bb2f03ad151a0dbbc9832d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30e4935337d5e899eb912c47ef00b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431fd616989b7eed961ea86e615426e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5f9870da59adac59ef3443ac0080279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdf9c5eb762ee98cc47e97db33d4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d9ba3e11d1c3b22bcd9f053cf5ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da864db48a87628be5727e09dcb2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78adb10a282593ae719108e06a42293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d240e7be2b4137f9c9b706687ab544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ac8dd212114d0d856d3c350e63d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0402303b56f205a48e4724a400729286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e50a4fdb9f2f912575fb0cfe0d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd02ea3f1fdbef55fe19178675405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d139c0cd9b8348645fc8f16c010d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a38cb50d016fae394bad2f5da5d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8af47cc14ebd625ef4bbe2a05ef8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6382728377cce1182a867830dfc08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545424fdb666a68c3ceb8400dde544b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d4a32b5e90b7c87b46d1d8e28267294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba75e7699706b6ba5d356b045b1ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc47ee8b1a9b9dc91486b2bd4cbdef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912951b1ca78f040b169546009d87a6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e11a1f88049eab757bb5d72757862298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430eea1bf44cc9df8ada641874020f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9d66f1157ea5a77eebb6082ddcab8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a078277a70487be1d61b373fec2406301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ebe5f07b3832c2d48949a424a3463302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c396a4835f4f987a68421eee87030303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf463b8a16fcec9f473be6995833895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779b46b924889fc0cb2774a04bda4ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61f2601c722dad5e3e603b96c6b3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4f24578516ccbed69232cd3f6abe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e092e63e2040f98896ca1f4227dfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100b0f0305843f199c0941307b1b50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b9e51821665d41cdeb5e0e36166a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8c4808efc8dc8f0cad325d0eb4d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2476710a2ff4326d1254325dd1a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262fc4c68f6b90edb829ab1ce585b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61ebd8b320982144214b32f4682b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742955cefbb4958a1a1f700c232f33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e86ae3d0ba8782e582f0571b1c948316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac4fe1005ed0968d2e600e6162909317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c9c7ae46642762f27fd03ca210d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53663ad874a9aead881452e8aee8530e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841ba499841acb5b2d7502a241f88e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93ca60cb11f78181ff59032ca5c78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f52111e26d1edb5031683ba0a098b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18265b89feb277f661f26a712fbb585323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b6fc17fa1e83d56b5c0e3585732d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0d8e5c3f273f247cebc2a9fcb41c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45967bc4e40577eaf8ae8ce2c0d98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893bbb5c4a45077ba15937061c7c94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a356dacbbe6ba235b6d1b05007d051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf052be6335994fdb14eae3fffcd64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cbd2a14eb7f01849e14431dc4968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653a965d26d3262e5ca48a267a6197331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47bcabad1ea0c941df55d7e4e9d5f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2fbf06b447c4bcf47f438a2d49033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030472928b806aed713851a1e78606334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595c348b3926cbfe577ebeb1d8c58f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935065aef170328ee97ec1dfc28a3913336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4821e80d8e889197dc69c6821ee70b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1917f69cc82bd292cb52c44201664d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df212486c3aeaf9293230fb21c0e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce2d2631c68e4759363d033b5123f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b805870f9cc8476fa9e80ec089084341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d8f5bd8109690ef51bacb68f66e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a109591a204d8038d4f63824ee94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8bc7cd5225132d7c216537f16c43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f788db2e586c534ee91b62ecab1a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5202dd149d33967ccd92c24f8404346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816ba81c925af1f81dd1d04c3ed6a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166445b03a898061132d42a05ec5ce44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb21076c2c1d4e1ed2391956337cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe882a9a6d2f5eda9397f0cb634999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f6c6282472f788af7c299a77fbce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3bf34e55afe3b6c4dfdbcdc580098352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38679bc5dc35e636a97f1df993e74f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d4edb7d5ee4a6a379bdda5ea35a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b326397850de0cb87be1cff1618f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beafaeb1d2cbd4c0a2f681eb261c265356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4de1602b2deb1d01ccb7358e28055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d418ae040c296014b18887038312d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7b2967a0edaf59a6330a0708b847359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a801d8aaa2657f80c8d848592554f8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef45f0ce8cbb928f812defc4392ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3dd499558686170f1da340043e2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeebb38e6fcec9cc74951753e17039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21a89d22e4346aa66716b88d3f67af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de53b7d3d923337c0c3cbb7873815b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3fb91ce34c765fd78a3681a86eda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc707ae307adad82e2430095904d6ef3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465cc3179efcea8804ea2a2cb1d9cac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8983c27029f1c2b0010a2a86f67e70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f839ff331d44e15e3c7a86c85304370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d1f201c1cc168ea4beddbc3d13e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dd6f5bb540cf7f8a45171340ecbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f4d4c2427590abb1b8060ee63f063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392fabac1a1987d87371e915ab959dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6035bde8ba18bba2d9cfeff426e5e7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cf9d2c5edcc249febe561f735f227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ea01ae24513951e0682af5c286db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcd16a13460458c2152e54684c2878378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c067dfdec7925f9367c82d1ccba48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1ba3ad7a436084e20150ab93d2b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b2515a28d596b96efd4722820c270381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb94ded06ffcdfb0e2328c808317ac9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85a3539e0e1977caadcddb4268457383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be2f47ec50734bb910e2d54c43b4c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a575353c11c8acd697c9f4373c7db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa0b0216ced4360d39a17d3056430386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1231d349764b8c2a4637f95bc0da99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b20fbf3729c978f1643df80a0f2b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3226687bff8bd41042241697ec33c19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c74c810f3ff332e53b6dc51cf8a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed447097f9382e3b77db7c31d39e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f45fbd3d52708077235aeebf9797f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655717a9aaa8e1b15faf08d657947b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b197fc5df6733163b7b7ee6478368394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711418523df5f58b4a58d1757ecd03c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1ac82715e22e09c3b17cfc1722f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ce69bcbea1e44381b236fc4f9400397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ee17ad1a842cad346f806b4dec2a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0444607bcd6c4cb22104dcb37e87d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b50d929c232ba113f4fff52315f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094338ea10bfdb4be0ebce950df7b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe827a5088a1c32fc867d92e504a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064f363c47d64d68254b50aa39890d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f0fb98170b9d85f97b3a358b55f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356cf3171bfa3cfc42086489853628405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e64fbf8538bba423bcf77cebe97e5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8191cabdea0acee63def895896e9ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aee8c7e627f47e815ca75306bb8c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c914c8083b3c56fc747779ac6a4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f7be66770bd635534b4208cfb8ba2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca995f71c5bd163881a43ff03d852411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4155cd943fb2c4db046641203c0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a91020a259286a73334f09ecd4b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd692b13c7140f43805caf7e769d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46228a1b8ee77acceb0a256ae8adeeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b699f472e78a6289789a8294a02c311416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c28f2e21c82b738b92e3642bbd09d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c463edc055e3006135aa69e8c360507418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e0aec064e90a00171a5fc7c79732419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9bdce728286cc466f47bdd1905431420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9eca741f624f6a2ef5870449987b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727661b8e9f02da1b013955ce8d5b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c946aae91aa62e8965c4b95ef21bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530356fbecfd43da0eac01e0653a3f09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f6f47833531694eff998d3381736425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d3ef524fca44a837826ee5d1bbc92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c13670520a4b35c5153078a1c60d59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef82b87b1540dd58451862b0205a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3fdb798b4188e2f0559e51c5941d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4aaa9a5af0453f1393d73b662b7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778913dc39fb128a7590c8dd1dd278431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83360eb96532b95c552fba52c4ccec70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50655dc0fc9db9d9bef9a186af1731f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590a669dce795e5b6ae823f71c0995434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966956008e914ac9315b42e982fc834435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da94616ac50504c2ac1b246c49731436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4dbb4ef0926710957acae8f763327437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b2c636d70b93d397043b7dd9a32d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451044b86a3d2cc2365b89bedd2688b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c0b1d9b51a717a094d1fb35b0b1bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395c0b9f76bcd3d005fd2881808cbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfa7c05ba04354e9814221f7d8737442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad192c182eb3733a18ca7c295b450d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d2a3ef08c63ad28d783144b3e37f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ca87b0da767f9f11f1cc0632d8bc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953a5d1410612993d08cf8aea538a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce4fd98909937db13d15f611a5520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b007ac18c7b0072dc03df96fa3d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73224b72330c39d37d53809b17d3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86177d7999659fca939041a3a0c97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e0f3082526094fbc96724d8c9610451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02b4eaea1fb09fbb814d7b78ee2ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9538f2e8c854ec1c33b8b7b82af12f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39725840da55e47ee1276751d7bea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640ff703a57c64c02cbd4c966da0dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b062e5abed26e8e657b11be428f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75a6158dd3aba7905dd31d81d3f8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb67812085c96be2fe25dcf097c5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25200c0fc5e9ce29f4e9b8740aa302459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7b3908d9372d601dc3972d75d1dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05809173d6324a16a57785984ed217461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1a8384e4964b6743648c5dd2efc6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c2272df2e0b34b35fe8b6ddc02f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e3fbea47108f10f5de687fd99711464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa82f6fb9c33e1e2bcebe0d81125f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28916717a117c415d1c19d20667648466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e720f6204fb399807b67d6038933467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b7e7954d64270a96228ac319090c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1eea3b73becf46cf6b754db9ea60b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dfc57451776463fa69fff026ccd22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8f7f87f647f306c159ec4d177c78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201604cad119d50705754bdb90fb18c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b43597968077eeb8e291be73660d6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8555ea40c807882b4b6b53a3795ac4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec85f64166e1f4dd1c29430131ea1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627145cc3f8498572a6fc7f6e92626476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4da863a025bc1733874c692400551477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55941e2f2406af5ccd1631f3e7d9fd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c4c1d59d8801c2ba61b798c6bdb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157bdadf24b3182f1f137d0528900b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1575a777cac24db33fdb36a706016481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115188d99fb0a83d1b1a1bb28b9bf8fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b424c643d82d18ed31bc49a127b77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1519f64cfe56bc6e27036af9be8a7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d2e4a52134f2e8a6b8e2f7f6061a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec1154995fa503ff088284a11d70c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c458fafb8cb848337ad1ba38e3454487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde123a66c2a3a5258fb1c1f5a652986488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe9b1108d755a4ce0af83972bc3341489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39776e30420b162f0f1112e04c4af7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f993a3329e91e07852cefccbe2e01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1320a6c3045360530af3821900d382492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f6a4059c187e73e03fa79c81b3f65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c4145dff2a09e8c9b06da8bcbe71c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff5cc853fababc8b84049c9691184495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb501c6d6469cd558f9c2b04d67dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159ab9f6f9e67e49c899e793c44b778497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea696db89c85d96aa628052e64ccddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4634554d86e37774d5b10d2f722c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c503fefb3c7e728f373dc0218cca0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20b2061a15fbc39ade740ecc79cf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0e9ae9475ac2ab2a1637fba61753502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddcc0e6541cfb154ad12dc616274c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf932526bef6a3e00e249c5ad57d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd3179159d5c165532d677f93ae198505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b063683f92ccac99662d55dc5126506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c3a3c3dc2085523302be6f0ca530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff710f1015dc922f1282ac6b8d6db0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623eb8c059f371e41eb6c93a81694c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641368c112fc5e5f6832f7342e77aba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c362bac87266820057ede4bf0fb5bf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86759097a4f6a1508e1d43714e61793a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d23abf9b2a135329a8306eda5252d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e1a00b69201d532a3a4def2533d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c75ca5bac081f62eda8ab4f6282555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee76c6f57c8d9addf5b80d5cb9e2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f296408b263261d2afab405abd55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98980e0513bce4cfb0895fffa0951de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b9e1d6c843766bc36de000fcebab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d1b5c8f21944f8754fb9a13c1ef7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6345fbcb886e820b657fa6c9a56699b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40df27ad42e2397738ad7ff274e3e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56db1e558e750d48a052907d08aca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a0a5de5ae1f6bc120fd045daf2de0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5045aef9fc1684ba5f16166fb7fcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f6f57db5d1027d90700c7e92be4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f54f34de3e835aaa9dcd60731f147527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12606952d72cb365792738c70b74ee31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01277b03499a532705cfee57620a3f5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc8881047bf23b004e0e331d79b9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e959e982c3dc3b1f843b430fee1c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff340f290a5ec8061473f5c89b8ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7d0a54e6cc0f0c72e5ede5d02c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915bc28a97c5a1506cae90614f78fa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7005cef69e49b55c437385211e7be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952a003328aa93f9d2b0b0a986a350536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b74bdaf127dd51af71fe3d79c00eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa49aa3dc651882163968f0d550a7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b20d61745d261f896c1a2de79d5ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073eb9dba88ab7928e194d59e66d928540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72eb855a9f9b859c2cda2f16a71c05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a51592aec2d0b9b47755d7c80f9071542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f58d2d0b332f2c49ae14db0e5c9f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0a8333b5563fb9c768f0329e3576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eaced5dfd073927a0c30cee24d03b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed8849a62f26fedce5cc310da6c2dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705679e3026ef9fc3613720ec4eb69f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e7a6f56844dc1529d960c5338ad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76e8d5f4702560d07d5257b701915f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d53fdb6a68ffb5e5721c79515215550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075fec4095bb4fa10ed0c09315d7bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc70b11fa38f58330f0e9c191c5f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcbe63fea818d524dd81f4a54a08d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f299e53a24dbdc3f9d6356459e92b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b634e8be2c53502a824423bbaaf971555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d10b1eae6a9de88c18f34fb0eb373556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94184046c55b9aa4824ac3ab435e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c3d7d549e8a39e677105534857a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc61d593c3e6f9a031971ff0b51b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02187a050e281989244cb2eb9d9ea4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d500abd1758778ae46e371f0a3e5d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9df5ca453314e58559944dd8857789562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8535d12bbc4aac2de9158c896cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc44851c46543a703f431b60bd623b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16d16933be74135882bcab2245dac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb941e8c6d32184a077bec658e70fedd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a16733ad480b7a5c7becd6022511567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174f7a4b5180fb697c22eae96cfea5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677d6c50b402c48c24ca0378b69175569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed87676b2ffb9665a8e766fdf59f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5555a853466ffa107470c560d5e8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf119ae51568eb42be983b97118a1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72255a4fb8f2c4116a29763a21a46d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53a90f39388c2208ca09f5ba50e4b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257334a1da2862ef016048820fa36bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c680047fed39cecb493a94d1b0ff8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559f2c0b9e30891d45af0e25d53352577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3c2b4b20a8665b78f6156d13d559578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248372b3abefe08592b58af9e91bf1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca525dcc8c9007b81f087d0f131309c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948ddc336d58a74c48a5e4ba7862b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a935d0b8baa96b5af7feb98704b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b63bfade2a95fe83bcd25963c9ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9932179d1b25df9a59b02ba58b7ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac330aca3af404b8221bf45bdc59b05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e02ef0f8daadf5a94c60dd5385a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f27be8a7ebd941d654d576292421587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5160db420ed4b1755fce23e7276b615588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008cd1ec5ce0005955320e199c126e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc8c78eb3488748769d7126613bef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237d7657fb805d1c96a1d0ffd6de52e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b12f02b8af3740b0575cf82fcfb2e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bac672f99d04bbd6bd5eb61dadf17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b27619ba1c7592e6ef0e24ada0e06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6b30a420232b196ac0fcf4f6ae9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e270f953df35fd4a65e2f63297a5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5679ab45d3a99ff702dae6833d3dec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0f65d54f4b75c8b58d09d222dc10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6baeb6dc636bea454778f635ec3c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135beabf5453fa25070aaad7dcb7b4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d5fd6c78886c1c145074b714b50be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f9bc158442355d70ffc4fa75008a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43aec943572e0918f72d6e2020cec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c36deae34f2910a1141133a03dfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299a2e82e78b749ef2326fcaf349e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465582d355d6029ad72fa1f0704ee53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1bd79bf866d42f67c5bac75dc2ea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edfb8b0a8b8795d801baea52c7c27f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9df4a2f9a7d5250be36fdb531f5bad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a7791b7e20c96054f47eb9fd3c42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e46cf63fe75691357c39fa259949f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6318caf678673bcef49b916e935cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024199232bb263d955dce35e906164613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5931de5f30a18df195dd9c4c5c815614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec58f3066f44fb57696acb18f88cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e217cfa17d9f0eaccdbb8b9a1333616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f2b5eeb585cfd70ef0388b18165a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05e2b0bee5ea097929d4a60f19e47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564b9af7fcf351f076d2458d2fbc69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206aa88a2348efda14eef9f2782288620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedccc4217e36d16ba81e0624a11af7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b647154f6b4ed3aab0dbeec56ae8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b447c2e53189d02b535007acf58a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c2461679e1a935d2ca99d934fc20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488ce0fce8c82b2a6ca43e7c78cb6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e744aa0f677e08e09945e71e819953626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd77ff0c9fbc366df95eb06d89e2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e466011a1820c1ef001b71bbc7308b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999d208a9a726cb8335c48eae53f402629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aca0525dc91f47c0a40c55b91bfa8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605536a569b098b2303b1a6659572bd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4100b780de60d7d0a053b548531f0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9eb5d2f2d5b86647d25d9b9e5d77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cab9a291b05b7c1676d813cf314d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afbdd5f3aa0db100ce9a598f0b8c4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a90d96178391a6839444e097ab069636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9340f7355b7185722943627f54347637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad01e7b1003c802df355123e8c786f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50ca12d5f67f8d1313f6b731dbde11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d607966535552aac59f7c563071c04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793442c7990a5b75c69768024120d26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153df2b88378539418759782e59f8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd2c6eb629b0e38594f3e133a5f266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc22fe56555d1c164874f9ed44e763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297e3efb4958e1851fedb64c7423b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6260adc9b213e48b1325534477e15e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3cc68857792b373c5ba729a4b4f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f90540097684db33b157c2792da9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a07f2b3584635bf0919f3e9436aab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dba326332f74a8e29b4318115953f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207af8788c0c3d1d84cd29063ac66f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52188225b8487e25b0c9b5d8dddc1fc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe9d6b16857dcdda254de696150e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f77af88b4aff751da19602aaaee32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affa498242edf8cc973e40688c62ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1ae716a688af6e1b9ec296edf2f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57a4647087f6bb0f4f08e609f4a32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d62a15e71869e25e57e81d5fdfce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b40289a743c9f511dd2f3485a9df7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fdd86dcfbbd7409194903f5a481f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2791e1a2376cc98fac5c217f13d3d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce34216d5a54e373643b3c4c3b1ac0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040e8fd3d5b4b929c631256de6514c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84465a2791fa6322f40956eab98fda97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f4d36a02722fb6613a0bd99b2603c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d531472f17570644f0bafe260cf20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874141c18de2d6356d47f1d98e0bc4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11636bac5d2b644ce556a5b8da13f13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f460cc342168b5a4d32732d5823fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4d4292f50ea9f771dd99bbd6d916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4711c8149a1ef003f1e822a79445671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13baf39b425adae0653f670e4a4e0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91394dfd8a407acf80e5d8fcf4ec40f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d511165c8dd077e037a54f020294c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81c349a454a7bbae63410ca3e85ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3ea00580edc97fcdae9b15a80d46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216838de6e045c8865b45bfe0f60f7cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27203ae5ecb4b362b7206dc6ea8977678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6764d5fefc081da6476c8100c2ed3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd1f2fed952f30ea290c6ed18b6f73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395afa106bbf0552485837cf4b261c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878dda4daf3e652ef4a0812fe5ae08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790f4d8b89daa15dddaa286b55101d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c9d4830de98f4207e8f5921452116684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d8e6837ecd8f964e9d44038a7ef8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d54f4ac181193ac753376c97c194686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51305bad9eb315930e0971d2080cc48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b173228fc7ff8406535b72adb3ee9e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe0781223206bcb40f0b6d45bc87b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab761aa42ee7bbcef88d29e384d384d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae7a7ee6a65dfd619c9ae0e02db58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b339db04cdb00a3c6b8c831626d44ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc2db73c69e1865de92ade64213e55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907b1b8de9966828e883a40ef23aef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a964f8ce65f06d4adf85cbaa7c21c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94dfa3419ad4d8828df04129a89632696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e43fbc3fe5ed198c3a5fe1b99081697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3c4533ced38b254a7620f1a931f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44107e13a75fc99d7e513c2369f21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdaab1c1fde96c53b0f11bcbc89a5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f77e678031b0623d8aced8da0372701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ad4060be2c0f2d5a30fea4201705702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb981726f62565c551563eb1cd6d95c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27066fd2ba861809cabe7eb6bd3321704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795d91c528aca8a1638b9fd17634fb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9b18d653c8e6ae7a44271ebdf9ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff20596449fd064ac801c657c6fe8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7925066a6b12f35be92078cbad65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da06e14ecd8b179eaf06344f9a14be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318e5ab8d8e99680bfee1a0ffd997dc710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c32a5c6de82dfde2f577570985d4ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119cf78d9cdedacc9a0ae451f56088e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878fd3595eaa5f83517903077db2af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873bba9a7a7c7ae43c20e1b5ff28ac94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb34ecdb9cf652a64a5a356f5b88b805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deaed303a9f53196e494b2f842d5d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316818fb7e8620036975049c7c9b3c7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e911b3bd09b97188b9abc8ef4057f268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345c390386ef71bc2a4befc5ee5ae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf0ba40dda9d4c82b9667d5114c33110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70185ee43456c54f27f225572de8cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda23b59ab059e8c7ba51d8e6fc559812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341288d761a42f2f1d553011bf3bde513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff99ded740a3deb6b20777933888ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632d15f7954d8e1bf1ca1bf64d5a3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b67a553644c8c70e701d31f7ceb4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ac1ec92e8393fc5a50ddbd7e9d7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab05f1888f382527e2eb7d6e06a73018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40bb61d28668aebceaffb3389ca25c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869720085156de2d902c4ddff7ce7f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf8d0a00e4e4b7cfe53769990e6b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1d76a017db92eb3eb1cbfc75ec3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73517cc5cda6cce4fcbb8f24f0a80023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803770b0387a7a6e5e72fdb9cf589f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef08ac42a1edc33e6ab9413bf84e0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd2f48b9f6e4874e94dc21eebe91e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ef908d4117481d0404fdb48d7486827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975afadaf3dcd1d9902d9999f5fbf74a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0881174794f2c212a2a72a66b087a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d8f9423c5b830fd53bbe24a0f6ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52f1676c9b6b4b1432f58d4f0cf3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0e4cff556349cc7e6b54b528e62dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfbd19445d04c6cb5008d085ebc20a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084157ed93a1607e8b621942f955fe5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8bf4549ebca16e2bc96148c5c54235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb11683b9dec2c99b0e3f0bf03d6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2763fa09c8db9612e567bab9b2ce1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8270589489d162a92fe1cf8d0cd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97aa336e2ceff52f331cd9e0461fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39366b2ed50fa9915b14bff55387e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa44b9f1b467dd3b1468303627339341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd6c5d80133ef2de6611ceba51334342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a1d8be5389d3f687fcb1bfacaf7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb513aeb523f7f31b9df64b28bf626644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78ee922c92e1eb11c7339b69dd74445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea143c2118483ff47921c3387c9eb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee44da420d50466c56ff92580a070247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd674b8ada34a3fa915bf94508f7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe9c7ae05acafd2104e9bcee854f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fbb7ab56ffebc189324c4c1884ed150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657cbaff8c62ead05b6f376a52da0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc67b42404fe70c201f1b0eb32f56e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984a30468c47725ccb146af6e1ddea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174558427639faf12879be5494e7333654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfaad426e0f94d1dd82a25777aeea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a795a6c1b61b284e5ea62878bc82256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4aecdff6d05756a573025866bda1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe54b3271b777a7b5f3446fd70e8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40a288e3e8201fafe564315614f6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01290cc2c42f1f29111f621576af3ea960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4303cea3e30fa71aefb3b62e9af46361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf33067a2b690a0086588b10ade1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa420d77e526e2c1da096202b0e8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799c892ba93ea3a54d2d965ba53bb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2e49edf75bae48fcc25bb8b654a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3304704744bbea9185e113bf0d1a9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edae00096d85c9354b742b2ca654f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64c3d58720c5e2f6c0e3d051b7a60168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ee2227f68dc3ea5c935348619a6f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23680bffe34163c62b780942cb5f9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b423a45d2c2feb3de1238c780d8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b95d81a7276a6854fcefd886859b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f094b4f056d9cc76ee990048b32d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65293a25983b355d000a2c6dab0ef27b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c39c23b13b84a02b4bd59c58ad3c2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598d0230bc8e34800e96a2acd57e1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf9d13ba623bd06c63ef3ebc3ac0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bb2a2738cd7ca23f88bf40511e1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f78ba616391ad53a3713b4be96ab579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2362ede3df9f9a0336fb34d2c3d9d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23d2e8076df1b8fbd0149118d712681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a412269338fd7e12139723d11c079982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19a8260c27490e8d01264f43bcaff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023ba19808698ad4ad503c8f912caca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2aea8c755a280f3d8f5d8e01d970285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3234e8bae72446943afc4cc39ddf1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9c82d24e67ab31591148cf607daa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a530e384d88293dc4e850a81a12c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068360fec252a2df964e2761091c05cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f2e97e1cb411b3f136c72725955790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3cd86a04f145101e1b01456e388991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd384d5b1504055027bde8de9a32392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83ef4b2fa00559e8b280c85fbdf8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a4cb96bf41827d6487af022b8faf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6c4f48e9cca39f87cad67ae24c5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b86611f45bdc5555daf933290df896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a4698e054a80e3633d41efd3230b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cfb97397dbfd2021911aba9f7fc9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e966b56bde627512c73512acc2dd20a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97924d46fccfef6ceb2a7c9b1c5696b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056c0a3902738866152e84a15ddc542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c27928a19147d96c1132285a8f52b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ba28f62debd3d401fbcbf14bfc0ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c921e9d65898dee7984e2b333ccc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf3797f1d809acd83ed9871849f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9748e2e2c7d379d821205a57a6d064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1629aa3757feba555366698f7296ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa2ce5e02f6f122db1da1dd53aca3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbefe90b4a9781d14fd3f03cc9a06b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e3e3ab8c201cc0ad9083252ba5ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b9afc5cea803eea8ec42e8871f88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1321bbf8c121aa72c7ce6465689adc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b34bde28d9e1df0de37f309fcda7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47f8d9456735e8dce97fe5f5c0203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a99c31ac1e1088b9df9cf08713cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95049d653bc126e8a4653281aba2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbf7478ae5bbdc2ab4398ad57ef4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d9fac0093027d57abd189fee0974118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df0258c2bdbf1a78d7cd7e078979c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c84b413f32d44122061c2105a135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6129f06b74e61d834d2932fb9190f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663c2a9763002be6916b4ff2c59f9ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1391191f85f6645a4051b3eed29163123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae03e7a5cf6b8780630566a5dfc6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32869e266125186f1a173e697636d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b24f27662db9d943bcfed13f46dd57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc51b317ceb68b6f3bd0aaf8419f37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18338fbda60b8fb299aa517fd056cc92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5dcbf9947bd56796069db1caa56f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e80ff73f5764bd0e1608d80fc630f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8922ec43bd280f7b18e312dbd5813d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d98337a982c83f33d2e4f071a9db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811f6f91ede8e1f47f06aff15915c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fafb58ea2488426ce30ab40112eb07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ba3edc95ec2422549c5d8319d070135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792f896b78e56fbdd1ec981d475994136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810970bdbc67e55ffd9f2b9e06007f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ef01829e60dada500d27cf00c5ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63222fce42bb27f0a3c6e9eb75d2ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04115d74ef248b06c5738e32953424c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b81a102129a6a7663e47adfe1da1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc102ab00d75e048835737b16486c40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2634633162fe357df95c228011863c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362351b303579f69f066e4dc2097f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f7d92a8c7be4e28218988b346858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f73c8c6c15ba28b47914cb7017992c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950313be9c6652ce5ef7c688cd96e0d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d42aa37584fbdef80f441cb90e236148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971f47f0fc51c753635fed88202309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e8cbd3e945a59eb3fd57f187d63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19106ee220861a758f965d5e1b917be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70aa47f64254e745cc804f8ea329ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c8dbe1653b0033ad619a1205763d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0ee268b7f96e7ec0ad33fd13bbb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65052a94c463f3f2d81e2cae0e581b15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e1a0ff8074bb1fd25a60817bf999156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5ae9fb88aa8a63cd600433f97457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4475a0bad615e2b4dac7873b128aa20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42e857695bf53dca3bf042dc03b3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0630b2442cd744a9c51ddfd581907160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f114d109bf440d1b6505cf756c7ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f0ee99c3fafbf508f39a86f16afab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d9716f93bdebcef0a3c18a209cc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf728cd9ed33dbee0f419e68c96f8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771a85b23466d33135c82defe9975c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3b935d525ba9df4c944eb3dee8e03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc49ca8e146caa9d98abf1b43c2fe4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3989195a57768fee92ba0369dde9bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4214b6a151da5065484e978089efd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bca6ba5fe42168d85e22c92adc537170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f5b3ba3d9110372f9f994ec924cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae118ec9a5b61db66eeda829879e5bd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fec51d4c99448ef4057a88929c4f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7846a15107706e991a6969a4620244174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7764c267b7d16d0ad353faa2f514175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38cef2ffc05b770337c1fa191124b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1950c540840f4f85b2e340b063700177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb4ad9aef309a30bb3f5ff3fe62b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d81da2317ffd8c37538f6e3bcc83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b133dab753de423aedea44f0dafc76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd354b71fc40945ed197d831c1c361181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919950bdedaafa146e536839acb978182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1320d5c1c64e3114dbe2102303ada183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be446e092cb21e3ac5db8eca3443f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e68d51f7f32ecca06b8232b139242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ca8b9120e80664b1d100bfe596f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a61482e8d004aa08fa0ba8befc080187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf18a3cf412935f352dcdb2544e68a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fb1bb384d2909e5b5fc861772002189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c007ed441c0d690353a36b30a2a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b3926eba8717b286ff6def4b57fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e139cacd38fd042f1e56780141dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ec3e93ec18dca6659774148df403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d33901766af22d9050603fd29cfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c3928348d1413a5bb5a10b17c288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66b5bffc7885a8efc06af43034f28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08c4dcb0b7a4ecbe58cf6cdab4e8ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbada39630e9db61adeed5b80391ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6814d11e36457072a8290ed52d1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701f4a4da6773f7ab8cfa6a97ecd1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf48a250d23400ec9ea367a21cfab8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784f6b4b88486be5dcbc36e4068770202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97096a15a644e464ef9d29c6245c8a57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cf6169753e33b6a227613de15733c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fc43a0bb0e8af3e97e58a05470a71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801dabacd16ab673bfad33e56a3039d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ef0a5ce15aaa9f9ccb8425e1161e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f3f6d869bbc1f7a776947faa0607208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1810998099d0c03990faf931850f8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10254086d5bf7f6809437f8b5adf10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ea8104e4c419185796ff9f9d1543211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634179a096f8d74708901028a942e14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca2a67c9af11c03f18e16fa264a18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d93d07e617cc8747693a2c2edb1d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611826d0f6c023911207a8abe28686a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7742af4bceafcc5bbbcc64c6ef842216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920021c99610bd1f8f366cbd9f17775217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c820347be0469c52a66d3a9c89bc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dc55d0ba5303f178c53c5740c778e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7900c39be37030581faa1ae440c57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403dea77e54f1646abc6cad581117a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2067543bcdcc3d2d7b38e2489fce2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130535f103bb5cd92e4b882474d4d0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ecc83d8a2d37f0cfc3d19380b24c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1498894bb0d52d9ca1ce8700123e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8d2b7efe9658f3a84200cfc4a596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede386b7a502bc31feb53c6fb9b8b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1134f647c72059e3ec15be29a81225228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca667d28d5d15319cf87a97fefe3e38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eaca0cf1b00c81b6135a42c282564230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc0c67b63eec3eeff4c0fea6783eb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd7de9e27d488d9a298f0aaa3019e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743112d231a6afe852399f183ddea60b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075779b5d7eb1e52b37b073158d3b51c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981f402617f591e5bac984ffdfc862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb9581cdd8a23261d708440ec0c3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226d597a28b611e6751ee0e84e6782237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a2f21d7499074fa06254347131d17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64538a3a03406b4f892f27cd5d046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88e4d57deba813a1d8964803098c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6fede3751e47081785817e40feb6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ef9539b9d26474aab775c08d0063242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bebbb22c64dd6805f03f4633b34101243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32043a27a6e077f840afb17c73050e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00066546ed93dce575756b680832502245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed444cc814a6ad3233d5ad9675b5e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808f954f87f88bda35e13e10d3f943247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd5878ae65269339bf4d947c104e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94cb69691772278b95760208dd9d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270152cc888acf799f73c83188c1af2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799411f89886f4b184bc2f063fd2f08f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef4bee3b3e8e8364abbf8aa91597c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b678d8bd3089b3e9f08eed95437c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f97c4a1805d704eebd968a4347107254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83ac9066f4a802e16f9a254e80217255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b42a7e0df5736aa357ab2eced3261256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c473e22283b065cc8c7e03671d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75aad472dd8ce36ed9fcbd7ae9acbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880e5d81b6edf8e32f2b3af8eb02c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479f225f02708ad635b7ac4dff5035260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7850a595fb06e0f29fdd87e9e29043e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88bbca8b2239a48c471635c771b6fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f230fba3e12f770b848304a1520dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e594b94228d039c48598e6bdf8a86fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a58e65fa61182aef2d95b169e448265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180807a1a9e0d9b202bd525f1239d04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac72cec610492e53b3adb7c6740898267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda02fddb7e72b730b583d0de6bb56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07babf12b31875356602dfd2bf82db6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ce7a7a0ae9f70166071f4260f9c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1cc255370db3d1a89fddd2579be53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a5a7cf4b5800ced6805a653df138d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ca34452f8170ca3583dde6536b58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627819cd7f1559c8ba417636b4664a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef88a10e002319fb138114d43a6f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e4a4f40beba8fa55c7fe43349bb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e9bbae2d63f9af7c21fa433ffad81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffae363ba8f24cd75d078fc5ac7013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193b3154a2a25711834f37ac7dd99e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f781b65e362ee7030b882eaa25c07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2110d0610909a7ac9e3b7c7418a88f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ad88d56134b500b00a257f85f8d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4904544dcac69a0b8f08607539f5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea75a4a9107a4ab9dd929610b6b20de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464888ba918f70d3ecc8a399e1cd8cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95547dec587964611d1c23c21601e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f2cbc5e60e22d7bbc28314663bb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c2184e2b822858a03046246b1588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521d157487f68a10fc9e3deadfa59a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091c8f017ed139ab98a55f9788e850290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654682719aebcd8c452bc3893740f6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b75524dd41e6161085ea506934fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939a7553f4146b6c7c7233c00a0d8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb269875d9a9babab23835d380d05fbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525e4e2b028a1544f43770a72d3120295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e67b47fe8edbf55a967395854a51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907013cfc2d41b3975a083674b634f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e5e627a1364d85502c44edd545302298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdcb58bc0413cff801de6b802e90b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcfb10df7d78bbba9a87104ea991d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fcaf0f69f12e67fa2513cf3d04353301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca62d4036b15056662e49ff2a79349302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d548504afa3913fd6050be7f671c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce77a3ebed84f0b8d06bb913227471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e331bcf84b3e885e61dba64d6dede305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251330a5f7d9a3e667d3dd0870a880f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108a3f44a0238575a37b69f220b570307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e959fd21d43dd99d8421cc9779654308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4004b46bd409a6abba209fb32616309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077751b1420ea1f49b8978d24dab2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d719443020c3182fbf120a450663c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980def0c02312671e007cb260082e974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59767c173752593c0d7d204eb65181313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd03bfa3a6cdb0d7103071dc8bc14a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eaa7791443a9cfc020db230a648fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0c4cdc81ff6a137d91ce9230e3d83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab539119a526e19a2241eedc038eb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513fda98d66ae6fc0fbbda192ab4555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915460c5980c62dced48f6d547b69e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d7a29af5eb46e13ec16362bae4b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50639883e2da621c4c43badd06fd72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a619d30c727299fe14e4eac6277b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ca7b250c2dc5274ab7d44d8e49e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11659da8251711b6908f62f1c9c946e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e342f218aebf95539ca83331095e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea02b046a4bffee98319eafde884d95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da7ad4903d1420d60287cb640e1f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189345a54c75d2a6e735806666deb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87b41c7668b9558d79c9ea7f240fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cac66f44c206a28635f2f09dbc4a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174d004810b7abb7614b45b3856e2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c04f9caae4f75b55bb9323e6c6635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39f55c56b15542b472f558e1b00b64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac718e6cf3e3b81a5e784c87541df00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968c6bad131411f46d8f60ff5999be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d717f19f61e34b3e5f40d4e0941120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f52e1dea8af30a6b12c7dc85dbd8de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e6ce7299f58a1b8e7feb3d12a4f02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7915b620d7ec967b80d9119723b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4f2c2302b2193a7b1cc845bfb3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f672a68c36fd003f50918cecdc41c2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed06d0d4e4dece740a93977bdefea2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059081c7dcb5e5fda528cab9bc2283343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddf89905d03088b431028bca0af4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6ed9855580d094207090dcccf7f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaaaa3c655fdbfd87e4a90a4b854e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9b85e76b68ba346e389755fdb973347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ccfda65a4c924f659024a334887ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7f4f7ad2d8738d1cd6ca874b76ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a4ee618795162862127bbab0ff2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4915cf23eda6ea7c67ddcf1550a2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276817f71079565ea382cfd417ccda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd60ce5399ac82fa85e284022bafd09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99e79802428fa21ff77d21f5ea501354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666f2408d580ad76ba8f74d01c4aec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f40d5eabf57270f622219ed5d580356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae9d83fd83d79b4f737c3be46ecf2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5be73d6032320d019eb2f3e4a4fe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54185cb9e0e86b5345b53481ba581550359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b062a68f4ae299ca5499a55dbe5bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597da3b790bd59cdef27eeb785c529361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa12990ea3153aada0931af6f8ef8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2314ec21dcc94012d15bf3df6c962a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feea08848ac167aea11c7cd170eba4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c2a8baa6730cbff0241b951e84ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3315e0c809cf37bed99c8d9ddb03053366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8b290def80f144584938fe9f0e3ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a06eebce88bd02a4e00da233c78a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bdd4ccd69735731ea5d0aebd0f972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae27e1e8ace27af8fa2cf3dc476bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad208630a5cc4fec49cb8fb5ecba78a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5dbc828f7294a27b9a7e8bdadb88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ef38d25c346c3cd3bd4ccdcb6d6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f927c7facdaa860ebda5e1ad376671374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1540f329e4d325a8627b0686f97075375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8c06148a2fa65241f23b192a3356376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd608cb2f69709e90f528691839961f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cdf41eb4e7df738f81cc927657ff8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878d63befccb0eec4e32a207cb28a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ee27a185c29bb21130ec012c7396380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb643dd9fc7d2db4d38bb46cc714a585381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269844f402911b5288a76ea96731f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a506d925d24f5adbdce27c9cdf58aaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50cf94f26c3d506c88c1ed71f70d53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560019a30eed4a5e332eedd409323d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c347caf54bbec2c1b01a3cc2305c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859632ed5832ae9c7b0c86d5db15833387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce9c302169eac748cc64566604e3ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9f7f1d23e0d0f19edc844954de14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237ab09c991f04e8eb8e518d747fa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9996b3bc37289779414408f10d1c0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f7b1722e8b32976f10fbd40b9c533392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a55e9655564e56ac41c7da617e3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231b7092e770ee200b9ff762842231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458ddfa2d31ca4f3add7640b51702f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb758a747d5b73f36aff6b4cc928c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba048caeafcc2e7fb33a94aeaf6aa10c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d969d57af3730e6b91aa8548934c59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f28d982ba52b5d48e93c6ea5fc0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff09b30c43d9d045c0975d4ac3326400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6ba1e9d60d85a9238ec2fa4c2eda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e64e96b8fb21b0c82e9fe4f441ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292cbc520d2c840615f99a2e568672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4b09ff8ae2922e0954cf4dfce6f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edafa60b0f32482aedea712e115e32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcd262c72c6ec6ab5d1e8e19cdf941406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdacdc59065351c91597fbd2556b7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf19eb19af8469a139f6b96797da70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098ba65697431e5dfc6e130d1130e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4320bed240f3741322568beafe39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dc869464b887e247b9b468917f0c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd8917f5c8a444713726be34aa8303412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3c41bd5a94cd175808b390e30abab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2c50c2de668c2a1c76553c9e0d14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e8b33a2c2a21d0a834ff67feb2662415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c47c7f40b91cbe0a6a7dcba20783416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b89a95cc0627277e0034e558ca66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ede79a386f986256ef3d203dbe52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb7b860256a918e9a61fc9e71464e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f365f0707804385a0d29371a982ec2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00e9da9a66233bdf882dbc93d59ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf7e09ac15831ec22b8086d0f50df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39fc8781dd01ef955af3549eeb0c7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f4a9bb518b55d30a915c546a377c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a155861f737bde2e8de92ed68711425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a37f0e985280a4a2a9ce31280d62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac01019fddfdda8bbaa36b7143063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163fd8ad9e782ee089b34702c6e2884428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3bf8e494bdedc75626a763b566f4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6266387166a7aeaaa714f796d147d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738105cb773e6c2612a75c1aeb876219431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0ed4eeaac4bacf3d11b65e356ebc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaaa5b73ecef46df9afed85a37feba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b25d5d97fd462b02d39213dc2159434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73d26307dc074a7c03a7c7e5af978435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec00d2a9b2df14f020cdc7babb2452436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67b2a2ed3b1c2e74c7fb4cb8388dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3360a798eaebb82b7e724a5479c4a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef26c0464d27ff02b9535100506cbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86801355da1a9a874352afd1bb4f940c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b01b56148ea9fef3182680ab667e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc661438f9763a9571927d13ee8914442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92305a9b7aad44597eef01dfb139bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e219681504f2592501a1e5aa68a78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79f74b1235622e8ddb36e0133c02f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08cf476043c62ebd48e8c5fe377532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd28271289c4dfb084bbef990d6ae8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7a9d3d2b16dfecc3942cfffa647b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107440c3d4cc3170c838a4976605bb57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82e375b95b42681857f98a0034c1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d201c5de821e815c0feb7ca061e401451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c47385af967a49e93378c3fe246011452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4679ea65ea975e2ddcbe61129d7dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f8877deb64f77f45b2668513a11f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9fd52b04f76deaf80ca0fef4ff4e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c4ee905627b1ffe035ab0b2401b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429652e67e4dbed0ba7a80321d771230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5cb5c131650f7e38fb7982ab33eb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2720b7efb7e10d8c82d3fc2f07316459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77685d853edc0480eac08a2340041b64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe636a599d23050914010fa12993a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29289fd99c219b026eddf68ab239694462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6d0b4b817e77ad13339c9b9eb9bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b37847c5c6211ca0564a82f3baaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8a5d8c7a0d708a870ea6bffcbd5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78ab58e7ae575b76aa7cee15dc40e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e485bc9765858dfac54a2fe369dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105feefcbb9079e1dd0e1e370230d0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a408aff5b4625d04d0c0864479c72c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d550f4d97152bc9fc215df1bdd441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62148c459973675fe55635204700c918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02104ad8786f8447bb1e0f60767e0f5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8dd229b619b455f83bdf3c38176b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ad7f2418d6e062e4b437a39562bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42f184a4c055b301f79b958d78844475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8081a80ea22b3b9ffaf60d30457e24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dadd4182e7c17a7b019ccbcd0e342477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d922beccbe6483630d57b431f82f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339a0d8f45ae77dcb3dde84f5e7b8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc710488cba12b3a91343752097d308480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886332560e58664385a45e58787adb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d20b52a4384beacef165c0c30e00e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e1dc0089552e8020ab42d43b5554483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c79bab6443d8bce8ac2650d99f6ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9504d105410b4a198dac6092fc7447485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297acec4ccdb8b42be57fdd4338cf06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639dc42b4ff1849d8673ff5bc3bfcd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cab13dbeaa387748c9e03c3d98a59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06848da3574134852cafbc98a169a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420321d1d8e2734982fbd0cd45f1d6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897c05ca2af0f51527ef7f3f013909491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fef6cc02ccaf6447d218983f3b8af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8613b4ca9d6878c07f6199c51b20c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f97a189f2dc4ffd89053eb0aaa25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5eb7070fe6fc8a7018922a0746b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c84cd89544ffbb329c695c857454a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e546cb731a3b8c4e3b5330d358674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f126b4e1ef53359773886b3d8de265498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc5a18b39fc4f3f9b02127a112b738499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c3cab654a743cc544bfe9ec95232500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173375144f6fd409304807f15a0421e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560e6fca5ab6eed9d91066507edc85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a919afe906a3eaa6f1dd7ad7d29504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1292683df961af60aa644adf62b6a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d610202474de440d6934cb0a8e83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23c2751f8a7fb31d33d460397df2e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383328dfee204cc6ac1df5a9cc9253b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ea2dad18e68967427d802494d72a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d92493157aba84e9a7432dfc7f3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c1e74767409e487f81ccdf3547017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6613db492ab0737bd92039ae719bc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6799cec7eaf8162579e4aeeee37c86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb579f8821e61667f8b4375a2b142513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355aabba35b7169aa03e4ef53d4e48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ee535cda9dc58fa86f5e08f00f24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ef6aee2ae0a96794083f36790e2ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0935f8bd83d87f1d976ab8a5523ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948888f71abdc105a1e177bb7faa06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef362345b3a6adebf1d2f1d30cb384b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd14d8bcfc07f899820c32bf90ac52e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0929a53e8b673ae63b58b85f77e08a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a1a2b3667266b147319f900fb011522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5975e87f6b47c7509edc62e070464523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c6b815b9ab8736ae4a487d86d2e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4827352057527613b953263ef4001525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c62256f706fc741a76db85520e33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8266d4a587046a51ce045d42941f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bceb9ec67dc29ad0d41b8c671c9965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44353eeced3a0b21a98d8c6aee180d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc11eb768189285243d17deda09dad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27ae48e9c730816ccddae7e09c607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8a1e01786f00e588a322d5aa8000c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a796da86bb517f2898e4c73d070e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466195aa10b9fc643de7739e7c87b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69766588fd7a4b6e75ea42fc1230a1cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e5791c94f5cf2466bcfaf74cf2da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae83a1ad0ee19c1e8bf4492e32448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982610bf4351de9f77b044126183cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e224532e1eca4d5666a525bf0988f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04fa9e2dfbd497c812ab26de365ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399be4e3ce4fc1b72bc7598280fa9c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fababba844c8f7d929ce161d01401e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6929f670b7063765746812ba7366983543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea84a6b5e1e105ec3ea676b0241b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eff05b5fc45af25470c154e264271545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98fd97f5b7935f0a2019a548d2e71d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb58c2439f49c5c5f13d6ea713717f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279d55dcb3dd65a5c91b62c4b9a707548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04db8da482877e06586031def6ac63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456716f2cdf5a7dca463781e2aa141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d9f8f6a9164f0cc6f5a0c825ef969551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdd5e0dacbb4a24907a61b5b757f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba8a9c831b5f8f0cf33486f3858b99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e9cb923e7eec149ba4af93894ea3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c364424fd5184cf5637959ab407f644555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5a071fcf68159594fae42c44cef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed7cfa81ba9e5e8bd2823cbde64a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b041fc6ce81ccd3e9610e0765ecf0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470351f995885083015c2d77c224960559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9432129e4f452183a2ec40b6c73d4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f954d59b0d5edf33a170af94f9c684561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288751c098c4fe80a6bc16dec90f35c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb6f20431dd047ccf35c783d7d193563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501f3478aecb7bfe2a4a19976bebda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c65819d944c681e7223bd335ee8c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28359c59f7bc2ede25cc8d88fa335566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed273b7c80e6fcc3ae1bafb6baa814567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edb97e2147fbe0dc84c170a26a24db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f2ba6f0d61c91909f65616e70805b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76521172092ee16d5bb9b5f081b11f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79441bdcf304697dac1781e578fe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f245d3734e876c2d223123fef2154572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fefc5049c85ac1a60219ab5f21351a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9357d20dbde9b4e4ca6e51ee04fbb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228a7818dc038417ef74cc63d8d293575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fd31d5b2831ca52885f5990a716c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204c11d887fe15e7da52c04e28a2fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331dbfb3c215df3d852002668ca718578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23a5d550f93c46a33b11a6bdf0b9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b85cae0ffcb90fcca9fb70ab0da02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e672c422f8424507153752953e99bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733a76974c645bbf086473a8ec38b9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d758b5a66d54f0dd5bbac0969736a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1965e6ada562296b9862c39391bff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ea26770c4e093f98018841a923e7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c54dc24811e85fd2d44838ff820f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf37a06f1706f12f18843e032b959587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431af19030362431b74b1c68988786588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be35ec7bb82e8526216be840ecde9fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713877e7cec8a702605f1fbf11ff610590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467e6218bc20306beb7231586c194a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a52a427a95fc669ea238a97d507cbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ad5ad85387234cb183fea31f2352593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d76bc39a624e610a56d6a2c8c8685594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654acc72ca283708638b79f8c2cd62a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d7a4d7a0ac1ca0670f00275c3037596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d91513eee0bbd6f95c5b11e6c57e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a879b98aaab38c37276e29a53a9f80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765e1852a38b243cbcdf03dc9da2c6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7dcd73dbc1c921ae682d7d37c4124600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d465e8abd90c7ddf85fe6c8cd0c28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eb5b7682ce450fb05de662304aeec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b974b541a129b607b935318d2ff30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2370097f0e275c8537cabce564816604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6237772938f837eb4536dd46fd4b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7af6a7ff46c02d13087347c2d3e2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db206af8401e6564dca08e8be4a786607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c04635453ce8468208800b1f9c85c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7e28092f7c1b33714869699569d38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7d2e25f69f461445ec3e5cf40e63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd49d1d7da61be5e5446ad7731edcb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d59d7ccc5e5a93dd9713fb72a11f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc56fb5e77909ccc258f24b1d8e6687613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db268f93664091242c97bde6c5f8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d31f391bb944fe8de2378407a9cede615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5f6823f4a0d81175789aa16fab35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12acfc3dc370183b416a2edd6e5f18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf9975e25e6c7c15b6713db50a8aaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545284583a8f93f9b322030620c63de9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1badb4383a2e3971cf26aaf7abb54d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1160e62511178b2d59d6d056bf3368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114c9a481e7db1185e6956f75b4736f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd8beb221eac51c64c91cdc7ffa4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cce7e5ab0277cb8a9d86d87621b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c6b3d04da12bc7ad2c540d265eb18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388664d569613c31043def4c3b3344e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490c82eae45beca7eb52eb3b7a3ae6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135600d3fb9b7f6828384da3b480d812628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d025efc4b12373856d5cfdc2a1e2a6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd09011d14ed6a375b6e3109c8d9a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd2b80ce6d4f5278ef0aa9206ded7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577844fa4aa97b2192c25ea1b3a0e02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb305ec3462f9c5b83619945f31802633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144886ad2005d78175e4e4204dbf121634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa8f1e5138de189a596e92c1e38e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc917d2a287f4091b5af5d7df89aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d495ae408251fe90997d7c74ba29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c007b928a61db860ba597440cd8f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9bfe887ae0bf50e13f5e6aac2d5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c4265c90b4956a33548eaf3199f6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147554683b133bdac61c83f88e3ff6d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472785b5090c0d37052b228d2f4b8519642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd49b53b62ca40284e40813a9364b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a10511a075b5d3223846376c6f808644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dbd57997bc48264922d4a7552f72e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512cb7bf51693a1da62ba9a97321e41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407da0a16a2d371d58364422c6d480647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83281c12736e46e0eab32aad283cab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f597bd0a1dda65ff9510483ae701649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5868ec9ce0e197b39224ae72cc4aac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80794f223612f2506d09fb109b6e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31be56286d22688f61aae609ab7a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905584f01b2f66513ea96eb4b734d9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611cffec8a14f1600b66042981258b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dce8ea72101507848580771b7bef6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45df05cbc87b978e60f61cdd0e7af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e43f3f7a34e472fdd4040a61c922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671462b9957e9b69de15c4d0326b532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a74043fedeb14eb18d1eaeb6594d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13930ad7f6c7f1f9ae836e1d10e3b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030f1c36d61724473dbfaa3bf6a78b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c598a60b65cd9010fae046276c90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3940fcc9954cec3130789c8dfa1eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348c8d91733ff56b720a8936d7b34e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6851632e3ad327f26cdbd4181a5dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26753b5dab427b8a2ffb4dab857dc95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925a93ee3fa8d0876bd03d852fba51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c9dbf73d293375c1730fab1dcaed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e34b170aebbe8479146ddc5bebafa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6f0813b95dc4be5a5001087386650670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164025949af71080d6ff4c5d907b99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583db01400a539295aa72a77318d94e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c355202d9a2eb33c36eb9ebe53f87e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a1eaccc008049116bd72a7a9669a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36d51783a305751cfb377f8681fee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539f946f8d7ef73b9312664a79e2408676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25d4cffdd0e44f0f8e467237f8a35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f4233455caaba1ab623ca2d9a7ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da6511e9f11ae3ac2cb986b556a1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840803e16c9f700ea6d5f63aad50a167680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>