--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec8bd8720179ffc8336d87c0cc5661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff33c9cf33428781c4e05188d8cb932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985765c3133ded85ddb144c1231849733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aaa981236fa365c4b7160ed0aa23b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f5a1614f3eb7c7e806f7a4f27f5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d45505b77c8d4120b1617e47573c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a061f56e467ed86981bffde4a0e3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06e7ae738cfa47d59e19b1fcf43938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbd4ba182dd0f709ccb439893577849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e1220c5c53bf81d187b3544b38af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47b13a14b5230d9dc9523f5aef45df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dca39c5dbeffc5070233a0d928565a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94b4ff85a42fb3532a2d7b5f69ad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce59b0d5b59ef1207b2b120b0b870d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696128a4796ae0147fbe991fb15e53b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa723164675da2d0c770aa8e3090616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184da2b2bc8db33fb11208baa002f6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008578bacc710c3aea5ac572156b92d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048aab52a72d5039a048ef1446981819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f412db99892e663d0549b8342a8b74020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237dd9407ddd2720cb6b80627d333a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c08d59d99bf0cedb9136fdc1965e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a56b9fb43199cad1a18a3da1ec6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0c9f52bd56bbc38fc828ac19df41a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfeecf873d5af8455589e25620927a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a00a04792a9fde2536a10621e025c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea410c37f85878153ea0af7eeaa22a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f080da752a2e7420edecec5c85920c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcce2ae96d60ec555059a3d320962a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5b9437c19b924fcf532ec2597da930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1383808e1670cfda1005d661c72f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a5d390d9434096c075e2cb507bcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6243a1579b26eca06cd5d9c0f0bd5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4177759237522c6c3aa681016f2df734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0a4dc9a85dc2b054c42e5e29ea2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a7a1f769dbefa737bafd889e782c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393fe17120c04e805d00489fd0c9d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7539e2d9dc1997097f585d24109b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bcc2b95fe81e188b68a38b04d4aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048acaec2f889be80a9db3270e9a09c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660dcefbe0cfcb911fe48f1ae62f91041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52897db5e4eaece32e210ec072e52342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f482beb3ad2030a791b4949e243e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ca1afc4c1db3a4e0768cb5b5843344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcfa15c6217db1818c5b65ef31e36045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c76ca5149585879d8c7cceee98aff446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15a94692e50c10e2535c7f5a01bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d90ec6481ead93027babe333846dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e3dff87822a0f33a119aba6f5eff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71fd4733aba603b8de4a25649898f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad24a73ed18b664f2c00e9022e9c4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a1e707f86e62145c7f34a626a2b7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801742b1d3965c94ddfa6443c9c4ab7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba22f9794fa9f7d04075e3af51cab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f885d0e310a3ac7872f4a8d1d1ba9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485f909ddf6ce031650d39b67a215ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6187735f4b3db51f9e4ac1fc47ad657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485239c257381448c7990865a11ee0f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8fb5f5f86583a0cdb7455657693659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcb6efaeb06bfb8d53e31d70619e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb737829e1d1a37cb1fc18f4fb1099b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b26a8b65f173c89680140e2efc4be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69840ad56ac83ec126ef2987719d24663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fdae525a31a6c6890f3afa371a19d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b78c1353802bdfd1daa202ffce53f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905dc2f382e9318c7fbde514323a24166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddadcd7022112a4cf16185c34ab5dc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af447b0a7c04961bf4f5f4f944a94e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafaaa9930aec350b44ba47b458030b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b06496a31fc1ce99729643aeaf3e7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c136ef0d7fdb79075e99778dc9db1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343658c8e5ee2f64bfc526e4098df41872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572f93aaa8580be1661904d203e18873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef151ef9ffb161ec8a884420992751a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eeefe53e4904c0af37fd8c49dd4aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb82541d80c0652dfc5648598ca0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d5a5c5230f33e2a32bf53b0fa8e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3f6bff38a1ab383c23da3e99394a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b9a051c5797ff93fb5dd878c6fe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081da4bbd41da68f4d09acd5d857af680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b21e1caf51a2d9a24e51e69589bf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97e32c858ab0e135a9cae440416b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e833cce36b58ea64735d3ee8963e9e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2d1bc41aaf17dcdc8fd3ca25cb54684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c2f67cc4cd8c939d4d4dfae8a679885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ddb3bb919f976e65f1f95c095c1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716820d8519bc2558d7559f1406edb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcf5b717d1082cb84675716909595288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23bddf18c3745b392fb1bcd00706889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98075420ce9fcb9e2d4e58351372a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165efabbbb1fc187e91c137615cebfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813ff34352d50224c7cadf240b7dda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2237c59369fd5f0583e7c9a8b888f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b1a0dadb2336cc948f5978bc70c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0614a023d2387165609b7944d0f09895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4631f31078d2d36d9a37b84f3dc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27a20997450c9ab56c1e8f5a2ce6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ed04c01f0e24d896c262a083da48a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1def84175ba3c592ca6fc5530e5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7624d0f6468a61a19eadce5f825147f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa6e65b7de857c0a65b0b0af10d5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db386698b2406173525a50412c69b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05978bd7ebe6b6c13bc574f2e353f63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e19f128c912a3e2d8f267f692829104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab0e19351c8b9e3eb43ede737f7d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349476b83eeb4491565f1d9c3e0b492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd08069cb6b5989a0bffa863297238107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae5d8ea5b93ed3af1414be2fbae0bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3a67fcdeff98b2b6aea2b6bc8697b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be86f4272467a61f276008fa32dd8ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee269c45dc61279e7481264095d564111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c413282938bcaab8db63fe580e1ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221de34a144e487122cd9ad49e64011113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b124bce57d6fe8bf9633bfc759e02b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3759bf2a69eea5fc63261c13d8c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5833f022ea245ad44f0eaf3fdbd33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720c35d8aa966299fbbc652ad74324117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e2e30890ee28604512fbaf33799d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b370dd6f3a28f15d337b0078740cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e824f7644b326d7d70ada43a129099120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267a63e4627b7ff7d564a07e9af2f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6054fe6c0d2dd56f38a15282ccdb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909288f3c8871cbec4258e157acb70d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457a3d8fc42390384416d91e8450e0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679db0b27c30748ebc0e360614c8ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1bdad33c1aec9d869d1c3b63f3a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1aec3df2f1bfbe8cb7c9de63f68a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1ab19805a516c523453f15612401128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb2d2e35e3aa34345f7b05ea684fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccf0265a44347151f0436dde7184fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6878d9f9e8581a2205e818ad54b1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefc104a9f1c2f9f0b36666872609d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b10c645b6ea1405ba88f308f61431133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769886674902b02e974acbf5949c0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b6de5832ae0c29928d42a6fcec45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fafd7a8655ceb70faf791e982e3f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086581184905b2820dff6ca95af484137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a766bea9662c88daf1e72a6c95a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed251546540442d7e45ae584434564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe0a30091e46e87a7ba15222e491a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762eaa795a88df84bdfbcc1743da07d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce22ce7eff38d57687209fede18466142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6193c3a3129b58b0ad548bf4e5f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b102e351f504a94de802aba82016f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d9b77b4f9291467116a93d1ca513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607719afe674b7e42f67f2740e21d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc4d7682e88b843e089e5a6736665147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8671848a7aef1c409b62c01786bbc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525154a901b8698901b1e42ade0887149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0778f36184af820af5947a303b212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8428ec5a3e8e28f7fb17d1fb35f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2112a8cd2d79b6362ba2e2c9e1630152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1617ef8b2cfb16c6c7667e5dd0c0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079275f69965efcdc0df71206cc4cccb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89321e16393f97374ecda87919eeb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15653aa023b156f3cab83fffa5ebf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d07b0c826256b7d1f449842c1ff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041760b28f93f28052e07f4013a4fde2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996f94c3e837e5fdcd278fa52e81fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5df0421d2cdcf385017a64d91d8e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065a0930e082ef3c8079ed797d80cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab5f702947976a80d02f3c5b1f467162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd926c8fb6a4e3449868aec4a65773163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5130f8c483f1eba78b4ee4bec8c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c679d6f75b6060ccd0f2a8abed9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bed84c0dc123461185e1833dd5114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f92fa6cdcd05a1351e5aec3b95b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a807bf7d894067ff16769992487e8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ade5b321c34003e524111f81fbed6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca665c4478d6024e88f7de3c41c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105935b0fc91d574b64fac56beeb572c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d2172420563fbff1cd98e3d8a8be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7dcd8a0fa804d51bdbef43d5e1336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea588b5bcc9ad6afa91a2b75a1f1482174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecd2cc50e3dfd27ecbbdc4a88dff7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7866e6a10ac9b0e08f765e2222f773e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adde9f70ef4c169908f1a26cb6532c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4fc437a4295b23f5f1368a1866b2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c1a305e43755c4e9dfd9496e162b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904acf28cf2c0e3e209a52aac8a9db66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15515f625a3b1c48a96390f1d054ee6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bc5b9eb31a92f41943675bb79ad6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7900a4d5e11d00e188e07869c8a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9b68eba063a38adffa064315290a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30f2dbf46da6fa47729ccc9d1fb70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe2e28910afa457c5578648d20c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd58be05f77587d17cf803374f896b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcac84324cdf5d03a7da02031aa399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec312b090a59605d630c8f85a22c4aeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5a41de8cfdb8d16cf883cc17bca8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa33565f0f50a876c139fd60161ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117dbe1d9e457026dc3e07427b872fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04bf5f10a7bba9735ff562d5651549193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f6e759d77a35a9778365d3781a9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e11c1b4d0afc984417d5f48e71330195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215844b25a8951a7e8f739949eae3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60b2307472afbb713287f0a82ef92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726e8422c795cc484dfcbb3f7886d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d928af5cc65c31e5657ee56bd203d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2d53fa0ab4528ca30856f0e5fd83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a038660c34f3029c13607d31271b3be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c08529a67da36885ac70a76f50271b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acc69fc68bbecc2e0c42a4837090f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f0ef714008b2d29210dc20bf1e99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b048bc0199c6aca4624f01eacfcd47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d3b19148ac2d2df3397248d84226a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8b864e4c110b584d5432669adb33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993d6b531d62ade88e91b39c2f1db6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72ba3102edd774202e57294b0d1975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba40785e3754896ecd40075ec200846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f59b72c6b88baae3cec306c6437fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fafcc229f4b670058459d8075a5c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97db3e68f7ebcef638746d2cbc945d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb303b2ac5acb56518c72d6afae2c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb663faa4cbc1bc2811b934f48e23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9db5b7a78e5fa03314af22d7bda6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478dd8d2ada1de7254b5d91913e3ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafeee24f32f47505613c9712159759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9c865cf59523ae3b176776568823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a486609ec8b98886578f847a61b29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35cd44d1ebeb09363b1e24f8425ff9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f68fabb951fd5f866e2716eac8ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daabf0894e2eed50d03f771c2a680c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabcc4ca61d48874eca5d8666c7b30b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c7c89cf731560ddf8f9c238df00c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c60bb7ba3a9eefe6494194066b87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1af2b0d4f3eff321b7635e826c6a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0260e6ab17b305b645941795f44f15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2e4611f7e1f40c18fd56be7fa4e61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150048cbc535f60bcf3a41b0c59e05b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080d42c9192e324eb769d6afc40220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dddfe9dd32fa692c297c501bfa5cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5148233f1a460dbdd2c44cc3588c0df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb431ac86e4a8b5e7bd42dd6cc3463f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bfdd78b44b422b20a6d4272d4f26a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8008a76e8b8fe92c4d2f62efcd7ae5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ce6e5b5c3d7455e378f4a183a36e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae12cda63dde49ff62528de6d7fbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb437055ed574c2437809b30f4006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574e917e948d22a6c63a19ce7eba50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0c09ca92eec04b9392952e9a8223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd8c5bce86420841016bc03d9892b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a48b7691c2a6856e6a9a34bb7e713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa61baab4568faa67051203302dfcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d06a3d2431e014472a86f82d78dd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc957781d6df8541ae80e6227eed3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c41433ca081711202766737eccfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192534a504e1fd314432d2100449ee5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298119c722a976912d0d2e92aeff14a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd456e4194ab2f926cd02a27ee004b30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07282c0edb7c022fe04b5696eabbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96f8e1c73cedec84535726d289fe40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c60f89c5b4cc942988e000b01b5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c7315a38a2b5631ccd6b25bf6e78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc9cc778f9b3903a07e024a1b3c20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7111a56075a6f95df18cefb070d5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271533584d913a4597c15bf761476e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ab4b2f25c00c9b66bf6dc19d1533258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba235a126d2390b5ecdaa891cffa52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335930f4db315dcd8ae0419556bca69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04017665a1ceb39fb177fd1d69659cd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbb0c1f5c28bdb4f8fa6f67113254262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9760495de7aec989242119d1f93f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d318945f2b695d27993c65fb7abc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc260b8836669f339fb34be5743b2dd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725b479f229e5da39dcd18416bb01e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189f000e2061091d9036219ddc4662267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca085bc1853caf5df7e5202d3110fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dcec3b8e6f868260c02448bc68ffa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85529d181ded3b6d1ba85d6cfda54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7a04be58e3622be8aaac8034d275271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1bdfcf59324609a2535fccdd8912b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a9b66037c722d4b95c987d82e5c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5562fca8dce0357181d2d1ac613f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ce6e34530bbcb248e9418881c69d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa1cd34172751332688b14e6bd07f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf9ab17179dc1705a6b349bcbd7a64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4ca75ffd11b3171e9f9ec2d536eee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c116dd9ffd1cce730084f6e4f2f547279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0144b147ec8d79c0c37a5ba2dff879280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73644487630d862d6d75fdb6939505f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b2f9174f75225f5dc34b10282f60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c885b0723b4fa16d3a2e2e3fd31b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5352841cdcf4779faf56a14dd14c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d93f54d46dca809f7fae26c39dda3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75001b3369515c85eb9556e66500a76b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf73cc76d120f35116eb3cfe70c01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff35959de52171b4ccf19700dfa338288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd49047de6337b37cf80a6e699a8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abcc5a7aa1172ebc1fb07cd0ee7b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13981504db93cdc00d757d772723045291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ed4a550edcba92e73d3921a860e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f513f1d70da013a4d24e74c290ea48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a99dd0fe0820d3d16ac698865153294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151e66482293f29402978185be53a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a857254a3d3db59a4fedeb171cd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c657ccfc5851a8cd97a57fe9f7b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961835d03bc87aad0762d5a1bed6b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401251a9220556da8123d59349af255299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cdf7ac546b366dae3be19bf043a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972048187541622a32615e0f4a8989301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68d2a9bcc767cd7ad00d657d28ee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb512cfc04b5fad25f5c5a12a79d383303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9729323790be1433728f38f26e5eb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257176ac44788d0ef05076ee847f17bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192add29ae27c9620322ec821761f9b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ac7479a72bdaa4d1ac419a2db86d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5d396bf950eec137c7b905e2f70e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a00af1f29e1bfb11af4586f52cff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf0dff43bd48d40eb9faa1267f997f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c95f9b65c01305b4440edbbfcf5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70537642b3b8c77b729e59961c028a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895774ce335c790afbf0a52ba70c86d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f634a847bd2931c979224afb01d457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550629ef46e53d993ac3cfb76a25109b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739758c0726307fc0694b39672ecfbb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a49c9ccb2fb64f54bf49777f8584d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c219e281edf019f242361af2d7bb94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abcc262badf280ed14eb148d20a619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1e92b5963f68846c619e27ac39044320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68978243ff66609a288096c9fefa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3b4a8ecdb12809750938f962a971322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c719d9cc291523ca8429b50b53fb74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee8cb31cdddb76ca09984c08fd193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e26319da942ec71b5f5261f3f0b9a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec17aaf36a5db5613371b6b7a7b15a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec9ccb3ae90f58b56096241cdecdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f431fd313bdc333e9da1228feed0c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b53efbe3e0d8c94d1fab4111c1ddf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541277d8fbe9476d620182c2637d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264872674fd0a16d259ee8eb3f85a8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c6b167172040d3b9490a4466c8b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e670573924d175bbde0f90e05665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16492d4bc2643cc80bb1270481291397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fee0749b02bb780ea976fb240bd5c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60d039565e1ae21a0fc9849c878a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9656eb268e3bb417cbb8459b46458337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf066bc857b01f4b589e96e78ccf6c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007cbb06eef89c855d5428e3ef7f9a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ebabaf633523b8ef5cc6ed64a127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf54057b190dc2449623e6ce57a3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8c77cdd3c388d1951a17edd23347342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455983bfbaf1896b92febf87e69902c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b430688a37d5f4f01a0a50a0e44eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb95ad8c1538d8cf3955767cdf0483345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff29e81e966b3c66ffb4dbffbf7f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63580fa367a7b3ba8a3a5d9024dd70f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcb3e7be9606ecd4b9a0a430401c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9034a94c128e286cc494c6504396a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce2254d42bc5c9c49a416e68de818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea8854f81cdf83db198494c992b6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee8c84770ab9b3584504897392e1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c41df88451dc6fe34752010cfb359353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f513c4bcae96d7ac444581d46546354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a07ead43ca7a55e1dfc551a38cac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e181406394f6f44f4639b0469ed88d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc796ada157eea8c06b5b1eb067f7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb23c03d98771fa720fc9d0ca2dfe85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c099b3954c76b6755df98764fbba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573379938ad62398cfc9af9544b795fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7178f7d595024600c107e75eb1a150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620c567d15a2f65a9517c3ffd18ba41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7940a3d86e307cc7fa22baf7a2268363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f59c7017051991450b838b2b3dc35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa2779c434769fb37e8fa0ff85be4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a39b053d9845d68df8219db13fc1e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04c076cd8cfe75f01aaa29f2745c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044370035699b2ab2d30524b583c8d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56eb55173c9e943a8f9d35ed0fd24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51195269f04875f6f65cde6fb88aad99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcab0d3154144e5e6aac2a7ab677ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189d51b4613c0ae691364412f9a6d12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d440521b20a6d189dfe2573acda97d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2a0498cdcbfae6dfe68e0f4acb8c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5245360728363f9f941005cb5ccc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b0f9e4cd801f02a55ed1532ece11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed588c0905df125961fa3f4adc8be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ce3a6131e1a7b3b1cd8297f8b285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4568c98f55858886157b2038954fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe325b0d918a5d5b4c729c3c8f8ede0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783feff15f6bd2208263499481f1bf05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6bcfac136de1012c6c0570d4448f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ce76292cdca02ffb669a52d3c39a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347671912fe88a004767df6f89249fd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42e9a75d9ec1f270e150267de27e12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96abacd644c5594234885a43d89a114386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c1ed281c4de299cf00ef6eb40e7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd85fb9f6b9fc277019734d9dd3700388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0acdcdd61655348faf824f9ade1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe45973b0001eeaaeda7a3e2dd8d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9e9762c7440455fc8b7cbca24da4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c4d539c511e7899ed5c4faf23f19c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c0bf4f991f63d408b02569f85dd1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924644270d3ba99b8f315f1d86ef0f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73025b2003d351d93805981dc092eac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a289e7054f3ce569e8be66390e2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be15b323ff55c6152eee5e89bf7f8ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587904ff046be45d760ee3bed92238c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d64fe2438868f16ae6b60184369372399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd889aeeff424ea4529bdc91c56a3c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac1f595f30d0e4f95305e6f855817401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c9a266acf56216f1ea7979df0de1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feb340f5c1ce80577fb58d4c20214403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b716a330241f8e6b59d7f837fd541e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cebb7291f8a4906e3930f3530008d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a010acde0679c8fa7731d42fadac5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c500c2cfb3d9dec5b6537b9403d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812593c0065ad2427de286b0258c3275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70bfeb3177addd95c924007f430ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4675d3ca512d6544c0333f3565ceae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6278327994d3563fad205814b15c2fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621522ba32a3322a9f32ecc9d2013687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740d9169ed50d60aa7a478cefbb476413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ed7c30a03a9cc500037e79555691414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8681d0d6c75f19f3e498188dbd49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e96ad2342691c4f618e11812bbe871416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb49fb52ca626b535e9327bec4e471417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd50d1e15fec9fec6085b5940c1d20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc947850fd27f224dccc0465e149bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad6655feb354cfa3775e7204e7599420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00eb1f98dd57d354f522a55fe8e540421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad10df600af10691c5a16bcf03c14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ce209961d76daf40f6e600e8048f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596f9f1a347de8d52c770edaf64410424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b076b49098391b6ec696edd41e4dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493bc9a1706ee1d729171654ff264e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203824ecf2b7694872b148508eded4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905a91740ca0d17c32cc125c69f6dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6739d167df104c955c30740f824a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115a1032f6dcbba2586202c9dce7f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130b60d16b9b1d211da0c58d4be23df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d962ef7f612dd89ac36c6a3e670b0a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dc5a1e6eff351c4b104c3ff2e2bf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d6845de316d305ddfa64a9a1289f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c2e2388c7de8fde2b2f50cfd37c59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16bee407ad1749bb6031b614a8c6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1eb13e2c324e7dda7847902ee336437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a31df841a81bffb033a6525ca41a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e928642a8edb4e7a1b107b43b642439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90e15438aedf0c043fea0736b38a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30965be95c2bbd2c353f21a8df3fdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419405a1496f3a0e29c293e9b0437c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0983968a419be7821f119588112b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be303f8636e7b5d30f769fa1759c6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50880bcf37fd32d01554adb3a71f3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daed3a52b729990a2ddb27fd6afc2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f1304ae62544867dad416d2a986e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2675f2520a0c63a300d752cc2788bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b32006693ef231df600b25a47b69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d37f81e84d608490114c9f1f4723450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a977c3303a140e5ff4ca33e36a72ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3ff05e91ddfb1e767c06c9d1d45b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb81f936ce711d51f9381a621be68d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476516e6782e884831c370b8a7af352454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd334ca4ea5580b68265fdde84740fae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678482c50d285338051f3c6a672e560456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfaf7acc8f1664c50f988e5117ae62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846628ddceae4951abeed582be3e8e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dfe3e895d3d9b9759b9099c9c3b49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b968295f03ef5e737bc99cd155bb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72058317403dd6a8d57e736d269ae7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b0b6606b827f24e4dd297ff04eba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d2a17948fdd622c19827f3e85879463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca95a8f6f8d7a25097096553964bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a225131f5be2ea598cf4b43958dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c23cb5e4a6424813b4edd99a274b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d907b0c4e6f043cefd18a1aa1a7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427379f5401ca47ceb0d982ab856cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a471f1b74d0deaa5848a7c927fd1e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3019323ca6deba38b36a8f248265fa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76333e80f31313bbc701e543c6ac55d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3bcb7148fde0731fb500a75193f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeab7f3608e3bac7206c75ceee5a17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151da3ad4fbcd7bb65fe15d034efb3db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39739bc438edd4cb3ef912ec786244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c538475cad9171f9b0fa62d1527f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c057f5725f2823d238fc9cb338a17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b65fc3619078c095d1d0a4607311478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137e93e46a612c6bc482f2cc36d211479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c91904edc4833f388af6a44bd57df6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb008317dbc4719a3a681255bb5c3d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296aec66e9dd63a011458ac4e3054ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8618b4c05459d8e8b4a71de297cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f08d6618ae4e91d369e42d549566e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f71a8e8749bd0dc4553daf6902701485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0300f8eca363aa57a53b65642fd2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cebe2d4efa46fcc183b9b43faaf5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054ea1cceeff5ea51e03a386ad0900488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6912d2f8f83397d4bff5e12bc246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2bbc60f784f8aaea81d0934305120490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355919d76bb4a3ae813e865838aafd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c014b54ef57c13db58fd8d22cae75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ff5711b11361f95e9ee4ebbe711b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8415c9bb73c9031df469f2333ab437494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081719fe745be06b1f9279a9272c14c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6d387a5fccef4b1fe95477480e62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f1c0cf846b7f74502db74f943d4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9107fb4d250c9b5ed49c788f2910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310ee09e21da3411f25ce7938b4fbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc88491d0c73e1d170fc1fd8da1a6ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d1fa83848ac131389c131acb7d4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad011568ec523f9494c352ca470b69d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4204e21c8f32e2022df8dd070d51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a32642eec552385dda067ab3f9155504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c60a5d6cafa7a39970e20d30411e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259a46096f54e3678cbaff3931eba06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d981ea08c674a0aac4044ceb9f176507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dae3717ef3dcf42a758a96eefabd91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a99aa32018246cd4d3395fffc3dcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb09e5f81006fed8d00039469f2b19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3783c88403fd373809fc0f5b8a310511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58ea7d51bdbf26dfc1cd918a321b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d749ad17002f516cadeaf87483b0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421cfd5a71d1ad27f527565137a6939514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eeea5bd2b5bd7f612815b077f79ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb170e356e175d4940f65ea8a5c6e9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40dc1043aa6393db50b11b8ba0dc4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c3fb610db778df9ebf24ce89cd16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca5b523698d22a9d191183ce97561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0f61a7e99c33381afd740c438bf8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be83916d936eb723b0ae1bc0bb2221521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2fb6090e80fa7044db9fe38389b5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3ca5b58459f7cb11a24037c17f5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ffd19a73f6152f7fa6dea0cfa38be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092aab8328b2a687346ed611d0815aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7787f10390d79b48f5c5cf93691bf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4b5ae6588d55cf85608b6e1fb876527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496abb866d1baa89548bf26236277127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce424d46f963ea5b7f675936781b23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2fb5dd98241b5caa8d39752e5b019530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aada1ee8b41bf6890f3780ad396953531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e24b71e0f3fa3878e792a9ebab70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212440c1513ee6b97449c348a4c382533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2b0e7ef4bd20ec09334d16b944d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747ef9184651e16c7bacd958bb5d30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10fbadd50ab65e7d937307f3bf2ca7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98db0709cb4c2cd950f77533ac2e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0d56645b1b878043b76bf7fbb8268538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3606a3a1ab46445ec2ed98010f5409539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893af577469c6f7c359daf76ce3b5f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26831549f5ffe723f615cb4f3b0415d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81788c9dd0f6f274a62d3c1effea1e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eecd3772aa6c1bc489e12bf84c637543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c7a0590982465c411e16f87845ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd5c4717a3fb36aa8511b8c0eb682545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112965d8b0d729834f7700861105ce4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37925a949f6f8d3cd3a9e716c991cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436b384d545141f9e804b4084a4fbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca199b10a146b5a6937c71c57d8cf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036d47a7fad8aa98086d5473c86ff4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489feaf16aff9d63579a013a716f83ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab2f0d9b5800aed0da180d0f5c263f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb849d47775700c11971b7614eda286553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489545280df6732befb3a4f164fe0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209bdcc78ab48df24aa89325cac84e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d92dde2382d4a201935fe8cdb76d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da772fe1597f4064cd8c02e58fc226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243709508c8514e3e5179ce0268ff0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba41f9ad6fbd59e1efd6e7b5c5b6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d5aba54f353567f9b62bce6417e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce35975ae8861c67bec59fad87d207561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596bb6ea8e0735cff94de8251c75528562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024098d52207b408d5025b62191551d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274beb552611477fade78f3c75d3fcbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7dc707ba7ff6b353ef180176d3d5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd830fd0d3ecd31a0d81ce777864f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623925390828dcdaffcbf64b2910e210567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f082b010aed9d5c5c70f306dd2ec18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31fb944c20eb026785002316ea97bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad13aabbaa5718aeedb9e2a012c32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090182ba879ac154100e4293fc9a50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f788c5bcfa86267b7fdca70651cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d65055b3b021a65bdc24c6eea510573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa89f2f58f896b04218e9da82e0cbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73facfb13cde2c0cf2162d53aa814a92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e104ca229f0c6108d79ca00253f8a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5f2c5e81e0dd57aa2cc2689229d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a17ea64d5693558e47d458049fca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56606e9a1fefcbf8c8b5c20bae1c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6366f0abd84f8096d594c804a42dff6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860c71fae1b2f9e78feceecaf4a4c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af55ddcc6e5ad21bbba1fda9dc46df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f62a1f7d9c9a3a49568280ea081f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd86a934ca50eaee5ffc00c3e070d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f26faf30087a39e8a30b667ebe186e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ed03c9c05ed17f7bee534ff6910c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e492b5de149bb0f5121f9b867b510ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86e5f395ced085646da8610885ae54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf21bb9931fb6548ae04577fcf5331589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc551f6595e4d36235a6edcbd38ec0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4df18fae44011b3b1f5ceeb7a6a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6152474f58f994574ca1b162d4d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968467e2ed6d151cab4b2608ff4c1b41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ca14d1ae591c12cdc7685d6b5ae26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82eba9eea1b6a8319220551928f2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dec3dd30c04669463dc4859ead943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d613532049998a7040be0981b573597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7ab834fc77e4db7f8d2549e65d3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281689679822f21e2291d11000baf403599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd12c1d4ed5233683149bde9a2631af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e1f68fb212279f2d44bbee1ed842601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588d6fb40e6f54828b4edd84063fc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e24c780510b0a0e9be40c6ef6db8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f9ed6cb352d808f6de9602c46097604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292995ea462dae4c1ca7ab946b150b75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786702c0fd765eeb320b10a446e2f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0136f5a7b1f11bddf771b34314679607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb981b4e6214aee53c1183401c0e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d2b9c964a078f5ef616eabf3e4ebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9f1ca949618eeb50a0ade16e5e40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0620098936c334561d5c77dc013b551611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e0654547410ef151633b9f184b60e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61aba1ad2cb9ccdfbcdd2ca1a9751e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4ed32c675185ac2942a79ecedae5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4474aac9d200346af9c46e7574e1000615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ca4271d0fe2839aef2d911b6afa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98e69d6b0c8b299d7583be4c0b89d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd8b09d9cacea4386b880855945ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f366a1367467e5120b90aa16c6dba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de7bf9f9f83793522564968c24c73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388547fd2878ea480d5553a9abd2dfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96035bc086f805b5cc064a33d2a373b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2442f366947c7902bd198644cf6b02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f539c3e78a261ab341d3f7f13479f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49a1a858358e012ae20f8ff0f2a487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803c5fece2d587df34cd294c8d93dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf478f6923751c3f7072abf84c9a979627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b748e10f349a2729de40c64a36f3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba25d5d0afb2389c2b7a019d21cac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b0a00a02dd0f5082698e4bb1277b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad09568d99bc238be1fe16e4bdbc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd872f274466a7501b4796173f854632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d9c5dc54b5896dda09ed0773ab92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4769a9f6183be8703ed8090c54b38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60881e3a639267cf41a52f8698c1f1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3457fedaee00cd090e90580ff550b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25015fc78076866325434ea63c299beb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab54aeb9f88d83e8a7178159b88140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673a457a05769008613661655c084b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708f35bfd05ad748d5317b77e0791a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6649dd124a3dd63b495653f4250a56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52510411de72c71c5752f8de0955d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074f3c7d98b296ec104f22e2f1e9ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a9178d442717308de97d39151e895644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810939a3002ae5edc8c91fdda7db051a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670440f2a0759c56519cc6a2a47c54d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e53388da564010c223df2b71d8d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceec57ef4db98c3a38acb3a75c6351648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e94433496a2b0515df2abe32750c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba61920b3313fdf59878c559e67f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae385bab2d62a62960b861737f43d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db7a67fca2025c912235654396cae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1bf8d85c9c7c6e801f4205475d33e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c3c53c11d40c0b51d82ef5eb6ea0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d02744ad30f9b2a1fb687341e20d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33334896214ce74e40db286e878aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb846c7abf4d851e9c92ce7e245beb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18206e2c080a160486dcd2a266b4996658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83f964e129c96905cd00d01192b395659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a640535183222bf2627ac69d4d6f03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9ff7914be47bc97a4731dbe155c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99fd2ac24b3d2d50da1583c9016c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bf7dd2b58dabf12d419a8732594a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40302e15d14ff8362525b94919822103664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda1d3c89708263368cd154f307d8c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e64f7b30abd8d038c0ec7e09e301e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb944fd8b253152376826a073b4aa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad007f731b79cd042583492c684266e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666e9aeb56574d327647d577e9f2b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201865e1ecc98587c2a39117f6357858670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca76a535f01458fdba8f94631f788ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ea1d5d31a9f0bfe5f42f5e447ada6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321cb21cfa72c46ba7ef78690c70aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b76d2dd850b34f52e3f6e679df8293674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f15bf91a7514aee36a7996c48ef8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21330531d4aa1c08f630bfc458ee41f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b255fe8edba3165c2dddb3ed6731677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363156189f8988173f2967273f6577678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebdff95c3eac8b0f46a406c5b7ac6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29d14554ba17e515b153c2de3173f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da2261663898bec398801d8f806c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d9c4f70592dd6e983865b694c662f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75b5faa0a575aa9dde87b36052924683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f477fb86394c0056f3724f8b6a6062684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0b2a48a4d2f6a4beceaa60fdc43b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fa5a1ccc34189aa2d1c3063294994686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020c765c679f88e266d865d443a205687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339bf0cb231395af0a5a4d27ac02809688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05821203471318e019c5348c2c55e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9b08b387db6ace33856750b7cf76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb49612a4d933efa743963051305de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf8d343856a2bebba872b754ad001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb53771186956e14cea34477a1e69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a3dc42c60d9c1d6e48e02694aecc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472ba18cca4bcb4422c9fc915ed1d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d149de60a47bb6eb0716fe8d00cdec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7dfa5b8ab58be10ffc417dcd7125697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f182b59dda4cbddfcd6826f28907c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6198362f361e6893e0a7902e060af24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d81cfe8ea3cecac30ba8444db92f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d31180e7d1912025602948541cc3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35ea15aedd6372c4e1c5eea8c90b13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6232feaa499db9b869f794e3a5be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d9aec252658e50ad4a71eb710ad5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df4e9f075e8eff422384e6e03ee8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8ab8179c369eacb4a3429cb55dee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30157a063024e927af1c37f64c83543a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe3b78cae625bcc1ee951fe284004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359dbb32914f11555ab87acad34f607709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e2354e49462ef68b425bac94b08c710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd573737b11e2fd1999b491bc0252fd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0ed21df457db6fdec9eb9cf464ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b734da6c778ff42b623dcc65dfd0e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5037ff63c099e1319205102ad505d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd7136d11e631390a375e6ac8df525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e56fdc859824630fe03342e6cb636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf46cac6248b296659bdcdf15f9134f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b370b4ff536622d7ce6572e3191efc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6257894365dfd360a66e89fa1009f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e4f54f650d04fddd8933d5e7d984a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4e8ca71367e3fbcb4b06d9983243011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c54455a3fe7f80f314caef936c5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6ced8a6d89dc835b7c743bef877f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea5771e134de0f85ed5177c75786b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6785bb2927d520c311c445633b6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648013fed9663a6d0fd501fe1a8e7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda1bcf58e39f772dbec5baaa0f25df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b33460dcb507a5d23fa5b81a4307c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6650ee57571400f37a9955cfcea5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6ef9abf031d2952658ecc9059ff920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782de54de82af170eab190dc4cbf1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea2e0aa8d3174bb4509335234f5af922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cadf737b2659502e9f093d51653b1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2310eda9a9267567c2a3e0c018e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5aa0a204d52e6f1773fb12b0de0ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f302c8523f8bb9799f4195817d9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6712b9994e882ab47f2d60f13fb9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9537d05d8f5eb02b78ff6e2ca8cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6bbe611a342ae914164e9376933929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985be434514e2f63baee5e8686aac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c631f0a45087f9281e790a0308d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e2e1eb634675a3284336f0fe7e4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa468f2093bc789cea20faae85e6bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51810d2cad45de515bf42d425ee8e32e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9bfa8ebef5f16000159e7a66a60535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013819988f243510a1407c3a392d63836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471ef07b2082bd7ecea34365e792cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9c927a2f514c70466aef9e3955c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf53b29297a278077ea62426176e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe175f63bad70dac553aeccabfed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5d8bf6cd8ed602a41d37c038f1d0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26a89e26e078221b1760bc0575c9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ce2cbe4483c589dba9248068497a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9a6c2bbdedd896e83f735c31c8f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fc43a5862ac366353f878536edd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d34a358da437a554bb9c3dcfc543246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f8d282251d220898f82f3120673347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfaeac727ddca848d723ea761361e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196f64458f9389e67e51f8f0c683c7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c7df4b5d4159015259a7c663700150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2acea07ee9fe6bd6ed348b5e51e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c3d7e552448c1a81a4df3053236352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4eb74fde21ebbaea65df680f3f51253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16ec7ea9fb7db80f1a2b1d509edc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d0999460cabd5cf9dad2ea556d00855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936245b84c4a8374e6384b0f62bafe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d8f9d1cac4e567b7949be290e962757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3425d62c604875c16e87d58e291c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d47ef1e26fa0dd10fbe96f7ec83559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee311fa52f1b87ebd48ba2a0e0a1d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e2ceace097391765816b59d6e10f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea20e29fe48601c918a203501ae5fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03de0543558c840030cbe4657b6ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ca59222e5d404d17a0a4b6ae8e2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b334e224a2217d18c285cb4035a0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055b0790b99508531ca8b74c61e24c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca996372cb15fb2aefc62899cf7f6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c52bc8f2a2605f1f6fcf013942f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1b14d45d272fd5354e66322f792f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d38558dd83dcc65e6c580d133b57f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df845950ffc57621cffd2481f87d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0179941581a519b485d761a6981e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab64c4bff863151d5401f21d4424c7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df0f8dcb79b3e2785aee51df44cde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd4be61eff6d1a272f5d9a177976575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db306d23f1296ad8bd036e1c3f16c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef6fe556605fc26ba20527541ffbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e18c375daeb020493ae86f93c89d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca42f7b00f79af7b3a47b3e21a64e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d1258de4a799e953f01f5929ac7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a918cb818c14faa785fcf250c15781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f4af5ebc70279a3fa186cab9628682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ac13739bfc24a89eca86a8cd2c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a786da43f0c3da215832589df1d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19e4a44aac45a4a615e1c115d1d55f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424db1f2d90dd81b61a6cc0872a75f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8a7056c9aa13b05a2c130bed921d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3966e1344fb3a11766eddd5aef2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467525dfeef94b48257d956f5b38b0b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef112c44f1de8d13a5f9eab88360fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d18fe073c9bd6068c0898b5ebd2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950854a7002c15b1b0f9f29ca98b488a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e8b1e24b87b72b9a4cb73c78a270d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde331e93a724fc1d930691df6bfd8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672711674a83561664b638e708ec2e7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a7fbc0b67479a71059be18742c0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93a1dccf82123ede292d809852479497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259baea623fcc9e29382642515880a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c1328d3d608dc58a05b89687c492b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b6c1a2f33b32c0d442305dc072af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323308b11e1387fc6a512fb932cd6d15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a12b00019c5950281c5b4c56ba89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd223f37a41a6ff1b1d7533a71d30e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d619e5c66965b85aa0b3622be9a333104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0035a6aa864651a14c83e676c498c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a085f639b0e42d364808f9bfea7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1544ef9ebab5922086518aca5e22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb771349f9f1635df976543b594405108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9097103b2ec22252eb64f958025ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f6c155ddc742b03cf65b68ef8e46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b10730d0fa9eff83e9c13b3d87a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ffcb3fc59455ad5df2e84b6fb300f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d413ed81f13060af79bf652c1dfdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e9437a445b4c709121acf2d7d1552114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d074251dde42e8cfb3ba804323b39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b1c8f7fde4dbe1b035139cb0fcbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d884a89efbd74208bdf4c57a9681117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49b410a742385020269d20e1b43c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d201e77230412e7661163ccdfe770119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5553f43dd33aef91fe5fe313eb6188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9a68c48eacc8ef9504b8ea79bee13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a655290811d2ff44349d904b350a5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf521594d51dbbc2317e9ae8024003d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e121a9b17d2c9481ba7856f64157124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506bfe3015e9ba85b0563b04594a1a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a7a71bfb0c08a31db4286fd9480b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434880677ecd000af29172d1d3f3fc44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d08800105e70d016ddbc1c417495128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee33397511d8f31d30234a1ccffb81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b35fd8d22fd7543db9f57b4cef04c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52155e8afce9cb946e90c2f79fc93dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc88d07d47bf13f9b107d8166bfd394132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e120e12e5b8568891b3fa9b3781e9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf941940ec66d4a156e80cc0466f708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a40cc9aca178cb7a17dd190c48c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7b653eb233f2bc602bf798101378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99776e0e93ff8b1330f75eb2208b0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475834954fe4c6fc9f3accdc757a8f3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc00fa4b7fb6adb318df1f0db4d3e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ecb6549eaaaec34bb965ffaf0a17c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f21d84551088b70526e223c426402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd4f538429fac765fe4fd72918898142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa0f3be291e9ae66e7e29ccea95b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c367c0cdc9eaec1414c957ed5b33a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638c779de363d58007b59d89b7c990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bdef082cacae133668ab240cbb17b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d20030d68de690c9fb347377134e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17455488b7a3470256d66d9d08a2b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d548491d02c91bbd22afce3f13cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42659e1ec854d6d7bcf0d2834b35b28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733df9259910234820418f490dfa170151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35ad788dc88701cfef011475682c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382fd3d6cbbe624b03bee6ac29fa64e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312cdaadea6bd916e6362b89b404cf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834fee11e3106e61adff646d1ef9138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9da7c86cc86ba872262819fa4216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d37aba3b24aac99692ff38d5f3567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f0da26232f8643f9fe5dc2155074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0e2da6a0b10f789015697c726ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806543801251656b0cff61f5d1161d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf2f7ba2665ee07d97f672d66a49a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4d8c2f1643ccd256cd63aa22ae1cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ecb30ca2201ef1f2cab1641473955163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de75e03711dc705b7fd5ea487702bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b3cc126fa52909447bebf6b37a0d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a33609f045c25bfa0c449ad031a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe018a70d3d4f80b26422d7ddf7354167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb5f3cd9a13a163d4560c098ca91ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a582d6cb25b771c801b49f048a4b2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9e4ef763c68e58a9a2361524db0b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01d7ce81651c75bef6742c16e3a00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cedc412dcca918955066bcc4935dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2199bc046c37041b2749a1305303ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f01771476eab2c8fa7b59d7b3ef7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081268e391ccab4169b383116e22434c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a858a71a0c18feabc0f4c24671db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdfebd399356ef1ab6ec37e6612460177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ed92545d9fd563a4274fbd565652178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e62d8476fa3cea48b7c48fa380260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2becd3a01de8474e8816c4a6582fe88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdc105208c49546ce20130cf6904e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02773cf05b070f52b62eeb2e2c49dfc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e282898a245ce99ea1f7d9acd051eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afbe30aaeedebb7474707aaf15c91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55468385ec4cd3af3f199e17aa25e15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697eb456d7794fbf060964372966e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004bb1aeadeea661c61dd8e570bd08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f18f5c059fcd3f14cc51dd090930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb62385595f7b11cab1ad756e10556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b74292ebe6f28998a654ee885a487190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01aaf7d5f9f104b9ba68be0444fca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e36c180fd53f0e69ea5cb87be24c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55efe0e6e23290878ba95938431bb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca95795f2358f6182e316af2b1d432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a68b378b81a2accbd3b3e88111559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19922a0012d0dd85fea044b57602f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef561e86322daa7f8ab985803f50a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070d85bf7060c2ec0a0bb21846c8b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7c89b4476448288599bdc0c57f40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987d00f581ba54bdc0e9450c62ea98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ea35b06db88f732a575b4f9d54c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088a8fbf7bbddeb617d0ecdd95c8c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ba0e3a72478cc0049655263b0450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e9acf18730191ff49b4c6efbc4da3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5205ebbfade778cb1326f28a850d9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5814340fdfc391edf99a10b2966a54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663fdf7fc5f32ce3e8d708bade3c57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1889dc7734fcbb199dcb6647b1345fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccba8fee593ad91e73a801af3f035c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6193f5d1caac46e285e93d12b8aa3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722105f73c7fd75d3e050f0af7cf7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9cd3704804040b64925da06c75b36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc15854f46faeae536cb6c6f1d3815213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbafcf50ce33f090cd9b1b7a7210bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552be70485ba29eaf268b5affd98a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b9609da0222102a83306090dc99a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a150dac0c976b421350583343ff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c51981f75159f3506379622c9f3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5d5bcbf9989bf719403b9df43d0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1fbab947c01c3e8df77f5cb25ffee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8145b1d61ac173e7aa2107e0dfce28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9f296c4082af0b808806453fc9e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780188db91af1c0df381dbed763b33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7660b317f51840b895dc7cc5f59b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca98ef5492be01eae7291a6e8e485d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b725a13e269503fba4db7e32d797e62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28cfaf3074cd4da001dda4dc8dcd64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaccbd454fa4edbbc2237307679be6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f553711615fd4eb9451b5e12875a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062c2886070645a775eed00d9be479230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c26572c75cdcbce6287c51e8e3833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2807b47e4ec4513383549f7f4778a09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e7d5146ac4ad4f3faef07daabfee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3ebdfd0aa262900e756a3bd55355234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050dc114a9346b6b45587d074a4c3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c06fbf559f0b7faff354b893a10ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f7f13ec40caef341f99da21d9528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38144235782808a774e4bc83c114f29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3782108d1caf972e55946c5c0dfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dfe7ba4809127693f4a15b75558ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bce454a681f15dfbfe6ec5bd6ae9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357171642669a79ce5c051be1eae2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d49a137c54f74a0f05bca02592766243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fcb1c986b4557f24ec8b7d50e4518244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b692d4192b617081475275f03afec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71fb9c2c0dee219bada3bc0bcbd3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae7f1ab19993efde8651d68d50514247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90fd7747e865301e1aa3e8d376382e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623c5f54bf959c0fdceea278232623b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e32ee4b573de0677d8f48214c3cfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e901b9fde146a5201e53c4d7d397ac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb0cab7775d13712fbe5ba0aa6ab9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d00e6701dbe7381942892994e3b21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf771f8876c71aa058892277c756a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e846d08be6d26ed807be8aae8456b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ea1c850c0c5ffd975cce28729274256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747d9775b1eca0a90164687f6111ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c0020cdbc949872d1d9c2b64dbfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b570767a01f309ca9bfc5e2ff936954259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8557ed16a02b04d038979aa314e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc53c31bc8d4fd6c1f3251857a9541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce527c2591b981ffd1ba2f38589a38a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a63f7c0d04d96e45bbffa82d4de26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9ff31de937ddf6f31e94aef14545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f368835d1aef8967241925859f1b55f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c25dbcec8f5a2930e23834a60ec5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ba22d2ef01a2698523832cd3f949267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47620432fc5491c7ad526519bb244ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff5861717d1a9ed7cb7fee7000619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cbc827e9fe1aaa274c3ae10e0d56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab22f44d2d442d6294af7207e2eaa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f177d1797655c5fa5dff241ef9a09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10fbe2d8619f5be83f2abc8e98a0ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb7d78853a0791c245e606edde0d03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb71c436e15ce956dae829f37372e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6c6f15cecbea41b679d8d42f7971276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f0e16de20922ad7ae9c0d2ce1d8ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a7a365d1b438479c9bff1a2cc6d83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96e5d732899abb269b3e674fef63db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3112404e34044b137fce3fb8c7ee7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef5e58e9a69311b8a429aba125c7a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94776768d4cd06060260bd68acd09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f82bbfa0a047f095ae2d7bf497d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f4d2f9f5a9ade1110eae7a075fd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d5f4ccba32ecf5eb9e57bdd4e351285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9029705f617dac3e72e2a04b15d3a4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd69a6a21704d554b7b83c96a02fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f95529a22f3577c329a2635096b31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271898a6f0b6f2659e71fd5f463d0308289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5d6afcb784c2319dbfb8d1395040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411f89e451242493d954eec344746ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e73d1de9addf73e3ad01ab57a21a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192d41db754b9761126ff220256281293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f738bd0de737ff6308a41e2df6284c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb94652d6ee924d46534ee0888bc08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d7dc1455cb455680c82ea8baf5c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9da545f7a57b21006e40e259f289297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726661938bd919835b308f6ea93e72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c310a4c91cfa61ceab6a23c4f32bff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf913e3734956a32fe531086e272770300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959feaf52e5fb24782226338d6ab90fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62213bac2659f69b0d871d28d1d8967302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37b3f54afb2e247352559c9e7e108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9286ed2f4206ac4cd5f883bb3170e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b6bd11ee36a115cd111d1b23768fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb82576e9c0d18a1c3c562c4bd11f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e4c2a6689bbd52b5d6ea11ea0a87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420cd2839eaf1d7cd514208811ebeb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d43ca47e5069bfc2cfd7a8a6df807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabc97e58ecb54f4cf7dba0217db477310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a152a85f8b0f0537784ea41a517784311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b681ead9711daca32c0d554cd0004c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b67454bea45646123b427d034f903313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62ac453618ee2493fc85dd2719c666314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043ac1d8b79f7e5bd27d73704ab6ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b183549f7bd1d1da21064fd52744316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b48b5630d01abc2952c55eba5db7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4947ae39264199c8c3892fd3febb80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83b42a5946dc8fcf4c2513bc65dad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade209b46f2455e816d16fc9c0aa4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4918b8766aa303f1b504a2ee9ca255321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9e27170c72b1fbf829f572ae7aa3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c1f1f07180cdb712ac189af3894b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae28d27ef369c27b2236c0add39d564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f0dc66d1fd8bada6339ca9803473325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9afd73c22ea1fe5181d7e807fd19f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3b050862f2d09467859b027807d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f7d241583a893394722d20421c69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114a8a19ec65213f30db55293334752329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cbb75b405e88299d3f942559f86d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c31ee95efbe6def21fba48462c58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511f7722f004eb4f2423126cab6a06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcfc6511de4854f63519b348a3ac9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ef3bb77dd49288ba381b5b58c483334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc1301b9d72aeca808a95a7cad009335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b06bbabaa97d4205a315d0d69335336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54aa5536d1948628ec89e8e290cc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ac7671015ede87d2c67d60c4a98a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dce4950bb04f94994417673c32c59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d43285a720d8efac553dc0604169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191ba4e9030434d5b2e56074640d77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24816ae7977f3c737c2455750b42b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bffa4a9f0c4f7f07dde97fc4aacf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c063c1d517b8b1af9cbf551c85167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8936736256cf7b0e75f172053e0ad5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecca86d61023d7455bc6ad61b11453346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace81abd1dd3d4c9a5ab394e8734f31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a83f318ccabf4a97f975cfc0beefa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3388f7a7c13e854075820d8a6be05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e655b969520bb9f542b057009e4c82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f89997d6ea02ea14a8246767cc4bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f3c5a7c456bee980ce0eae4fd92d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93237f378669210a11fbc56af5c748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e8d5539b6751175a3fe1e3a30de1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5754c2d53e038c3c9a7ade23c3583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc49dd96106a2bbe2d99cc9f8b2c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838f344f62d48a6cdc59a0300b181c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72065c64561e0c054eb20b077b14cf29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910535b4ccd786a91ceb10da89df8c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea679a4df6058ea5aef91794799da74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7202df1797ebbc623623f69538b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae0648bd57896b44e805829e37c396362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3dab0d8deef7274d99a3d89e05d53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8274508f738e91152b222bd259a5d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde215ce3e00ac44e765adc4e7735615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00db49abc5cc4265ba59ac8e9aa26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5716b3a98848c904b3a268d2b3fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135c48d8d41877804b3bca9130624ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7dd8e007a2ed9c6d5ecffd29e0d22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff7e6e74c2ce42268319e79aadc564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0730abf4f8f9c09522a7e62a9110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaaaa754b81d65546649662f86a0de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2468e34e301169b2a7e5d85805cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc83e64fa83c4f85568eb042bd6c3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8fa00c4230aa3f721e63b31e672f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5421444ddfb058a9a677781e2ca49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc302dae4d458b8f97a9be951ccd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf718a1367d1e463c67503b615a5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552083ae1aaf235bf68149faac5e95d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852201e2a46c7dd6c7878dd6a022d96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e9aa23c3056d394759c3484809b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ef25249f123b88c9d01d89df797f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0171f12639b373090091223db5cae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e71d87acd58952848d8d533b596f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69cd1a10dcd2220358a673997ce84b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e475b93fb65fcddb18833597741d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018af9b8860550b79019eff0e27ba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e20249f731dfa0785d2d788a5b56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb208ccdf90bc05c4a613d2bafbbba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf9f23ce9b56b2fd4c1538d21609c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a424161709c15d8989cba8c4d83f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9de1bf1375b69e5d4462670dc995392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7d4613e5231d36f5f51fe0698952393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b27827b7db212547ee4539c106e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0ee081ee3266426f7bf6a8cebfc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5929a7982d87f052cbcec05acec9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be1db5b4120b0924c00eef951210f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca31345c0e744d33263e8a75180244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa05dc7b21e8b9bc9e381be9da4292399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6d37d06df041345acb9818243c1d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b126b8bbbaf2d9cd4e9ffe26c4615401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dbf40a4313b58de74d1ec33638545402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6d77cec1d4a8205858f7bb3f29f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072ca823f8c540efd1b50ea269aeaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40cc32e9956bc041473b12e8168a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684a92cb5f1ce35da7c7ecf758d452406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105537e0b93c978a34dd942e29897eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af736d19c853833b9c6ee75f0afedd80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb763560f893eaf7f26525538a4c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d839da7df8573583d50fb02635df5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd88cf00225e7620f2c130d308b72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a0f43314283361cb5551d31aaf17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7e86548a037190b3e70642eb1e74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84d7934d955a3f8688016edfb9dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dae165876815a12d8e2e9198664c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370e222182c3801d832e0bef7ac0d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdc808de099b47fb07c2e6462c9cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258766d5e46eb560ee63f3ebae255e72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c515b7bcf580ab0c00f06c100f334419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302710cd71b6ad6e961a0a6aff7a961420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2925a2b39eadcac4e1353f33f0952421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed040573e1b1b268d65c15742d09e109422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9ea2961ee109b016cc781e801c90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f155957d78daecf406454a3a664a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595431d77f65d5b4ea04421e8b65c71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b7f398d19909341b410c0e9a5ace426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95fc19a689ca1b265b7e88a05b668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03128a450cff2b7b0d8ac24ba984551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f9ed7fe133e37cfed9465acc21d1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db805599a62018a2506b2bcb54bb708430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f545fe9a01e942f99c010851b4bab5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898a1c4a48dbe0d1a6ea982c1db36d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ef32d4a80451939223173d9a305f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f740e3605529a5c7ebc8d42fd28792434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502229d8859dc87fbc35156848edc89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f831231009ed6812b07ce31d0e02d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0353ae09c5ea0aae3b3664cddac8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493237d744778bf5c31fbea91570c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af911a6d874a20d710fde8952a9206439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f768b5a03f9dfa6b3c7590e987bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe40870fd8ad516dc7e1cec19180f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177ebb39057118868819797e8df9717442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c013c505675257a1a7d6b111cc5d4f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9835bbebba791fe752176b6476104444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df64ce4df7218e61036568e154e5a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823436353aee716e8e3d49145521c988446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e759d64b68bf4f4a23cbdc4f49f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8e9270a3bb55c8c3d44a50b01a7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09773dc0db31e2016b5479663a694d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0575529cd5b9af5909b9995d40f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601cf58b148c97015e9be2d0c3acbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15959113eab1b3caca04f9f01c61d13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25b10c8dac2dd220b21d4462dda851453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cfd25bc9213d8d495869d68034c32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d01003e41bb6296e5e381a7a2a8d5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9db5ece786671e877caa960074d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365c7a5ea78aef5a01a23565387965457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9716b0a16df4cc5e6cc9fc4ef663bb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1074acb182576e343ea0c62d99ed2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce501c392e9b62e2794fba60c6c78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e0c1d01216e7e08199c563eeea62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5e17e53de3542f524ea50bdfeb8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549948536b820c9d6d2c7a3515ac0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c163616ef3c337612d3b77fb9a1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954693f58eeb54df73d9493597a08d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf6ce5cd85b468063dabd8c581f98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd8fc2aff5e02c757d8082c2094d49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14f32c69c0ff20692ccd173aa85a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3918e59994914781f074a3781f89fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52316ca5ba6909359f9bfe769ab8da49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d6f8fa0eb039ce642f7c0d08af2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d2991944ff2eca9261a66b880607472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8a814a5abfc307fad757e6b201c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9c479da29ae51755bc160587fb35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306a419d3ea5447b2800fadaef855f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcf96b7627fda0b8cf32aed40226b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48507ee63d1fee5fff38843efb2d073477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac12f1173dc83af65e5489ac3ae8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161e375e16546a9b1588745b305793479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74341b63b46db63cfac60ef0aa7785e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31de54bca5c25459669eb4374be32f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f2ff331e6f13823b07f268c68803482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930176259225eca05f3a8a9d8d757e1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa2eb75f597f8d3efca98b322daf02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94033f6de56747bb44ed322c9c8a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2df5f073f30b3ae44f3c52352103d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104bb40f8eff6da8b761aee7422b56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65073930e8a21d7cac53004dca899f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e43228aa5d83fa91eea998866b42f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187aa2413b83e9b757c5c15e1e34266490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12046874792c694cd7c6e22c3eefa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c0cacceaa60282878f0b97156761492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e215d4107ec2bfc2a95825be2b646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933993dba3b9afa749b1bb19a4419a51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa93d3cce4a4e279cc3f99d238ce73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c92cbd193c4ff4f0b478dc4dfb978b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b854365901de8e07751fbe0a916bf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df9bdb0de9a86db4fbcf663d04e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4592a84241dc65698c7386c75dbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02a4c77c712c089f58296f07a0eecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dbb3045f3033d6f90751040fdfd2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dcae733292069074a01caae999030502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3d80cc2c543f3c0b6c9293d737672503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0016099ffdf6da913aa2f8e620ce46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbd5ff3b6ea0f562f59c988afaeeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21459cfd688fa8b10342e56ca63b63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b180fb9c4012598c18b36a846feb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485c822c6c8e9875f4b11b51101bcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986b2c104946ff59456c1e8148bf94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a327ed4f4b52ec987bd942d6405b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162a5a68c2ff9fce250194afaf424e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688319bcbefe171e7de61313c92e9ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccbe21c73f8c38b8ab464629a950c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34321c7a4fc6a05d1d9faaf1aaf6afc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092ece721d4913fa83e35886f05f44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454f8d6cb6e2e2f6811fe910938c1bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6465c6b5aec9faf57385ab2175c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd741cd5c2ac2895cf867949fbf25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3d737641b2fe79fe9ae8f49aac84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943f4b23d269e95508b9cab2ca1875520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd05e97e625d59bf2f0b25b05d768521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004740a766a10eb3a410e29917d84fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8de5852af86f6c116b1338b9ef99e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e14b291bf04e6e6fe855f1711bb15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70786b8ffeefffe3be429ff5d079baa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91c071bca6f5360b262644fba76f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab89177b9586fd68c5814a6cb6dca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548fa5f69e672ebcf2bfd480bf627a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1526bbfd7fec6dbf53a2c47fcaf55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccf55a7e370dcb5ab23f15cbdb2f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017f1056d121ce64d23de7efd4ed33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9b9f9fec512d18de86a6fe1bb7f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b9ec6fa799a7f9296490e45e066f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af64eb8c7856012b489563dc0020f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa12669209001f913ddf19ede1f92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230d8e5f711b869aaedabf4933463c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aff7016d53fe5ec4a6921e185964e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea1ba3a6aa4a05083154cc1890a8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdf8326c2b90d9032bf2a4ce7fc13b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b30d6abf076928fc5ef5801ef130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422b22316eabcca57cb16da70e0386541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950121df3679e90c7f1a9576a77bf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b1eb98784191b823e38ab920d226d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697036caf14b979d0460e45e54b117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046143faaa3260db5bf0a12d4e6a415545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0259c5c10549e98b02bc923732dcb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e17cd21fd30ee5ad8f0606dcaacbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5583640a753e85aaf17a7b80183fec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23a40564f11487d5e16e49a880cda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194fd805520ae1128275cfe2fef2267550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4f2aaef0732143bfc6bb4bff7414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd557e3d0053dbfb74b4f1f0b12eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40120c0ca58b0b8525bb39a39374e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6861df9e1120fbac27d074ae8941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f6aca1d53a229ccb1ecfe7964be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca1dfa77b2fc3f3cf509100cbbb9cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409ab68721a8250d159946d0504c88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668f623ff2af90e1ea1acb379bd42e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e54653877d320b45c408641ce86ee5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403142109c15b21c5ef52d6a9584f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890433d79f51f6041a48400dbc811b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8393d76251d51b19e56b666ea34396562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2784c52608cb1847521ecd04aae5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768db1ba8e74435a1661bcc8fd0eab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b570eb6a3d9feae92e7e2c585887565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a3ac287f8c2efcbbabada64d2121566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a151189413a62e6e766a37073a4e76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5af9aa61c8e1154bfc6ddf2b050e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190fbd42f4db2f36453828fd7f8006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369a8d843d6a3cafecba30f279db225570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad14b9ea1fa2c10caaa93a89b368d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26023ed0a23c373202d411865eb47211572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf277ca459d5889eb0871da77a303573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7be3d551122354bffe2d98eb3928574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00a668415679aeecdd5f5c71e9468e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82337f7ca4d20c5ee028d863e47376576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca94d1de8622ab762da32c5ffd873577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0162799a3a25e6cfd5f9b6522663d3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429e6bcf1ad0c5d0a73129edd11f61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af08130dff7a9eb4431e3d18011f34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa7dfd0c8ff6be323ed52f30a54bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746019e7e9c3f376930ad3e8f899fcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87646227b1ca1c62240a26620c9b85e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c6e239f41217f90bbf6611c95b1d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db04b510a3a422de62f9e44196851c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9e3697ab1c01c328bb2fdadee2f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77203ef6e7ded63f3f299f5c39012c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb72d2c97c29afc1607002aeb9458588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a82e8e4d31fb3c58b1beb44396bf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0632640333a18d6db7225d887cbe7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cca9f0c57e22a42169975178861aa6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0238c340002e968f0c46054f6c0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785fe2dfadd411045439b04684cb93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b4f4ea0e892acfc8180fc30dace3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc6d4516ca13879f05af1106d419c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0072da1af73b26bb679da762c4ea8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0407ab37eedd69c9c79a567cf46df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a860254efc002540bb0725a90619f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8e23ffface6ebfb29609664b88853599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db41d77fd1224bf8f8ad5e8c8dfb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6086afb650283391e104a0f1b4bd4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2f439d216fae254b239f6b3f92bb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612aee71744dfd3e82fbe4feeb7061603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a1f1c683f369165545755f3580e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4a170c8242e5aa5048f386cecaee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef20534f9281b4efe067a68b65900606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f47009d59156952d67b18d36b9b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d231193fc968242bd94183b94c57a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ffa9f4a4c3d1b2c150a078eadca4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f1a109ad78948d55afce09be3b6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3071ba68dd4849bed0bc6864e9afb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17ce3e584d48801f2d31bce2c4b35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a204851c058deeea79c8f570990ef7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b288089a0beb16836fff0ec500a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3664e3ae2d833928e763e047621090615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3fcec9d0d0e3cedbaebea42950e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b9c42b972e2f7ded8210b4ba5dffe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53b036f6d70e3acd96b0beffcdfbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e5736e1fb88fa4f6b7490404b8ba2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546748727df1449cd81c9d3dcca0cfb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3e4692eaefbabc22da812d0e6f67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98769c151dfc9e0ff5f4b267b62192f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083bc107716c556c32564163b23ace623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205668c8ecd4b559e0795c86f7ac8778624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d139a85b91555d676ffbd2769a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0e39c5b40d7141e9863e83891fdd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ab8d6b362ad771ad1ed2eb761d85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e50217ebc3be7c091d92f99b89af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2966671db3678743784b546d6ce33b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fe0701dea52e9214b79a5e113be4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3576e6bcb6b4c05e301236dec61b74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db7cdf3fe45c264860d39af342640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce62beaa8f39ed541268a4271b0892633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71c3b8d12985c308e40cdfd0c216f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8cccb630b6b2e76b2267b19a5d216635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794773f7c939c914abadcf5678025df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06f607739d8ab555bdac8a2e11e6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361bf01625a27ff70cea1f6bfb6340638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c98e6ea514f8e87d6990bb22d50c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e18bfd3955a1d599fd8e73229fbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8254468c61ee7719c0b903b19931d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c590eab79483950e60f5f4c8b0578c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d173e5f22b2691425c8e5469c33ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6136379b64474b4a5752d4f9d7bbba7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61db5a0f4e94d0d586c571cd7fc5f8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab28052a7e6ff195e4b984bd51b6593646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47687516abb1f88681a3775cb05d2a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f7649c3b8807c69b7ab5b02e3515648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248e8179b15efca1c2822214bc311b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202449a6adff8cdee69cb5c4ba975e81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1a73b55d1a40be4f30c641dee0c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab3b7cb51c7c48616528df2249d5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0823830b5b20959f5e6ba921ccbeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e076ed12973261ec6deae06f845fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ba5d7933c71799b441049f108340655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa40462c1c3e99a333832b40af30f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862cbe34378ff07fe51b053b148304a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3a15ed21f5a6468c2aab3208fc64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53ba24f157ee8cb1b6ae1d1a4eae4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e28b8772a82271059baf6af9268937660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35f9178eab89a453719155c058141e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44bf1dc0ed0c7915a16ecfd0f7b9c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e445191661d6a95c68928eccc2bcfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516ff1552aa8160c9bdbd2779577e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292038ade43147e62e0c723f137965a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e78b5621032e3f100c2b9a35c0c09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac44f2ae4b9dffae7c78a61a819473667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa97c3ba80092edbce4c5e6ec5c7acb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a42057fe433eb49ddba60a1039267669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675948d3bc70de640bcc23953f3045670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa938049cdb82be879ef1c42ee52c34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba809651e4b7fa2d15165f9218793672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58c988fbccd0c51ece728ddaf3cf21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf222cae0e3d137b79b9d22d7c15b7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8faa1011354a9a404476f5f0bdb91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afc7ab3d6e2a63c8a64e10a3edd37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9849eb6139be24c878b468c5fedb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709277d71ae71584648b9166e0e7c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d48a363e8be6c16d6949f44b652d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609527f82bb8dcb4d1bc5778c8da411680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>