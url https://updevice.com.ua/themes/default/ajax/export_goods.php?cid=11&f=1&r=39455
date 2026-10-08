--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a23380b6a9d9839557124ab2d4501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382ef9d4918e7914331153cd2c86702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ba9c07f0aa5141a4b0122347c7483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52521ce3609593f5e35de452712e21e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64025caa4eb00c33bb5c72ab92b745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a510fbe6072028829ac3c617d85a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451b0a67c4f783a34e50271b3216387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470f584634d6fdf843b1e42ba3fb6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e5962e810dafc630d209f87a49579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bf2ec7361c8391b958455ad79b2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1cb575a11b962331f85070426358711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3dcf624b8a4a206c10e9eec0e07d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b80ad8b39b3e4a74eff6021e688213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3976b18f610cb50e53cad8614d46d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10ffc2d6f2c999a6a9a806e6ad71b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44e7faccc619df84e2de055d5a98b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf3020f979c4f72743fefbde76d8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe903e1d700d2c38f1738381c79790018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf8ea85abd1939d5601a5deef168419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551eb28c62164ea5cc877bb6431a69420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5259f81c1131536836b416d1636f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421b9a6736ed2c05de99f7c2f0464b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba5fe4ff9fd84592a8c2e83a79a90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00229601d6b5dd2a80960acbce7d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f6952d06086e510d0e27bf81811e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0025002eb66ddde0df2104ff4e0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90536659e314d3e21bcf9936dc04f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ef416baaa3ba1dcaba2bae10c7fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62891a170f2d0b564392fba59eef45829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5506734fbd4269d8f347c3e05a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eee522459de8875d7d14a3994e43531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15355c8b800d61c75a7c2283529e4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c402f6bf0a3bd46d3d6063d07d07b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b824763c10139bca4fdb35ed9c57334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903af98bf92850c2b221c48755092f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd784638283957c24c41e9740e20fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115285836813d4a36b872ead977e41737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e6cdcac2ae57e1e66420aad8bc9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99666bfd8a78c0a1e1ec6fd7a9d4475c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab4e84fcd29238bb644915680176240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95477699914c8624d894963ba0448ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa05bc752fceaf1dc3d692b2a45d2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbc71e7b11312f1c33656c217afac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd1a6cf5031203c272c518f4ed47844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be6df14fe9d1908f86da5c08c8cf1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f715f3a6f4c63e93760c4327c27f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4daafa3b91f6ae0a9713ba0704dea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc149dd2d33b028c0fa89d5498bea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66676fd1caa033f5490c7ca71fb8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d171370b85c8ca6ed3e20930139fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfebda943616990ee7792d120afcf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb534cbc164ebdc39cac9e8c7b01ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a3166bab0d34592a9a7281f098f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b2a9e2c21e4b1fd89b884134da3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7ddc51567c53df4c875b842321c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414f34656254d54ecdf46cce79d84056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f93847afcfb522c90f1fd7108646457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a992296f549dc43309c6ccfffc7d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4be858cc59f2815db3deef7420aa1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97b3c387954042790c4245267ef2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec4c1913ef5d4de601a9b065ed49c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77960b6a9021f0f123053db45ea8a9db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01adcf3d733fdd5d61298bd01adc84e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bc7c2061593e154cbd2b6b72a9c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37aea4f3ce293f680dd1cdf3f3f7e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed600f10d2e5b8b4d1e1cc5c7f95d9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b474d51b613c922eeb6748539ea1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244983ddb876acb47870b58db7f482bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d16d0ca31afda349faad88f1fb6ce069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42b99815fb0556f49a592249880d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7c881dc9a2778ae6951ba4d92b19571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06919699157ae82475d1ee8a28cf4b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6b7b32419b967695ad2b5d783d3c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efdddc43b35c975b876a2323b0003174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed340a9b90e34c75189fac6b35f9ce975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3965f599501cbd594daf71759fa6a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d336ca51ca5d02b28512e47bf42bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9306ca049a5289666205c0aaa8218d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a6fe4c8ce14e86d222614affbb90c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059936a65ad55c8395c2924769a6c3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71dd6fcf762c9a17e1b0185546519d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c8f08f62b7fbe0dff34eafa41e2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881ef625cc6d6c1f6c93d62753d49b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c10802d802955ae08ba60b5e767f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cedc3e8c7e73fa81cdedbf50fde7e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acca6aa5904ae98d3f0f5d1ee7d1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032da995ed1eacc3cc5354db9eaefe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e67cecb5cbb41167ba41f20e166f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3a13a495932457e8518f7a5e0f9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2247a00036da5267c12fba263c0dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05097966768b4eae5ec1cbe4763af35491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5a1cfa3723fc54ea67b110c216e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da07b895df37ec10c250dd4821703993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270118e3b47a86fcb5f026d574cdfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859133b6e490b7a0a20f480ce2294195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9fa44d899557c927e0cc6facc41b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ad951ce8fa54c02342441a8da04ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b907979fac774d922c95b12bae1af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3374c4451235ce6f4815efbc2b1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1215b026828355cc5a36c4fe8d4e90c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466bc297b55d0f7e544ccc216333bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6303f62f5eff83887ffca6f5e47745102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddae4623072c52a122615ee28570b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ba3acc2f1e3138786093f30f8241104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28641113796d65a4cabf2df46743a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86763332a416a695d889fb4c408b4676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fde9072c6cd93a14a615f728d4c45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f12b87c014a7290451b69b5f98b78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e632b8baafe8aa15036ee4975e14d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15146f2d97702bf41c8739ab6e51cda4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548591e1a2302f3ab891fb56f9ab03c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617b3089fab7d8d41bfcf6d96633851112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18e9d207421b03f2d06363e63c4d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b048a257bbecb62b16b57629e49797114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129277e256452f9f48fa3cc0fb2234f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c3d431a34aa33afd03e169d7e8b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e4b23fa297b9ce89286782ca5c2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948dedf67c8a6e2afa2c28a4284dd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed6cab2d5b052a4bf66cf67e30811119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38fd78883aeb18ca1844333e649e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f486985270df93a0470d27b61aca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f992cf2bd129caf60e0d6849dfa8d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972970810b2fa1435d36d01063f41671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3547a7063732ac9f4b681a95acf5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50364223768f3ea5f9e3b8fdafa1a8c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cddfd4cb4fc07f28b330c5ddc0709b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e451bae507040491d8e0ae8af9b76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f743346b4fe5ed5383d43317a97912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425dfab337066c85a7eb7e1d9473909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ef4690b4e08ddd45091a3ab77241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6437dfaa6ce4a14e172be439fd2c1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7544e0dc548adba544e519f24cb578132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba180abbcb3cff82cb3881ced7f98a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc41b646abe46c26c71323c9dc148134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7acdd35c42131905ee190a214d93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437da75e4ce532d80c77bab5a41d16a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a4dadf7e386fda9969d056d2bb07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd7d796343bdbb384a14883f41babe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08df7723d00fe5c49797a656ba1f89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb3a985c412998c7136ee41b84040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b1b5cb4dd20decd76bb77c254a40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4859f60a6e1c6157e03d638ba94b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad231879b52197c8683af25d620af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b523e6bd1e1780adf0c6ed02903f2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9674063176d828fd67e0e8af64f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9de3d6e0fae538e3422be9d729c1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dbb1746e128c2b1d151aa7cb03e36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029da59c1de85bfd72bae7778fe59d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027e18c21de228130b91f5942fe1be3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd571435815205cb6da7025374d50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264a1bac88df75728b1ab7a633c1d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64381f418ed6feff8cb7d6a8ff9ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac746175555f2917b7e4a3c221f6563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5d267bc32fab384298c4e70b9ee9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da9506ba5851c7502e38c4ca73f82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59fbe110218edfc7f60de1d15b6737156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fd3eb9dfca8cefb2b08727c3c1ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3961ea83b32bb029be178c91209d21a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a6898f4a268683434bfc02b1e8b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3ca0b19147f817703d5cb7cdf44d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d5dd8080958060640421d3dfb2f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028309ba02ff5589aab2900d511d1ed3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19310a0194529ef005531abc35a57fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fceba93eb6aab3c9f21716172e07f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d33cf08ce7b640dba30c54dd5a0e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ee37b3d9b9eadb7f269452dc945d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789bb10649ebb7ab0a511abaff88e86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061408d22217cec7e9f4830f8393a56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba489df80abe818c58772fed066a9ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33f19e2b76ddeafafa987b7da51cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53aaf22590e901400aa5b693a6e054171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b959676cc44171169ed1b7feee58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc438af266b1d16ee8fae3d6fa631173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49bc697487a9f00cf66f2647dd7149174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662bce770cf5b0908f196e40d522a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c18ac0d096d339180f455ffc42d8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885be79f0ce9e6de903f0cd3fd2eb16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abee109b676ff903c16e80cdcccb1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4764bdcea42466e359fde83a721ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e474fbeed550277742f159aeb9ec78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdfb1ffe8bb3ab6cedea81ca34a23f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32938f54d8f1cbcbe668a9e95e2a3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dfc9c4cf4e695bb27ea687dcd1220183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190c0fc5158b69838d9a5a0884d57d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6161b78b6bd42174efad0297f628a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97641698d7c92b608bffec493bb412f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f8893c666d865312329c5c9261517187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de54f552da657be61906f0543488d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a5abe47f3942b09404f8e60afc6da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1c8897845a01574072f380740780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd27d92ce3e25f1b1f36f1a35c9ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a9f91d1947360ff717aff0077a9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a033055c57e9f27057f0e86c9d6a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745935fc0bafcc8385cec64a9cd16f9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349beffad6c062bafecf2f7048cc85e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0e3cd7150d96b73ee172b6e20dd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16851f4a8050d6ec9356fa15a05422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf28865b4635df69103088db9d5ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ffa8112a0f0ff716e0dd2f3a7b0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2041d2b5b97e34b708f7f35c5614d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328705daee39181bcf2c9ac8447a5054201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db33d13afee892c9f51a27c479476b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd281ffbc5fbb5e2f20c0822f2b9e51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d8b8762cdf97240a2487f42b76e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952e09a916b7f7f05ebd4d4ba5bd19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0df6521d260fcd70063fb217305f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf56b93c4c268bdc15156ff2aa6a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed4272de43237a84c28120913f811208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480869c9b8b861b42752a0651776dee9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d54a9f47a9a6f6e11c6c917b748b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdc9cab25c018b4cb49b01297d3ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6377c8343e241cbc96158d4c6dce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25585f832c2cc6f06e68c320a172b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e17c94ce226701b070dd2a4f18ea6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942850875c509f5cbce59a61be8e0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe104320fe058a5eee8b71d5e3e29a23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b2268968dec2ee7406ce02b4f34cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1232fcdd23a5f156c4cc150f43017b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2616341d8661191f467644b0c016132219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d847c2e1906e233bc94ef204ff02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc19f435442796a273cd022b654d97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74694869e602b56fdc5c81153f03462222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3cf7c8cae227330f74c17c8bba43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221038a8dd72605dd9f831d97a46c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e48a5812a538e8b2db845c5226db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9f481b713e8869b630069d7b324e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787de6d9cdf3175116c926cc8f53f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66955f393a7b3fd4fe7f8f4b97ef3e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6b0d662f8a9021584184a45aae6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e395c110378ab71798b395385a19e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d927f30f2c9e356e1e96c8dce335c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439dd917f136f4daa67924d8de9ce75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5e963fb35bb68b4e3c61c2e4c317e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a572266170b86f37538a00cc6103f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac745f65c7cb1f3aabca66ccc1ad15b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cffe4fb8b2f41e3793f2c5d80cb9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f074b57c2dc0dbd91f285639776107237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff830ff1b0e645c65f65e8af1f594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953886601767a3d6cc778e7f640e93e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471a39de25179e6fd2a1324995bbf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b275811c94a2ca879240f8e9436b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091131e2122dffb552af4b5de41490b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975824673d0ca3cf6351fb20a731836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcde5d17b99ed0a104a9e4196b7346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf568379d319a06ae9114faa13c286245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9771c54159afaaa22b677d976043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0853842b33f6b30043b2c2bcd5ddf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581b7ca621268303a5fb66d5c1fe45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87bbae1c69f0e2aede0a926f91ac4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5c4858c0448f797dd1f41c1bef77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc6a58562eea51bbdf44f0892b9667251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2dedb518ba9a9208e3d848fbbe857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e34412b2604bbac173564389fb864253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f4d4871ef4b292b421ba8f9db858254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30797b111b335e7adb4d7250a782045d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5b2448c66e9894decd37085a4fe6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc372445fc5ae78af0948d74a9f98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadb509a323d67db6710799c5df5be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369c5a4cc0bbda0f34a17132cb7375259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f658023238fcf1431a0a9eb1cf4753260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7b8d67846200418c26a8b5d13ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae39097a37a94e61b952058c9554b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ace35ff36208aaf4c17f6184a62fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ab8fd8b89280853f87b6dd8579f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dbfdcb08b4eb7d3836d057fdbb021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b07d8162a64af3f3cea2ff9349f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365c404c5ea181f8034d955089fc29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb93aa3331c6c5677709f9f0a04ec6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c9cebc6e2a014693b660388f3578269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c1c9c15e44ba3bdfe2d258c75be6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6be4fb6e7ae53a9f097c09ff44a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c14525fdc016457c26f4e02f358075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9aa8ba3fc12a63bf057001e5387a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678382bf59c7806e90d225036e9157274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b7fd1d05c6d191caba9434b07bc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97945328580248666cd216dc01fff8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4242eaf09436311e22b39f839e8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f9c0b7e9328d3662c2381bdb00cce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203e1da5e8e5aae1f0b6d951d14812279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870057e0660f8b15829358edc69bf33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc7248fd58cbba6c9d5880f644ae15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14a7077f4fc890776b7f1d677b23b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736157f77d6b8de6f0157f248abca1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f0df68e32fba9c2990179f6deaee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6cc9ac7f20253fb6c257d9aa1a752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3898373083ae3de09c19f5e4c6ebb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52372d7ad98c8f3e3040153e8ec858287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b3f4ed801f080ea0da1c5d104c1bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb7df946a98e40eb116e0c4d25158289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8470a33cc228b60ea290745fa4e16c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2dc2fd5e2b7d3fac7818ddb7c616f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16754c01cf542bc12bba77013ca6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f982965d413e230b0e6030a7f2cbe75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ee5a96548cbaafffb05c7fa56bf41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01e8d64f64d09183cdda75ac1714c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477750c9c113960ce91e088a7adb7ae6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa3a6b63e97d4bc7cacf91e96c1f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e9f8fca852ae2b12053a3a129e021298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7ab9469c0e7a92c4d910328349c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f7d2206df3b077d71d1ef3b9f8f37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4081506afb95b143dab80084d09c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd171daa82df85b8eee6027c538cf15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf3a3dab2d22d13dc0cb5a7ae4462303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e2da398d0e841119656070169d31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a5152d2638f67d3f215503bb3594305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9810c125c3c90a7be1736584ebc958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df14ad24c2550f8d0439904cf5c1bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74edcbb9d0722a81cdac8840aa65eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141aea0642cc93abab500de0f1bff7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0f6cc60b78c068f262543e7e6117310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec734178145fe2d9cc85cb67883f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9298e16ae5071193d233412f3e33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c43d974543a9ba4b6d03b2df5220e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe483d2c7e44db5f118f60abd06631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61ed36c5cc2a554ae7e0caffd719f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e8681590bc2036574fdc3e63ce39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa3c4efe8dbbba9ce5e1ece84daadf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2b0be995d5155b059933dd9159ed4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c6274573d30d179475604745fab95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164aac8fb92b8a3fa785cbb4534ca30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693187437f17502c386995497baf8991321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fd9c12cc2244372889d8528788ad2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8bf34d3e2f2ca14b72102227d22a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f542e1002d24307dd5c1b06c34d0a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da945c2e84a2fe4081cdb0767daa07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8cd3176bdec02c59c087eeddd61b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e510baae016cf3bcddf146bc6b7b12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08094f4c3d69603933c13b65d7a5ec9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ad297c25009aaf0558672bf7618f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99891abfc0dcc2f2e63b789915a6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37654d7c4fcfaed917817606a8f397331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c23002984e12ce4d0efd92f06abbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc17e3826dc3e27f39471c891bab7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937d65f3fdbe9e4c6c967345a71858334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3bf22e1ee69d511729505dbfb8449335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec1dfd8f6f1ea2451433c2504c4dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f3f127b3bf20069d82aec88e2e88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7633992273d3ee208a015fe3542d13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff9e2383524638ae51e59a0c940b15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2acae1b12810c0d35a937857bb1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea71db85bbdb1ddc69b169858142a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1e06278248dee59ff58a445120f95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a934e35da672efcfd7b91ec977c3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f34436ab1140e8b5bb786e3df8533344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9d1badee0f7aba7087ef15bdf3dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65abd53b2646ea43cefec7c69a231346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b69b403fdbfb078ee0fc0ffdf587347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a42136d33e8afdfb3ec8604387cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fbdd8f753a1d7e4551eed78aa59fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb2eda8f4dd9cbbd77f5fe3e5d8be3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c42186b4a5f56cdc9d37415d5b771351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82209932111602b4dbde9b9b25b4c730352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b268e347a41f73809fc22ddf7b2ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbdefa68e39a83edc51f4d87bc1627354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9763ddcfb8628563e50de05a5fef2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00654ebe5d776e5a02db09b4f1633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f432ba87bc7430234b4670401b61f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cfcd9fbff2ce7a4b4be2cee6e5cd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2ace48f9b6ee7802a3ba56ba00cf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d4b08567a37dec6593270a3e9659360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e65ef666a135a062d4480c0f2a9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21756403dfc9a69ee5689ef18f9bf5c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3588e09186f8f4784480bb558d20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e78fdf64b96224448e95bced7cce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e236a6020b103abc3eb55052cf09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776855e366eb6b3cf98b7b6c271ad0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692389cfe07cb023b838dd6c8f35d3fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69831b834a841e61cb0b32d463ce0799368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7347906b04faf018e0f0a3be45e289369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9a13ade9a4acffa658a01a658041370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c3fced31b5cdb48177ff7574d519371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49723062562835e4f452d1026e8343ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeef171f4cdc8ae45113abceff35fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb917aa2205e9e4d7cbff4a62349fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eaebba02bcdf6b59b83c0c002f90d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70257a052ed918f10bd0bb4bcd7cedf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7fc0492019d6aeebee89e85d423f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f94cf1abcc0d25e1e9c57780682e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c717a1ba4ccf08aa563e5cb514d76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221ad2bcfc5f0d81706bd8e9a88833380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d019495ece4972ab2e4e83ae3b779381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbce0e3ede05e760e22fd7c4e074c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a30511b9b8a00684ceaf86150f95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657507876565a9f1ac52c939e449f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d281253c37ba3f0e2e483b47e74c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bc2b93aae9b5f8051284296d49285386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706acd1cebdf2c9f37c67a2a10745d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa606303a756ac7b3502a3da809e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b1a78884727c2660410b2ce9e5439389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc76b79ea16d5a62012750ee6370b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387f0b075b6dacf5bac4fbb5463ed6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc837d69f761efccc225bda7e8a5624d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63f934e129f6f8378a583de61323cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066bbbf9752e94f2f2dee4d47a3fc15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42661cc3c8f7c87b1a049cfb47895337395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2444683370614b9880b4c81ca0094d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752bb764576700de705fd3c2b5b342397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ece34028449028590dcd46da64ce8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb26cc920bfbd1122f1b94bfb33a72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d950d5960580686fd95c0cfbc28773e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23537b4ab4e8a0626ef074026a3c28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a34bae5c267180199e49b4aaac8e6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634749c3fb324cf25f953044e5efc8fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1e88b5d857d66377b15bf103be9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba29b4be188dc6fe1c2cd410b745fa8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b1853e87c81b99e8c422dff9c0db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58bbbf9affebf6a9e8c2eb12080a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e25cd940a8edae50f22863924497b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d43a9101651442a39318b0a54cdb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ebc9e1069805899c48886f36ed419410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd497ad1d0f6632c8014292a7f2351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407125090882826e18ec6c64642bb33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928412e251ab39c7bb398c0dd76bfa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986df618e79bd9f68a621fbf20fa17a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fd45658ed88357fa413f5f20eee7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8501b170910ff51299a2a6eeeb696cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5ac92b65253d2658f4ba3d1d3887417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd1fed7922859fa8e2ba6ab492109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b380e7546a2a3b42f84d2cd5ae4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffbcf3852fef2bfddf58785bc0d043420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7db088e4570179ed56c8f7ff57a2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db55233f64aee1c4b1d9b94185cab5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35b28d9a37282b2251700f2834ee62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1a07ae4e349ee3ac4a257a4b9637e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bf7841c1e43673e1db5fbed62fb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d79eb8e1b6f8302264a6899101b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0dd2142fb49e4e97e449b5c6f179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e55c70c5ee505d6938df1649c330d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b9b870e8f2e88ed7e7165676874d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3504bb87815fda279371f3ed61052e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b75694aee0fed90c134041ca0cc4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d83c3cf48eae173eb18b4af43c11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15dc488a7cc61c4f370a2d3ede9157433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd763ce1f09cb2fbbb659d88aeafa33f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6f8bae5270a29c2cef68b8e5c18f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25fef781ab84b34f6a45fffadc646b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252fdf7bf57fa0189ee66400bdc279437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a8a0222c685eb85467359255e59d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b59547fe22fc90785331d97b8645439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb970be742ea5d50f30b9d5cc6c76e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8998e53e81384295728e881d6ddc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2afb75813cb1745ce423bcee5994f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba156947cfa4a0185863e384714786443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467813040bf260037573975fd9faae3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b838db81322351a575ff22164935445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a5f7a405d3baef1ffebc408a0f50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8aeef4820959fc183f55a576efae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00fef0ed84c9fa50918f86b785a779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08359ca91216bc199ca82e034b3833c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d910280c28a223500e370d2c57929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6f549f7fa53d2c9428a549c58b5a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afa6e4c5f0dc0a948d9714545d8a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3392a82e94bbb20e431c87ada0b7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56298b670caff985120f9ad94ef832c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6611ce6e3a89b88b0ccdb2a08ea06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb49085f9c93f6de6a2ea0c43f33fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ada66322f50d30777c9c876069a91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be8c336b9dd0c2c2c5a8b75bcf840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb8e49fbe41c835fa5efbdf0fffcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f7134ae60dcd52451111b1cc7c03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625b6c48db30aceb23b00d889a1f657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c894636ec405277f8a17593b2eae1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e6e07195356361c7993e0116b5a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affecf1e31ca72385d521e2b85432f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0ad7985071657750d7cda5e1e9da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afdb00e9deb58550c2118f388f7d6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d028942163f91397eba24abc9ba3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40830e493fadef63e0c65ba611149c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a998fc812cd9cf40f0327422bc861469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeafe31aaef2ad067db598c1a551c50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891454cb802aafd7a827720df8adc019471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d93cc4a74489c816031ae5c84c85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f343f956e38bc36ba02204806533e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf6f60fb69d35022a1329b4c81d87c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae36b7ea46070cc56e24f3ebab5d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171e7d7c2329678dc5101a1a38debd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f053b1836b5f2f01e68ce6233646e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb79094b7f506e552b9960ecda9047478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe0fc77150f757b01142dbcd83bbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3edca15929715b2ba456a56a0e43c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b495a02074a3e1d847784751e599481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691557da5532d308165ecffbf5e4b7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19caa32089b7a950cccb0aa0638f585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194b2f4a372de7713ff8554db12273484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00864f20e05a6d352450e21b152bfdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aeb0e125c42bb341c8d11e898e0fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2315c3b17c5e3ea939c164772cea82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572bf0f9a577626e5abff115dd1fe84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeee1e7f0d6c3236be78778919a7e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b09cb2d098a2940f7bf55d71fe1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cbad1e90d059df6f9336d01a319f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ed6154ae399e058ab5273dcc44d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1908f09457de15eef42f198a87ad5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d285106323cbe444667a54ad2f022bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2f8188bdcd8f4a1305aba174694b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05b7bd7d9a87b915538e6e6d8435fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9f9045bd6dd829b472a9f5ed5268a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae97c8f45646ff67a9b766d3485315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b40a4d6a2058a7a47a80910dfe17f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef98f679c702e67c26c81905997ef9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282162529552923f4e3ad59ff2e41f67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee12a5178ef3a4621c7fe01de9ba8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43ef64b4afe640f91d3af909a6332503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f178cd5531f9cd136bb1023945e46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105042adbe8cc463b00e6aac8702d284505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4476f9b1b1638219ca67156c057e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59378c24e4c50dc2a6227ab21317a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3e40c016d84bfcd1f7db6fe53a17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767633a9c5d14aea57256967b18ec42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac0758cd455cad56a308384892cf37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a634a21a0dd74a2e115146c2ce439c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53a33e16857eccc9efb37df2ce195512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc85e8019a0c8b8952d75741cb9179513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ea2e31b663dc83eea903afae58a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383eba38c594402bcc926e1f9fc24c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcbe8ab27c90a722b2e9bbbf273fda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000e7e95b491bba8274e2bf4653d57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043cb3ebcb73daf71d8cade76d03906518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce09c4732fb28c2c46a159931777e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513a73124f512420da96091cd61261520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92593f41e76264a3fb5cf7e6f4f93dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9017179270fe9e2ea06926dec6881522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041a5e59e8e52be933411bc4feef88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a064b3cb8f99258bd57b2f1ab91c02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2b687e5739a07a0f864d2bbc81c51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64927aeac6b9a6d8d115db3846747ba0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e18c6212fc340c40abd9bf728b4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59016c8606c28cfbf9804d1ee174f2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b83fcc6a2f9c012ce04c23af71178529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842dbb446f6fe0d21800a7f463d5eef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812b5536480eed82992e511a516aa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0980b772aa54e53535e5eb198d5a6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d21ae8a65df5b7de15c798db8d7ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fbf2d6d9d62407973f34c4fda2d5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8c7fd4fe9fc200ede6cdefb4503f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489ef599632ca1249a27506d0e940c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfedebe4669c9ee3260c653e6f89b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11d31f1aa7fbf6118b9c9e55b25ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e1b154af258a7b465333b5bde6ba0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437925a9b29072e0917d3e28fc79c270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2264cce02477f32eeebfb4310fff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c5a2cb0eff0dfc4196f0d5e802e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede792faf8c51b4e2b2f88df4dc92336543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460692251464dd4a08b95f7e21e71e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7096c4469a56984b752967fe8d78d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be78f091aebc68427fa3e3eb34505eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617a13bf1044f56a527faac0234945547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d284168089da96d68f3b86909fdd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d748d2416049b08e011d3207bdcd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e02ce6d57343562d327c4bc736b58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e5cadccf24bb6177ca7ce44c82d80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b118bf90de11515607b79a92fd840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e56945aee65d5b287502fc749330553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b6bd9e5d21b6669a3900ef7971d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b2487145e3bac9e1332388b2495b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f8fed9b05ec700c254813e2be44de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6cb97c69bb34cdb9a297c275aba4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461815f3fdfdc6ab08128657137ac1f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db307d8b3f5e3fdeec2a878bca1d899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc1505b355244defb3b1b634032de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244d71bba5d027c493691a608610de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313db0ae7ee34793cf16503cda6b8d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f7277bb24ae9b004e63381019f82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9b244bc40560c8a591aaa8e4d1c33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39397f431f090170c4d8cc6def3b8b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431543cae40f8a89e7f33a05004670de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd988d63930092ba6a8e2628ba228567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c152e7b2875db8eab2fa56a0127cfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f7680b49c63d19e421445da22c33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe92d7a60bf72850c6b2ed28d64038570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddedfb8db7194e21dcc3655bae0ddd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d709ca6cdd7e2383bd31fc68a178f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c39c66d026b7810fe975db862c8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f218b1d432563ccf69c804783fa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433495ded7ce4fd0e5e76e4dca6251f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3307b80b97775e51666009916f39eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd177b5ddb7802f107b1677b4ac941577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40962ea3b53a8a4fccaa86016c40fc2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63e55b289d388a6f779217e92e6343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbbab5863e227d683aaf7c4c76c844580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914afb992fe272c53cdd2095af1208cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda6602139eb1812f1ec5d1a454e53e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b457fde77e52a070e8fd6560dac5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a5b84032b5a9620b51112dd07dc8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b8213d1f0a484eff9a68b91cd73c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175eb2b8257cc2a13f2d386c1d0f616586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553088da02e4e801e80745b0da790d44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc7ff0fb30abfcd33166e6320f811588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e503c730fb7323d76e7d691ccf75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad200f677fa9ffbb044a7cf8a0a06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a115326e865837d5c3e35cc417f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041413a56732ab8055ec5a1c5cea76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010796b2f31f18f6c9438f857afeb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793ba33dcccb20fe5ce98e939b73da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae98b4f401aec2331284407993edc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac90edd8d61f113c02959588f34bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60059d40598d4969c39f768dd3d357b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d52d37a242eb476cff647c77eb65c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb9c4923fb8d787ce80785f0f42cd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e0988feacdeb770b730a17966c4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0ed5f01174a47acdb1d4f52b4973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c48f8062fbbe2c10cbc7b4b7e042e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44a369f855188d62cd241c40d9539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13fb77a2a27c252568ee7cec8f47a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b853796acdf077813272e44713270605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008885983df5d1b7f7bdbf3450dd300606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1211d096859d84bed67d3669a818ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b97137130e584d114d954f45301f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bfd2704445ad997d2500607715a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4070f1c8166747c9bb6e1c1960e3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ba690e0a3c10b500b0b52f82daf8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab357d6b89de3a17f239979f5dd8c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd867ef0bd3bb41aba48f76b3b43fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb681eb9d816fbd89fe3a1e8c8bfe18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66aae05ac3a18eb8413437a2c27237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0823c162836266553e0e81eb8d4fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f1dced26b4e8fd7418abe8a1e488617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9488ff2943727a257b6d550d5492618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296748bd685bf1ba9a49acbb31e57ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7170c3ed4d435d57fd3065e4a35b14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9bd33f543289495b86efa9430e79d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651897388388e60ceb53003fd088d566622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee057feeed67df5d8b3dc1aab5a9af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cdd7f01c763b6b597c4c1a031ea78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc53d7d6adfc493d8ec1ad44c2e1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a2f0d756e980e29e614e44bfc620626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319512be20e512493432202aa7b2f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d56f8acce99fa9d631ae50c49cee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081979ae15231183cac8235502bab00f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10722022da229a0bc51ee5af47922724630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ef7c081a66b53c95af60185658a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85517e307b1b00aa4e1491dc4595ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302815ddd390b8dea4e509dbdd42ebb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42c1cd3324b8e4324cce5462261c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee17710a17843274f4204665866a5ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3f5e5686167d2f63f3149cf3d54b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f216b4a5ef8af8ec163528990c095637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00240ae2bf192d0fa290d1800120997638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5934149c372e5f2d50e158d3a8b081639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a60bc8d3c7e4367248f3a43d1bbaf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd25b168149eea8886d1ba29834173641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe055b9d0fb1119576dd4fe8e310300642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9f37b8fa057b23a34ac805600e6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7089b855c5f99a768ca1a8a6a15ec0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e7d89c1d8ec8a0159bebec373387645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389090e9792c54a733cde75463971a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26d9380ffd48ab2aefa77da809815647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892690b2ce11697801ff04c669b1a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cab17fa49358ab821a49846097f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff2dc25aa2adef78446a77f1f488e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637441daba42042eb496a64c47400e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a65e620e86f28e2de9a3bbaa621a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b5ef7f8f94c349484da4434e3446b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665795f65fb29ad9f4dd6fcb48fc69b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334048cd81efd1fe11bbe8946506548655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2badc7f887630006fc204ca80123c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc707c38a1a8176b730f7aa60a6c88c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d1357adec5b255f9cd631db24dafe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328811ceb4d13a53f9cb3cb40ef398659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ef0d382eb6923a9c4690d150be69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8b0121fafc21cc02729808476aa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a104bec64d94855252b02d10b3d528662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8caf6d3f2517d6fa01957868d5c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9db16878b05fef431f059050c000b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cafd00d52b062c19631b2d47d5756665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2765c646defd85510513800219c62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79312ed3a36bffe60835160a62eb46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c41d22fa7ba7f8db312b5c4e4acb01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5872d9cb4ba87d917493fedbff671669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892b499b220e86c96280ba5bdaef36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db3b6a16901f50d74d952fab9dd9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d253d47d25e7731387141c6f12e447672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457da5b5c81e6e70115e151c56e5e63d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493fdf445fd20ba42173e70ff7a5ccc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffa7eeb7a06b47c9eb622d4c16f7b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04409a8d2660cbbd66831eaffd64cf91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52988b970c73db1f0ab7bec832ac3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c149adce81418783026182d4f17f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8374f0e5e59b19495e065aa5193c38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b0447a69ae4e7f4c2b7f120ce7b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa35b751ae4c5e5d16c903ab2f21a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57159c5035be0c8e5038e30c2d5c5dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6194cae033f8d8f3f69628dd2a4127683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1084408c4915e7c1dd8fbf86442d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c988c692df7e814df7004d99337e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b84706c39263a514b5bf2d98766d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8f0332727a5c80b9389aacd3ac26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba4a3f076085a833c0fa5e6d1b1190688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87840f1142309ab81dba26a2de1d788689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36987e9e3035224bb921fa65f697fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761e2d25bf9f4c8a7258951dcffc85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475482e037c147f1f4baa3fbdc0946692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12be624468d02acc4358200aa917af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94043cd50e33670ed885a21c574f4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ef31037fcb4699d3e440214e92317695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040732985cdcd00eb295c440a123c67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325258e3015c556a40091875bfb8220697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d192e72cb8d0a97113a4c17e5a04ebc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3af93ba9cb88b3feef2d1a7c2bf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a6b0713b18a34975d9de837bade41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d0892a5db598f2d61b8a3a2cef60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7df47c3464ea00fe7738f921bc9019702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c197109bf88716848d7117ddb0e31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e34d02a72029dd13dcbf7e0e30eb7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263ce888139205676c0190a8d50a28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29ced4e52316fea2fa2bc530f752a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265449436ac8c18428e0315a4eda502707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af623110cb15e0932727b303d9479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451429d73c2975fac1dc381da363859e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5247efdafdd6ad886754f07f6dac7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b739ef3e04740549faa7becfc5aeed3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400d60c8ab4f112a8e2fd2b59715fed712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37040832d12305f9d9f3a53f90ed2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4e01b3cf24678e8e96069f2293e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713ecd28b3e33f5046f307608430033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1446b65632769fb0a722c7cd0381d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978a031831f58761fb0a740091779de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f6ee17ef2f14efd8688240a1a96fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac6add1daa6b2652e9e180424ecb057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd256e96555f27f8c7aec73e18ad2ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c70b18955521414acb082d6f547a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5414cabbd5ffc4724b94f3d0dffbed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255647922e67670434bdcff9e03d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff64fde6a8a2dc6fcdc9095b7523a4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ffba7230402f7db7dbf591d5cbc6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561e4688b8de55bb1ddfd4729d953314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090265611d2e4ee302e6a34ade6f18d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc0840dde22cf6bd4811f46dae28bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab25b845f5287e91acd83831f0e6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63969acc0bd5aa4bef2c6b3821f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363d4d40e5edb72a0a1f34513b20ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa33a9094e8b237f7f957e3d5321620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765469bfb9b63700a439c387b1f0dfa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae8a243f1da3fcc5102c88e9db66d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5c30bcb1e3f120e7f01f9fcb281223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d0d9f497d096733d7ead1d9d126aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4d47696819413222830b247fd14bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666467d5b1a4d460224d29d1ed5cf0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9b7d1ee1abb6c57cb6db037877f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d286ae7cc49fa61b7dd9bd34c55fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cfc57042a11995057e5f2fd045d7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a99ae3f90d14e2fbd8029c0daace130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c0327c0d440ba0db3ef8e983da9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544601b0e3c34ac2efb3459ad7e9118832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ec123975b5e2e23811753fcdf35f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3310fbe88315a4e796ea2173debcdde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a6eddfefe0c6213ba82a9c14181935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c6d611d653a2d4530353f68dfa9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174c8a19a397c36e6cfdca40fa8f2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cea528f3a160d93760bc44d861c7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b028e68389b5ce4fb4e6e1ae7a41139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8f9cd9409e9b35afac0f015b7b0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c61cbd6442a2372d4a3488bac690941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210899bee751c5e3e49b0b8ab11663c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e1490e2d73655cb715bedf1a711b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ae8b361dc02e09f8e9b74f71280444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e07234bc64d85a5911805c542c21d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905b4d8d1fcb760b744f05451e2ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b5e70b55865df67bf5f0c86e3d3a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb490996ca45b3fc54e50b5a56fd1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee4791332a6419470cccbdd730ef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb555a7738070a2f7e4362f491724c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01d346c72d25ab1abafb372a309b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b5c845af97c1562a6e6682478b5ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b998fe58499939ef7993321f811753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4885b124cbd3555d40017a1bac1ae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a425bf1d330aa6c53fccb8614372755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7488979ef16d73c452b37be95200e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75884a4c1bf283dddafd2505a9f6c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a1bcefbaa83aefda0dccee6e4654158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def794a7a8da460fa2726d603b665059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc5cf70db85f6635320b62a7b2854160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f242204cdbf087c71ed07b1728db47f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46bbe463c4dfd83e2b7a2ac8cc38ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362170b2f9d61825245a6844dc7082963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d1f9e038500d428044bd1df4e70464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554b39bdcc7fc62cf3b93fe2bacffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdda25aad45330cb47317b0cfc755f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b27f0d0081013deab1b12d2a874f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510e2262b03750cae2f5fdcc8500acc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adbcd26de0e64e95659323a23eefe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a1e535cba3c3f926eca7b9e1a62470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ec215a8c7de7e2f044bdf9b25c55f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b514fb3d55acc128e9a50c2852bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7836591007a695452f52ae8e463373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9a8d691bbdcbdbac91af8b335c85c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ee547aa3910bbe74afdaecc330fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133166ae08d6b02ad800ac1f32c2d40876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa96035c29f2fd3100ec45451271b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6fb06230484e6fbaa50eb94e5876578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b85a2d9134532a3546f8c432d46579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f48546bfc18a886a9d57c4e2493b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc988f0833de20ef8218645f8c9ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6a543f1d6cbb6016e93f6a7e531782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36604cfb17886773fdbda46f9ac2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e34b5e5a739fc15824ec9e627bac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01bffb8fb59b2adcb9bd9cd6b64fd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff3b269c900326998bee2133addad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef46049120e1478d191bab0bac76a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031800036295cd647db71903418dda1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b42412bc8df69ecbd375973d3cf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f3a455a6ab8507f5082ca018658f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4567564c5ea0ccdf4e912d52097c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1fe8fc378c253349fc73648e1c25b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155dfe12eba2e1c424dd6d287880d6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef356b86f197f9b98480d35a7f089694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd6774edfecfb1c63e2f3cad6a885295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf3254110bb48961560d0bf9abf1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736cc9d383c2fb225c390d57da994697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e8643bdb998cbaa8b793712f7650098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe25585b11b3688ff3e813322f31999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ee8f0007fd6cbca5c22de055e307100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66b85b622fb78aabfbcba3dc055f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d12fbe60f5934ea80d9a4d23f8911102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8acf18f9aab00b36d8fcdcccc55355103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6707b3de321c5ecddee80e0f1c1fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55345264b3af5176b8058da9101b40c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224caa197f0f0298aac845303bdf0866106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639409543d2287074870d098a4b7fab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33401346288e2489a06215961c1ea4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e9ed5b4511e5c273db99aab2cebd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c131e4a28faab0d12407cf1b06a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87d40c3d556a7ad57903a6ac5aa0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856520b26d1b7b80814c5d51e51d8d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c37504572e7fdcf618997740ba32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a20a0a2e95781f21a626cdd97df63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d75cd6aa8ca4ca78518fcefa20e750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42a10c37d90a6bd50ebd96d96ec51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a1fc87b02abe58be51596d5066098117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc90558441c14ebcbebedaf7e70105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed47ec84094caceeda27373df6900b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ce1667486f04542cff07f09c854a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b399c9fab43853bf267651886b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2389c4573eaaeb466522abf8d52de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f3a4ba480bbf393eac88e7eb346a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2483db6b8e2d038eead7e3a7cb7a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fddbc007f7987c6343c32cb91635a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95b2a7b601009a5dcd50ebe43e478126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de18c43466c41a63992be4a939c272c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05de76bf116ac0e7288c20eaa83885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ef3843a59d5f10755d005f1ac964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0b8042797397300dbd73788f044f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5bf5d2a8b47b3750d4deaa21788b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24b031193a1d0ea0ad9ff5d78be0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4151d3354cf7d7c8e0dcabac133fdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2fdb87a0a03710e8d088dc6e7cc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8db281ec25d2643229a07588610cea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a27c6376b48ec779fbd6f479ca7c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc538af52b51b97c814a142e1846c12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf9feb3d7738bf3e16aaa822dcca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa00d725c85f7528ba9e497d6a43274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90209a6e248905bc8b9f1cc1b13166140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7a5f3e63bda060d8eed889ad1da9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009293f5ebd089fa648f4d455f0a33d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14763eaa39460afde361e929230d35d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd2640719c3c02eef17a720fdd8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd6f436509cb9f50ce93af1111f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2315ed3bf417ad88b6b90c6955a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3ccd882d6dc550e08367769248db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78b8815802cbf27b0152d5f489a70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60122314f8f3e176002bb97c50d92f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb347b56c242fe9d19c787e8fda47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bdb5bbd2c24c8e403c18e8a45d7d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c57aa854d11d519a56748d5cc5f601152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b9e96f1025df6f11410bea001784153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5598896540659ab72da180b5c3aea3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1f360baed4990a5ec0c48bfa2efd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b446925026a0d0d6a5dfdf43d97a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1f81e926cc2c7e64d9333c1db172157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411962902ffcf9d07fd399248521154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55419c95135cbcf499b2a9e23e90d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f433ba19f187a4fb60ae7120b0b19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c27c607ac83e1b5f62ce9b87193f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea015894592c8e662b988de8bcacf160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2903e204f09d5d1f9e0afae5eecf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd2bb23e043db2a8421f83a5d191f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051dea1ad594e88abd98505e24bfb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf29dcf39f23b688f7f881c094cb72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bec3c423b5e2f6b902aecb12c7a58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b683dbaf4f31032bec4f7134403981168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029156acd349988f0162e114f2c93f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938136bdef70eafc80ce97aa7ca7c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336b1a7d9ec48637bcaafa5739cf7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a646c902fc2e98e938a39e0085061172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed2fb02235cde9a328b00c533c9eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c48d93e4e12e1010e356da9ad18eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355be1d4f6608f496d0cb6f44f6f911175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8eb9c610cddab908d393dba9769c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721951def3be5c3f2c2035776fff0f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebac82e67a248d8fd583ec2e08f04b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa5db4d5f3f3c57802d6d54d3e8ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57502671c06422df11d4fdc741be82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7222be9997cc55177769a150dcd5736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4835510765a609d08c5b33a7406c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df7eea49e3ae857d90ed760b2ee57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8898935a82081d85d30aa413ce312a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09f233d8f052fd45ba1cde84201e94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad958f9b1a92572927cce78a639da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3488555737a528373944c1c040bf2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd561fb763092f425a4a3bff182cf4ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c735131e2a301e9f4f884837e036189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65cee528a0763fd989faaedf71863190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d609cb1e4c8ede2d7b7d10de65016a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5054a5297575be426147f322fd93cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa3b0bdd27b6a5794d753481772a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ccee8b075ec05967dd7745e1d8429194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36568355e99d1aaf0e05e96ff489067195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358091caf3db2963b68e6101b0dd00fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6529dda7e98146dfe76b0f479354197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885fbc558b6ad116aee5167ba563ab5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c412dbc0db728076cbef281598dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d11b22cfe9cff5fe0a55271df17e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a82446ee73bbffb2c917348751d2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c0c1ad6d8a6cbebb1989588a88690202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9df884203675609e8316a8920f6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b97ee2dcf5d1544ea101b96b3f72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7beff73ea4458818606dbe6286c225205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957be7bd2345c9b7b4b04532916313206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c24feaac4db26861d9cedf7909750207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7e64ab525d2a8d66518af058420f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317317f71e5e47a4d2c9cbf692d65f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7d2225c8ba44054c7f53b2b92a7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87420dd510fcace20e4c840642c587f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4b79431b2c3c27589a1a19df65393212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f266377f7a9604985b5ba7559bb64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000553971dd2bb41654c462a87beff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdee95bbc2ab3ed8e7cbe6efb6bde2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaab9f42b7ca0fa8d98b603db6f9fd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd130c2e013c519899735c947127c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966038d4fe5758a6b034ef89ec7022da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d765a51ea238e8fadd0d5e9a10f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99875f042b1d72a91b9e00d5b0baa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad997bf025538bb9e1a58e2b9ab59f5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75619a1cdee4f498cb85650d56f333222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a3cb9c7318d7a733901bf1101a2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0bd52f2fcfca16d85c278ce045e43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306893e30964be93925a7c61f19558f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370fd30287f4cb3b179ef29c40ce519226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfd3019e996e66749bd8695328fa1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a276c53ea5681089b77bf0fdccc93b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bbcbcc8d808101de1b071d83a866229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc026b41d39fe595a941ddd42bb9039b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3537527ad77965012bd811ae5f6db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f303e0d723d741b8430d263c80691232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85eaf3b12bec714f1644517b3efb6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa153b57045a7d367a67304064c015a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9e71b819b017e4148c72a1b8ab676235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb179162797e7be1af30945977ab1424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07db355e7d66b415cb88791ff97c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806e54b022b29ef12f2fa671b67a9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d281bd43faf60904a573f3981470d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c98ed648c343cafb770e5333ed40a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68f97077c3f230c50063b1a1cb220241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87902ce3ac42e7e822e33011be56421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4b9b57f8d8ecedb4c076ee2cf6eaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ef9046781111d282ffb099d63f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958b8337c0f294444830d8f478c7435245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501e994ed897163751517ba9071a7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514139b338a16e2c050b76f7abb6f396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa5e8f1d1a8648d4866f66c3a933c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a25b996b2d0a4fd16feb3e555efb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95777391126809765d169d687d5712c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397786b87ff5e723691f9560fa74190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c468fb3d214cc0ba0c7e1109c734f0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f839fe8b28f68f2bb6aa7d9aa32e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac794303fe223aacfc38a5eb1fcbac3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5228d33d7ef63dc1c596e28d01e73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af83f6e053147c159c8e510ee165114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad2d047a413b35bb29d581e4c3603257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab15e03b4c392a90615c3d78e4f53e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7f295d1e8a92aa117b69e9634e8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90922db9a956081931ec2bc114d7ee76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0a18fa08d6af819d4028ffeb315f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673f3a3763832e344a89ef83442481262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed1b8cf0b77402d4df266c0e0c164b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cdedd4d4d71cbacb4a4f61fd27a9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a40e4db1d7598cd6885af22ef6f67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705efad467d1eb68d1c3c2b647f0e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e13c5187b5ad5f83cb14c355f4961f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c1493d625f5aab19af37a463bea3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebde9a96b31818be4e2a8680293ca2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a193bd8b4963c520f6d583f270b2ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b5688b080b5e7085f139779b3cd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a44e47d9eb60131f6c6d1dd7894e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a320a9b4c7f759cf133dce1b1d61e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7bde50cffaf969b442fe819c1ff0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecadf82522b84ab72a0611465db61b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903643687d7a931ef70501d12ef96375276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4220cfbb60a91d038a151c9dfc3a6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a37b9d0ded16214e17de2958895d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797e68b62c4fba1376f01519b989cfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c9199d2fc6ba9995b3992482a251280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752fca3f282d1549b5306a89257b2eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b68a61ffb33a049ec2a7d70fbb36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6b465e25a51ca0b73c1eed6ece39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65da3239499b0f13c7ce9f47ede3a03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1527d8d4d1d1a6286ee1aa88be860285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896343a0de1d7da3bf02072014930d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709e4b810da72f743d1d64fe906ab2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c976b150c8b830aabd4dbcaec1d96d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab4ed764db1365bf434e683c7aa1b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0c72de38232957867c1f85377818290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697fc48b43391d9553b78e529390892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba0d3699bb4a16a7e33010f21d0a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568baaaeb7ebea98fbf4fd711e56a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea2a99370409932d2b0f03eabdce3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96fee9f38b93f0202b39deb5ec673295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281640c600aa706e85ed828e5dec0c4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e816622dc9c52e9936b9dbc0881e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea44b83493c3a92c1a4c6e135b650298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8518105d06b2d1cc4290cffcfa2fca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7b12a8d6aa7accbc94781fba5794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc89048717f183d7a5c6307d8b54fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e5cafe63e10d2a6d8effbd7be3bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88863242b64ceca69d2cabaf04587f10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc11e03375edd53d3b1a2213eb2449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc876296afbfb76d7da87ff714102f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9b7a6b9b6000b7ee639707e57b840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a608f3114b0302c3e22938cbdd9b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59d7d78d0fbec1a82e41b699fd052308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc0f3d13ba478a4e612eb7b532506309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7d3215253f56c98a635d7b507472310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c14973da848b0c1a4fdcb5e3e1c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e27b17782855ef42f79fc136680e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ba113f1ac7e35c457c612fc8e823b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc843984bda01987122f86930766198314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ffb77c471ca827c75173f6be8058e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce64120395900d0b2871cea3537c62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ceec9873bc0f8da32fe61ab35f6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be56cdca9769611cc9902c2a06bdf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d57cb37c231c68571104d37f0429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec7cb312d442a43d641ce3d3359351320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43c28adae01aafe85ad97edb9b37a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de355347f7e0ad8153077353397401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713657c98a03eeb9fbe768fea5f7f4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dfea5651647f76a1d80888b91330f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500825c532455c621942caeec1af6fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d319f2d01fe3eab9670eea1d93dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acf77d34166fa1a951d02adde5dff1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d79e244b188cdc9fd08742efdc20e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f2c367462af36f994a3280166018329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c59b7f2b365b8048c71087790de1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1098d6f44591bfdbff3b6cb0908342331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee03d8a5c00178c74cd8038f85e186332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bc6deac88f41cd73f39cf4946d850333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785512944087fe7b250c4d84a82e31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf02a727e56becb23863f362ac16a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a11823ab0071ec7af5fa31b821c02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd08b7e0f7bfb3217768ccff485c52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d8b5a1bf181016f53fb9d18bf728338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea025f2a401db20311c5cd56780b85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3406ff8930f4634a30b93ecf391614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5bf40d8ffa04ad66c39ab3c8a93e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcfb133f6345f042cd1bd57155e68a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c60d5aea24c5ba1a574271c68b152e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f228cbdada06fe2e0b9f27072137f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ea185b5ef0077c8066378c82b48e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444fbc58547e0ffee2529bd7d238d49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111b8d303c01e812772500444e026a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e99927a6f15b6455ac6fd2bddc5b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bb75c563e32abbf955b3b35826e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d7e8255c4fd64c833045a5e322793350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079682dbdd974606e93e8e9155b1c40c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d5014e345dbba091d631074a4ad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6958ed69cf120597bc2ea176207ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947589b3d9a2fd7811c0c827191eb4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37603b41064d8f62e6c4fb5199aa2d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee7d7368fed9ef07b2fb4d2376b633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4f3fc9f47a5e72742dc9fba91561357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf712fcecbd2b1454ef3cbff9818f99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439482c54bd37f8a4b10efc198891c9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020e07b6f56ba7095a437c3fba0258360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b335d69347781c2c423df4baccd288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715b249f1b8167f47410622b4ce1cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3af852dfa927f4a052f009aacabe7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7293590754defe6b6d01695c0c66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb32bc58c406caf6a7ea9c51fe755365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59750d6d31be9c9d37b850524cb3e067366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe0eec7df10f2744e52f8981a5907367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a497237b98b9aa935032477813b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94008fc2eb7bd45198a49a9f7a811f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5811f5a3aa6dec0cb335bdea5b780370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ead73664906c7011f6f4e8999b7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51120c75595f6b177f93cb558bcbc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3b23c8229435d3b32259eaed798cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c79208e4f4a355f162dd0876d4090b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bcba99ce69384c8c33905df3c6b29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be5033a2069126d6abff0b2f5ce45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83440b2a7af2a992a8be02470b4346e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f690301132d7cfad7980fcc31f002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d4f1e17f39f75e5d8c86997ef258379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8957fa1aecf0d008c2bd143465bf6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a80b06195ae0e2eb6a1e5de8ddb12b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1884d7a56a6bcd9cedaddd481599b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b99e07680f94f2fbb54411129b159383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc0ca36301a1611310b5ea06c27c2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab60fa3290feeb69be1057161c4908385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aee5d60a69e630bfacceb2bb5b1f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bbcbe9ed82fcd00ad5eb2d0aff91a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92549a087c5ec5123698479357e4934e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a0b27f5531ebb507b1607a622fc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014315b754c4b0733f1b29c23603aae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e7229c4816eb999f92a760e4d4241391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af827b3217fac5aa239aaa202f8bd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba14989273d89400e5debdef7d4494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65666218dc1e56bbad52f4986b5f6db6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca3e037c9397ccae335027bff7b2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d212f7fac4439fa69adac5b00df95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31aab57c016e8b4d867b5bd3172896397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08de1aaeb034fe407db5039fb7e6ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3d3fb6f584d80f31c5bcab9ef669399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8da449b7140d67a7e7cee1923324a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba8eca2788543e60d877bcb276def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4261c119de8d774feaf9d7545e528e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b397c52b2ad2f923eb9bc1320122403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c191618b051289cbfeceafe9b56dcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f34a5e832eca40b13b265925558e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df77f6a33ef1af0602d2642f73312406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350349a0c52c29ab1227104ab59184407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917f9320840b6bbbe11d9427c4252d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fba9aea528b480b067df3399a808a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf371e8711e4eaba812e368d10ac04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701bbc1595e228c08c77aa4cf773ac2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a642db0e72dae17568c6f1a748c87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc1162a65518cb2d797771aa1d1c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99e480932e7e4f083259b79da1ccb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa28cff864b9fadf792e15ad9419e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3e39a46a651710839493c340ff36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bdd3c832717cd573717bb85b5c3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4925680a5aeb5af988f7c9d7911ab2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c7b9f195c9c536cbd001b9963dae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9c843d06e4caf8ef27423c7eaf16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd716f3d21dc681f4799c5c9fe9691421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf407c7304eec7b7d4f76b0027d17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e384140efd588d00412d3da37507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0edf5d4b8a920b3ea4bfc38cfb9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be88a15c736b94f2e5854d258b09a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacb12019766119e24936db1bdb544426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb289c0bd2be881390e6fa922642ef38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecaf52006134eeb1960f5e3dde394b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0601314c687e194b322704bb378bec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590030f3e1f8e81fd70766b623887973430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf3e2afda111c47dec41c7931e004431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b62e476104ff966c51bbcf82a46df2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa352882446b01ed4db672447d698ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667b4c6d2bf442188f89363cd9ff05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82450fd8c9587f0dbfd831e199c1be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f72a71c7a1beef9ef05df8872f897436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61fed5d00690b2649ee7a6e21f65fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e67e52123e79d869323704db195a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9150a790c253552afd4d4041095d54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d867bf08746583ae57597b2580da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff804031fbc96b4f434b458cfcbd403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3f6e6dc4847f32cf9ef58e8473bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d0002fae76ebf1b43bf1abdd6483443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4a86c92eb25b873b4739e524c16f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95094b410238acfe9aec6ecfd312bdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f64930c5a1c97bd2648e56779c433446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315697fb18dab96b0b2356fbc571876d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f65726e29c74879215d40e5792e5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d602095154bdfb9da479d101de71c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792b45311e524fbf028051a1d533d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97fdb01e31e1e0764cda99a3271b0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b179d68490a013f2dd5fc52f859a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627dbccd2480643b756136073dc636d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363c693d262e87433a3c720ebef388454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e548b0fef537ac0eeaf71869d877130455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331b47603b862b39eaf2e0c1910ad3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb156cc76449b9f84d413473fdeefe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b0126b1e082a293bc57cf28d8d46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424bf8d04a822db882895c0ce08199459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da712d3fa234c5448d745fff1e859460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23250ddbca61f17c28eb384e5d246cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fec0945b17bcc6ea5ffad29104d38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f571c11be15651613de76a24783d43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c0ac004faca6a33396b8117aba3e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5de6983e9ed71e827b6f62fca0dec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb530442bf4efb2720af78d9c808e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a034f4f5414ba368c2ce397f1a27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea8e4631f5929940583ed95045187468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117393b934de0c061b73663d73f375c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1420bce4d722f9edba48506570818470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498baa62a42c6527100d9404c510a716471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a85792432f8b53b86e004b6f00d3c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48777b60e9273c232901255f83a2c45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d50b8d0c668ae8b038e53f827b708474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5dc345f0a62bc6144ec3b4ca39e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262006c600bd462d6c006e47152c74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3e4f31e76536bd3efeb9d5612eb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1686998f1ada9b6bf2bb08fe50cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a09c4a3363cf14925cd69e0381bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3146a3aa2ea808a68ae746c0ea475f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e873f1048acb67e99ec154fa7e0d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc777604a9d0de3ed7e25929c9000482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219607dc32baba1f988fb7340a5ae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efe06789f444f91b8a2c67a165bf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21671efd540cab5c2e55906e058a21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454431e630eff7e2c6f7cf3282aa22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670b2efb83f72b16f0a5be4728091c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f57d04c14d98b2e61e7160c9d2d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a2e13816898c4d5f07caafdde684e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34485fe9c3f173a49b8bd5527c46b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c7576e47dee66515f28e0fce7000491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67766b32b21ae5c44642823086b69d84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db96858ad6d9b5989e27fc536cc4fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2708fa37bcae22f5317d04c7b08c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87b59191a2daf2b418c79e4520f87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24374fc0db661d95524f8378b5032cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f243696907f9b4ad52a52e45b37ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9cacef71472b8002b70f245e7a21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7030bddd033e45abebe68b8891789499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a2d8b0ebb5314f8431089b1b62b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf76ca8e2bb6eb6933b0d667c637b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f292b583dc8e8d481c9eee7695a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ce732ad7051133559053c985769f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143f0dac878ed715da5524c6d60b95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f87a8679bbbcb0a94901a25d20111c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c458ca67828bb8e4ab87ecf24106e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470f9fe0cbb50551dbd8398a56497b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f20141dc99c1997f966aa4ca546b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c265543c08a270e8069c38dc95948c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb856a558016353e228832447f0953f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862351322e118e1b34a0cec5c0c2dd3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b35b9f752054712854e7eeef5618b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625139568744198557ae256f3a6327513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264db3816b53b4ee628c1bd579f35c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf24d7c7ddc08a343bd04614dcb7cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965598849408e3b009bda75e9b54777516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c931c94f30c64a757ca81497b365a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8e72112babb6d151561b1da2ad54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c26b149cfb326061c33a4f7006b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a58d3a37ff6227a0433b1acf217b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fec3cb0e085fac11beac40219ee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a5acb23bf1697e7df956fc70c016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac043608a53cbd4a5c0ac29ba479bfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74089d34e549f7d8a766d018fc1fb47b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173454d6395ed996e03f3b18531aa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd9ed43866b8da69364d43fd69c47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44744569582fceda6290d33cae285527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5beaef58dad96586532276f9bcdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5b56a8da117dd35c82963d5fc9d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c28cf23a5ec24852bd4316df331e6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e389aea79dd838ea50384ae0caff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d1f072596f2d4d61a5027633697e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e620b55c532e90f5964463fb017ec7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0806f8b3fe436bf3aeb7908a36b213534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d7e2a584efd8ec3a51f581d7234d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c1bc79570e713bcf77858fd0228b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ea003ae58941fbd6ab5a77cc37c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2866a6c4bb15b9afd3a590c660b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f543402db13a5babcbfc17af23fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff8f519359ee6c1f22363ca24d0365540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60949ec39caaf8c8e45edc8f18de73d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13e319361fba97db9e58c8357650c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8879a2e180ac485951106af143bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8e4267198988f12b63adb65b6744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c8bcc3889334d133696b50fdad3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb7c18c4c266bcfc3eb6f1458a31bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc50feea7868be1f37a9fbf0d9fb4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3acda28ce77286ecfb13cd8768f6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf07e8772a35d8a7a5eae18cea1d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91773959399295eb8e8b82f2c19760550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec3fc0d7e15a232a808f0e55e273cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080cccb373c0de41cfd63830489f514552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f78e03310d6dcc7cae16c74bfb0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb147b82ba2b010b1a5ef4a9b3bdee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8d6b72f23726ef3c44e337933558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56860d95ea285c41cd8726c6d6e3219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d024dd81129665898bb0711b6db54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb2c94214463b2cd33739f2b85936558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6280686db611c2902490815e109b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539390874c2e4c9e13b35adb1f579e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed91678407a7762fab98a52ee1f619561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b65baf569f7d8d3ed65048318463562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a5cac8fcbdca89e5f89d4011b9a09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde462334780eaad30cdd4e9487d9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f579a80347c671cea0e0df46573327565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023ff5ad490b5269b193bed40cedf02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a11db85fb9f78f853c01ada3760e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fd2c1eb58f5adc848d5597c05468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a274170583446df3f4a4f20dc855e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b336ef8b5fd9ce153a07dc3fa696570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f96b40cf686c7c01c3881b34da3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94700b4c911704a2032800f20a0f843572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1821cf2cc5f1eceb344bf833f46f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3edc8a68f60f0c2ac32828a900b962574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dbd049ebcc269ce417e285f29bca5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f2e585f8b7f3cbdb7cadc032253b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b3ab6fac37f9ba84a1e841cc9258577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12092fba382da7f1dbe0cef7ec210578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bb90d637b792ddd0d22288167e89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddfe71d39f2052686ca9f9f312a901580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506984d71256bc154e768a11e8681019581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ac87555b69d274372c4a542965ada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf087ece015e1e6ccf5d35e2a2bd00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f60875d09ec5b987cad5c781a0ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5afec96ebb8e7d84191570d69ef1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547da5e35b5337ec0e754d0dd158345586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988ac2b573e92e975ad299de6dcd7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d1121ab24a4455b41f3acc62d4a10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194c10a83843a4e2c2140371528317589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b862da9bf2af29f0d98d100395481f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732b668ef8ce262ee906e25e60d02a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e425abb2f125ffc845144db3880b69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349272bc4136651e7410456b107f568593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1fc20156df44357627b19e9c11f81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b833567763806cc109e1d8da8e5240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3a503ae545b6d5689189f0a82a1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013891b6727a3c9eb21b2e2eb92b8c9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae820212e659535e3278f925f126091d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff7eb0acc19cbd6e4c5e07f85a53e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c36f81fe9859ad7863ff4c12eb296600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83635163a9b389c9f41254c5bc137e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2a9a0e535b456d952682aa8f8a419602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe803fe1863e8fc23a11e01a60ff84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501b44f40f0875a7867e6deb7d068ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c2eb3638276f68e27d67aa824aa40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824fd7b48cdfcc2688e64576018e2b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9fde62dd952a8db0831eadd08273607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417ec27f1b1c6bfdfeed693b1e976d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75e382c9a741e0da6a780456c3e1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8b9803c2564e0f9b3e0fac7eadc1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3d66ccafe5675c2118811cbc60f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edb8ac3fde46ff1a13c47644b597a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed9d56e439b4446d28f30e687580a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd65434777582a3cd146768bf27dd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e0a2ee6df90ff77f33dfe0751406615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438dc74598468ca30364ff30906e0d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3a827da236988059699c87ac9a50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848980569ef0884d3d837d802a05d9ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09252ee09ee978d6496afcb4ae55b37b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feca4cd39fcb3c1fa07b1033df75b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e90e53f251b3ad3eae95066572b68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa481274a42fed3868a49ac199585622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59fc120030672c5ba8b6e88b3f879623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6c8e7e57258118ced6767cd308f68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097342554137ff5af85502f087a2d70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f22abe82e6d0551850a4dc57206fb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788bc263e30429140869fdc7534708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9fffc2c0b2d05d5fe3b1da17a4dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf62b84729984c6940b1c858eded9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545a563cc6f1cc43c169a036eba0bed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca52078ae3c9178a8d77a9fb798586c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff19908391b8581f8250cd9103451632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b47e9cd41dfb331f1af2dc236d37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaaf93bb1eaefe82a4bdb1e9d90869634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b680109057502862673b6c18b8ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec4096e69a5724fad34938286a010636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b57049a1abb26bc2e5515f541da4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a2245c12ec042cd41db6553fb215638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b12f01b22e38b0fd619f64be6c650639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee223c33348e3343138f3abc28e9f44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44a1c765c3e455ff0748d7417b1b2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf112ec9174c2914c55950075885f83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c29fdb36efa673ce8809954d6fb192643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baaf0ba6d924a2c120b9ef997d9772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e55e77d729ac15f860b157060e9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4728c2e8016aebe27b28c0cf17e93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e0b0ac2bbe0e4e5b0db1143c2f1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aba6993471835a644bf4ae6242a3b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6fe7c6cb3493bdf5a2e9c4c6fc537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b8e4c58625e8db9bcdb2ff694b63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32547881e62a6f190ca833c3226d70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d3b55d7057304c8fa62fa6d6f5a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df5ee10ae6e91e9c38b9327a3253cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412c032594d704df75e13a298a51a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554929027d59de1caef840c53a710ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6af5f18eb3e753aaf6238e1067080656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216997a47a8d91f6b28dbccaa04852b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b3bdabc24b0430a595740a9b27cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f904cb902edead0e3bf861fbec0ddd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5556857a54c38973e03fd00fb765660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018de17e17953aefb6a54b33850220b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538855b7afbcd20f74ceeba63802a86c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40b63fb596202dcc71bc72c6d1b6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4903f5b6a0ffe5f58bf7b6878ffd9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187005de64eeaf1a44d7897f421ac31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12edd96576ddd76b3d7dd897dfa242a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e07f5d84d42538909fddc4fbe627667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51245893be68a53da8101f4afc3bb169668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31dbd8864730cc5002acd9328e399a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611a4f814b7f23507c2e794c62b4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f1f995628024f72e4c4ee38f76f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f4724241c0b49c77bbf1a4885843672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7565b75c95476f358b053127b878b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e037dbccd09ed3e225413bb088974674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24515096793fad6d2b58a32a932835675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd3ef142e9804de9122267e97ef84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4661853c9371a94ba2ec13c0d183c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ebf28fc62e7792aa6e918629d5361678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1a1a0919398a3e63e9edd37ed85b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5122cedaf93e4a917cdabf25eb8414680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>