--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c122d1bdab21ec3edac949693a33501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d16415f8dd6903e62fbbe583517a9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd660b23454318f60388aae915c3703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087caf8db7ca89abb9c0626b54583834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90da9dcf333be1d7f82cae00408215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa84ccd7b91ea9ebf0fa02a8879cd416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc58d369b67b74263b075a7701c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473b648075d91504ac2fdc611c6b9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8e10cd1979079324ccbdecd92b6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555e9b3981f4d2c3988d75dd18d5dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e9e5eec8266ba7fde33f618828f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ca7eb1a25f1a95f7c58d2fd8fdf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f911a65bd4fa02c4695893588f4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad116c698b033d8310b5bfaf87d2ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef50a023f9edd9c7cb3a0ee33e3f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587da9ae18611848bbd490d08f34c64f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234755757e988c22e8aefb18e9b5f70617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2b77c40d8841046f503800f078ec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc49167ce105c3f0df6cd41a7837619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808477fecba07829e9970b0f5363a7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d000030bbecca87d487ade2a32705621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26510e56a18bcfa3c6768043e4432022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c434d8ce7641a24d2a29e1c8f6f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8298e741179ec99f3e735bc834360f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f072d196b95baab10550c64782b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ab01ca8dcd3cc0f93b0be9873ed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c049d8527ccd230334d72eec08e0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e45b333fb80a4717c77a219e8a5f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08b0aef14565ab3311402fb42526929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba183f9eee6274776c5b224987fa4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d3f0d223834254d342b1fe7fbbf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20324ee1ffe2f1433517fd74f330432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe501a80ebef2d276240d83aee9ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e339b3521bcbe9c4f32ee6aec34cc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc9e36e336b376aa8d61b5b94f1be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3ca3e50e923478bbd593665ec06836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47652306d7d8da96609f4bcfaa80fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36eb9b9e1713eaad5db429868d94a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658c56b1d3a24bc749d27b95e836b0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a08c05be99cb191f71b391addd24840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575812fada7c8f1e459035033324348941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396fcb99830e57228ace17d7c57879b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65b534725ed2c0d56cd020849416143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4dae57f56ab71b3c18cd5483fb8f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b95ca409b3e7a3d20dba1e783e541a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de7249447f11245817cdd2b2ec82946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cefeb40382d4b0b7ccac46bef1cce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5a24de8f07a2a2c6668e43bb619348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a98e9bbe264cfc86b258b98fc7f7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea501a78e741692903d08be5aa1287c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f808dfcd9363a8a310edfd420eff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437334a6bdccb1fd0f792ee1c5b24252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc167a65540e5a097d8c00c976b3c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b635f5b4b0f96cbb8bd8891e1dd17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06df2d38ffd706bd9c235561021b4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba69437d2ea9e044b49702e375fd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334adc875f3a5e061af0ef1cdfda05457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fea7c58a4855cff8cd72ec296c0e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a5dba4a23c1d3f84233e3311296c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76fbf7e328d1b52d132a9ee8025cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf71c9e0d1699e1443b271d52c5356a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb89313afd76f6bcc89f7970bfb5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce1f408ef750cd90a272b1fad84e4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8390250f46fa72c1fc8e5619b997ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeac67102556c30b72cbfb6080600665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b5208e131990dd4e040fb60f5fde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f2e4f8bf73aae6cae8a191d42cc3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0a6287f5dbdd5e744cd57328e06f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f92798b9a72c1c460fa7ecac4696169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d710c09512290a124e9c47292751b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8289e973e7789ec4e59c2be3f883271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b102edb41f9e56bbba2c225054850572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9573a9a8bb9889b4493b9ddb727d37273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bb27b0a547b2cc1eb13b3a4ab9b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ba1a99b0b40930e518c111fbac7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb605ba8337e80bdf965cc0ac7bcea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd2feb802405bcc2676d4e5629d0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e2f89b64fc34215758542be800d1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a92f7592f905f7c453c8a805cdc0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e19a06c51264015c7b058caf8a8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d53a67bf55cb5a78088a5dc2ca8d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f70518a4a46c8814db1a50e0c0df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e6a90c66f39325b260fa0575e043483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b21d2f8c227f6a416e2f1be62fa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6026bc6b0f7b413e4456e23e65dfa7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2767fa419b8d1a4e5fb8fa26c7b64c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb338debfbbd30793d48e4582a8bd1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e3036eaecc73c05d2c8f6e5ae7e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7236d68e9085e2573043802cf069889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0640506cd1cd8f76b91d92d6efe30b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d13683b5393cc784a4dd778036b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af2034338ddae78de84d9200ebf0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd3c138d5feba82f57a496f1c663bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261375a5c85e0e37dff0bcb739fcc6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc164df8746830136b7d9c4feafed995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c18c5a9c1385c39c957ccb242c2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d1e523612f04cf615a93018eecc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aff6b9020e47c06490f87f7258ee698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11f1fb108e5bab48452bdfbeef8aa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa5e7b8b323a06ff436fd2a3e65f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2010a3b223baa46186283cbdccbd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622c8a466b233cae05aed11d4685a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb903aab77d48eca27985bddaa1b85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d8c5f375493b025c6b639ff1f384104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc7f9911abbead5f619213bbf9b6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d194459fdb13fc51b9aba89be706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807aa83dbfec24f2c602ef5c138d03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773144be3958a630d2697bbad041748108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7737bc21dd663e4ca0ae9adb0113628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa81a5be48e9499e69245b571e3a04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b332ff010429808688b1aa9c7036d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf17f028c698036f6efadeeeccb180112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1db99a8544e37fa90e014c9ca8f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1708b6105d4ef44b0744aa9aad3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f85cebe958bc2d2ed6a1f230f5955a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75fbfc271ce3c5bca2e8cf857247b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a762bc7eebacad6aa62c0cfdf161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77fcd48392ccc8788dd152d30d94a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba4b3730bc14732345e7bf783db995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c41b2b7a12997285dd4f6ac77a91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b45a8df09b6f68c2e44655ceba600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a2b89a6cd62f22fd52db383ceb69d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3af171b6edda05f2294c03e808bd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f31de5fdfd463d9285dd8b5838ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39be468ef80e45b4a569f97254a1ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ba6651efd125fee5f824c8318c38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9340434e18e8ce1e8ae25e47fc994127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a3048256979b86b6183b32272508128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88379a82170c213373597c3f2e1e15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9613e1d3c998e6916c4704bdc055f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebe4e93dfa01c57b8a448f09c21df6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8878c3931fe1bbe83f60bc6355bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42762868773b0c5dc622666f88430133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdc9ebcb872032dfee3365e15852e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a4ead546dbf01a8d707c3c43df94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc661a5d8052bed303fd6d557d4b3303136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4797110519f3b99a3e4a8f7495e88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62486b7294e94af94a6165d1347b84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4422b20e80e04578f5cbdf5dadbe55b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98146a62150ed37fa0323cf60b8d6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963f9f4a2b4f4af49fe835f93dfb35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0addb59cf9e778c273d839b6ecb78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af358ebeab1fb96195e7ed393f29bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e282c93b3383316f7e7917a50a974144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3884a68de72f2af810b8731b420e84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ab8855a9558100df736dd496892b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c2a2af4035d356012b888b0fbfdcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dcc224d6156818df6f4032152b3e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58924caa61e4ce66fb51871fced33eac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a059255a225fce53ba0de774dede1fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e50f6ae85122c763a253a644c69ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06830e83ffa402e988d1b110615a488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f64de35a1d8a5120a839a726a37b9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341902552cdf0e082e1f8790e5acbfd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90cdd72700371e13652d7d6c8c569c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9fef1a8aa935519d3b4a988d25f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf47dfbb629585a9f6b8cf64e015a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1168195c6426225f70302270ddfbf2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f36404443e411d9df5746b1d5cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b1797c91d0192225e0aed21d26672160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0fcd20858e3a46260ca9f8cf60d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf829f1941976eae9d215f1f9acd19d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c24e0205d8bf31ff27727c09b4c8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b652edb349101eba1250d635f21cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3599c8d570284cc7aadc39cea029d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013aac1681a1d219325ba7c47b702e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34603be7d4618cd9a599eabc85a242b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fbe1deffd7071d8d387cfa39fb44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e48fe3ff5106194feaf7aac00ed5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0bf83c801666dd400a69a280e2125170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f0a486d60f987212418fc1d9c4a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021c34201ef6d7f0413b23d79f370d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebe5ce5cd9e7399ea166da0faf453b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21ebf9552add8996cb5424dbec1c46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7df4b3b26c45e444f8ee9ac4b8a29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c03753d62c34c0798cfd30781a7230176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d19ce4f894572f03213750038746b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9a2775edf7e4d7beeb74113485fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea675379ab80cdc896adc80ee3dc67aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1541c33bebabd99e8ca82ad37de311180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c992a89d4f6a6d1c9a38fc04dce98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc7c90b0fa4ba4e7c5b1a873c83a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c6dc5c3be48e48958857e06a0cc88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234538aa6bb647aea1905d436326fab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d64c97bfef63435608b158327bb96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172934fbe4a5c141cc3e2ad848ff0790186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00900527e24f65b1936600dc5028ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0edcaacfb9832545a164c2393d9d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d6774ce8bc7d235784f1f1e10c48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0cc2592dd71bc875505b1cf54e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95d78ffe5006b8ddeb77f64471ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3c39e67f75c7feed641305d439c6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc78f36b0674b6278c057a54211ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb1f8857db8b7f8de7a0647c65cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824e1919e42c5779475e45d24195d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b8bdd55f2743a7025fadd99ed55a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359791da66ca3245523cfd22b3072b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b1c3c2000abb5d3c4a3ede667fc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656faab2f90f2e5a7912b7e7519eb8af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab089c555f3af339f2c40dd24edaf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea2ef865f57427a73dbf7f8f69f484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8216bdc1f0c2c20228e780a2c9620202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4133379bf5d2a54964a7aaab329cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aeb8277c7d291c60c449939d44c1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713fdbfb5bd5d6940cef8ba5dfea5a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ee186b6afcc1cc106dc9069db893206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37897d9ef2a130f30e88fde055fde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd72b7344079ee23ae7f79a5d2576f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bd8e907c09c0792c35ad356c6acf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0acaa448e9de18bf4958b055e50f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234afcd195352cb3cd192554038247b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a4f23cf8d59f99610a2956c8e0ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ccdb715f935e59954d3d65bcc8356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa643a78fc9771f447237a2bfe3b3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a3dfa7f04252f83177e713ed3fc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac42c8016f5a0d8b0ad8727208480216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c62eb2e1aef712018599862be34ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903356a185d22fe357ca23866076445218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5eef5a50daf8aea5ac42149d5a5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def0be673d431a8519d5e49c3f0f52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc166c5c4189116a3df484ffa8c4b3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c0578b61c481183c2a6ff9b4808d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff0563b8b76a22f26cde183c50e4b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1630d8ba1bd8669b273c8f1b4d0997224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f38a79130a2039b9425efe33971d41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2c08c9f0fb0b3ad7e9a23c574df7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49377ba9cd47b280dc2bd2ba401ed44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c5431c815321609f3c81b8e041737228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff39d86f1adfd0d88985ea3a5cc4b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790777d9653cb99e9053b992fdf2e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb514e74f3aa65997b61824a0bd6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89bc171bd24518367493369040066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435856c3b950f96085adc58cd8bc569233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fce810acafb3f1534ab4a980c1eeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310b6679e2ede82100c2f843c70375235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e3d946dc77524f96b31e0873e6e45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902210842d386fff742f1da5a61b30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5bee823c57bcf92d51794101770d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac3fa2e0b7f6379eef1bbd5284dc83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976c783181e3fec8ddd0d87d8a10d50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f6dba642eb8a8763c89fb3a8fdcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f993ca952ab1f757ad140a930531242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea560448e2b487f20a4aebbea550cfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca115475ee037b13de51ca9dd36581244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19937055d33313f6f010b68b2a12513245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93999dfc363087c89055b61f705a8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dea2d480075046547fcc011d4a048247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87787b0fb14cd6eeffa897a0c71d7639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411da9269404eeb48d60b855776708249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db3daf7736180065d0749b7bf89fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a8b2845d10348ae438e41453a344251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210417513e584721bc2e50fdfc275a1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136ea203e0b3c6f8ce64a69b36aac5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183f5cc0fe540ea0d95067b2986cb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c2e65f0cac6a506d64fc0eb9f35f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c6eec6f737a0a3514860947f853b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb1b210a3706a7c268a932bd5b956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88614925ce7adbec8fdf9512cf02f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf98139d925db84fa400708d088ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01387f03ea871bde7c742c967d3d7329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028b71085594ff6fc262d179ca9ff2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28df1fa40c33c1b0fe5f430c2e0037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e819ffc118ea84b0f21b52cab9b17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13f6efd4fe966a7d78c7721293a68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406288d2e55312cebe364d75f1630a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277595047860e00dfb35efcdad021f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c2348ce675fa3dd3f08075f6d1d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45685e6f11e4c92dbf47c06a9960d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf69b98974273000245772905eb8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d47ef9106315a7efc7e4fe8966a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b276f050c856106455ac818eedf23c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879529aa14a63f983812fc4aa82b0f9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3362254e43bd95a0424471fa63f3bec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229d44020ddd7d578fed735fa607bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806146d32719d08234d19417e2f570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ef9ca99dfcd90e726ef0f70e7a28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac0f3caeebe8300914d174cbce9b5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80e71eab7f305335c5ce0f30ff9fc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae24c3449ec9446e6ef48744c330e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bfba473b888c70750f112a36c378d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d373a98115064aea693b2b837fcd69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65637acba9e56ebe9f449452dd4a6a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51326e20684d5091d9c7dbb99a75c423283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cafc145c73f1af252ee881a78fec1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f73bfd11d05cb4cf15d1f05c7f4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824952788e352c228af19606566b7267286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b3f7cf04074544e5125ee2f9005e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7833f4a7ada39a42310d12ef28ad84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b9320bcfe4863c304c6291e3559e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6faf79a3b32c6a53e0499c6dfbdea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bb6867d66ce6617507a6bea8476a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c981eeb9d5f6619729384f6ed19cb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6bbf3447707708e3c068ad33c78a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594cf28af7918c2d25782215c9ffdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a9ddb2d32ccdf1196e39af8c1df0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d8f01fe231964b3dc6f1edb3aee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577a39d3603be7db1d66dd3e3682e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec4bbabf2ac0290c78b68170f0705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724502feaec3d430d1ec3b0f2ba3a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8797b89c0b98697cae67fb205aa9b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce838c19a5ecc88918f46ecc6776cca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777060ba45de3b2ae0b69d83edaeac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ec7726f06f298189cdef9d2f9006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810c855ea456e20ece8687cdabdd1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba49d6c906732379bb1d7205b4d5ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e183dcfbdc652274b3c6b57718cf22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a28b90322729fffc79b32c7088344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440f780056ef57e794711a8eb50f4b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab74458fcbf24b93fa73d822173b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8704e084d4d9f42ee036885cfbb8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd991cd72075edcd82f8c791e0cf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6baeeb19ba850fc5f39a3dc2caa91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17973e7154aa29505a2785a4cae5237313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a96fce23978e151b3c48f3ce64f1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ba80f692385bf59d1d19ce4612fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375182d42243ef07086588baeeb7c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d933c24bc60693b9b5a29fdcbf04aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf758e75a84e303f10c508f55896ca9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd7a53ef18c297fb2b146714bd1ae1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e8ff014db5038aa93e3ef7449bf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b0c32adcb20367193056e2afac2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cacec8ff94e66766000c9921f12ff0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958b1792d1f9c9142c2bb84785a993323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa035cc4723b2612082b457b33e10f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f316683cb5b461785c646027dbb2f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cb035a44e943b6668e91f60924dbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a7020909cf9cf88263b282c2a603a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c28affdb22769072f6f2254f5430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbebb2c731e8700a31aa6fb0f5e276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3fb7c483e60bf8c42cb2dcc69b341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d638d2f4fbb1a4829dfacad83e60d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca2c9b54c013288df8e921b964910332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7011160d8a16d74be29c2244d85ee4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9eb64895176cfc9beb6f0e5c3349d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3e37a953d3334563eb3f1e154909335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02319b61ebda17e1108d99f0099e9cb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f810d64c4c52712a3ab2f09b46ab0bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889c395e0a8feafecbe601f18fee5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2a7ff8ca6e549e515a6754bb8485339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83919e3dc22d06aed9b119d1fc0696340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b7ea39a57a110ca9b7aaf42f10dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d9498601f9cc2f145778e1fcca57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0af69c16c60ae339af6ca020e4a863343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb99766e4ef83d8603ed0ae225749344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d068f4cef24f8ee1f02239ecf5df8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57926e25251c29ff6c618926b234bcb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f6b89959067ea64b9a971ca3ead9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd238bd4cf6106613954598d8701e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc68c066d2041d22eb9d08fc56cd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e065eaa48c69dacbc25ddd6651b32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b605e14859d05e0c57ca6957e244351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561792b35fe7de59bcc6e632ae8af8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac05a9a4ebfa39011922a1b6038ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea4f427e8d2ddc57f6799fbfceab4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f0fbea1a42bdaf2469d93d46cc6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9dc268b70f6e590e0775509deb7c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2834a380e4ada852fe693503f36a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c537bb8c627d1562ed3a371bd3aa2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606bec730a571df2a53f5a30c93d91c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38222ce3debe23ce2cb8abcc810d29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea6a208053423c2f8207002f718d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72f75ee200e2ffec9409a085f402c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5fe3f11232c3932f82ba42573ab6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc991ccbd3af49e0b2b20a12c71de5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4aa58d897e8148def47b27dfcb570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0c9cee74bdfa8649a99ad1a0cbd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776c159930c1b0eba628530ee8f15e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c3ca9640bcba7b4b4226f0b888a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f636a145fde991f36a014ea5f17b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2ca08c0a3ccec0ed175b2f0d237ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3da483fa69350f7469186f2d42d89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99df64755d2d9d0e0f7758d4281e46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fac69c1a6a7937d5d17dea65dedcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d51233a9b1bae1c9d5200760b825374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841356df76f02731d96531cc75298f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd3e5dcd8ed28a23448ab2272e0c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d91c68f704561583461f1f5793a4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebb13aff787812e200d4b6f8aa05d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c1396757225ec4661cb9f3b66849379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4be31458bc69c165f6c38613bbd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae1d46e2c700794c75b0eca6e916c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daa8d94b794954d7cfdf506234cde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854b021c0bbc5b42043554d6088e33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d90942476aec355ce4dac919d9d76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0855c00428a4ff9c770c75b1a3a204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ddefed4306502abd1cc984f87598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f6ab511b61c26b91558db633b1cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720d82abc085b42263498445dd759c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525847fe27940ae56a3c944449f2fe43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3f4af95773f0136e8e2d9a0c9f07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b211b7e49487113d59d649c88fed4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b2f5c47cc536504075cb220dfe80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab70f657bd27bf8a1c8001587b1443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa8cf10a4c2721f30c71ac3e0a636394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d9299dd9c24240c5688e1dd3ee5f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325501b2ad65800a9a35b4f138e6b376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7a572bb69c55e4db1d67e20f9770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4afe8fc7c196ccf5ab68d08e8223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af2722695e3e65f19723cf117a866399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db5c97c3ac9dd87d67cf861c18b40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba88203cb1e34c938376b363ccf13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704354c2dd653adab93c04b08220ee8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c007a5dcdf29033cabcccea560148cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413a92a059b074094960164deb1ee9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef063ee54189cd993f98e694ce4780b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891a5bdb4032d274030ff30df476a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e102b56a2ccf55d69be4aecd4fe10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250f81b5a07f0ff47d716aca12df2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083730cbb3f9526eba58757ee61fd2a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66fda6b24ed9714dd9883c6109055410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff926c8e72c83585791616ae978f631411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797b94a3a629243b7bf9140c87e2560412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d227837fe0292725274e1743a4a6c4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76599cb867f44fb5cc25bdfbe6a8a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba401e6aba47a2f71985dd08fe338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abd0f8695ae1be2acdaa124239eba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979dfec5f9def5194f4e7f1f4c964ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06eb762398107d4d5bc173d33993e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462c2dc7191ddcdc06b97cc01b724c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f01445209056e2533b522b47c05c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e108b51445f2d4e8e8756f1cee453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c6848b7b4035fa563d92398bf952422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcd05fd2ed818db6592a319f6acd2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f86eed18934bb86ab89bf5efd69159424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764d27d658e5532563cb1b238bea9f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a2929213ea792ad2d08b342f8d85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2338b62e55f5f2520dcb49116952fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010024c5dc9a983495d67b3f23ddac8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924d8549b89efdeefba434785bac629429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bdb760a2c4ae2c6d5ac8dab14ab92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f76ca01a33f24a1334b9ba1534b4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430638a051367ac2d019838c111e5e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ff059294e3e010186b829da9fa817433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f88ae363ffc57c1a436ae82ab449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a971d09ea12f0459a0ff356de410d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9a36ea9e8856e51c8dcaa26c5969436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056593a1c0edf9558fe593469e0e636437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec63c3515f440c1f7f73a20fdd904438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc30f34c14404c9d6d4e5c2d20e88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f618d252244c21e2716d7017b1173440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4fc8e5f39184883f02c0620fa984441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea361bd583c213880ef9fb768f6aab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151933b5f95b81655c4fde2753ad96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277692ed159ac665c84fc1bc0cccc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66ee0d1090366db8287021041fba8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ea0596d2050b8bc4b491083b6cb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8d179387afa046a8270e28f8e8fe5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500f141afcf8f051a3fe3b2b8b7585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff79e05f48d8584ed408318286acf18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8240c9a7b0a1ddb306a016f67960e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299bc8486edb7121dc30ca9fa61b5da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a032b6c74d562cbfb4dfa13b8a53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a49f6c9b1b583344f42012d99db0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3162d16e29e8d457d77faf5b30139454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f58f344ae7aec002d65326af69f37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd661164df3117266076ae29fe71ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc3505a1413f81056af618c46b8127457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ae902b4c0fdb52d5bfce7d555e01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c045897a2c1923419684d29196e6d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c80a2d3d793a3e9f9d2a12ed9080460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4434f6cab8ed5ba7f5d7449da21a55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399726f7c7dba0d233b2f695fb99b363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6730255b8e4775fb0c97cb568d65d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a5e2c148c87108d504e879bf07f78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93cc770df27adfccc7f91c86c939e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80af73d15e59b934907b1d79908cea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc7d58c79276613d7309b23a0647c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659bfe032208ae41a61f708defd559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8daea72f7d2e5a87def27bb40ae1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa411a54314ff9eee59210ae6b1e7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d0a952915af9be0cf9a7a6c99abb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09fa89c9fbb62e4055dfed27c5f5b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9198d22a85fa39f418e8f5789c26bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c109e236263146e89038ea83e5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930a7aa3016006e95caf0e0941f4c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e752d57f0e8587396db3ac59ecb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a25edb921e0da99cfe26c787e6b77e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed51bfb88a751af7dfc7117b68ee0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e82c7b6263435c50b76bc3fdb1199479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485211a16b41b9f5448a0ad7b93de510480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e3725eb98322197a344c7267e362481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc080901da49b573ba14c672635037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20738952e2c6a9f23e0e5985b121658483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4316772300e4ad3622ff79c41bfa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68382887d9b900db6102edf84b0c84f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe62499563ef8098400560390fa429486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686df4f9a7ca340b106fb6b4941d70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a500e0ec0241c567afe97139739365488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b20e71cda0c200b9863882a17ac0db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f7084cfdc0a5ff09333156854537490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be989e2958feb3cacf4b67f2dd52a604491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32150e03c07f5e084715e6a37bc2d58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f965eb23291f328ac40055a4db4ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8828434d82519119185275ffd0b1126494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ced5adbe43aac2a0a931f393d1867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747d1d56c0e1b6df880d5caea9c835496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47287f6ef27b797d5730dc28d5d09bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2c2a551d7a4dec0fde38055025257498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2793c3b7838d25253f523e1e2f6df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e5f4f207597f5cb0ef31b0534290500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896542d54a8524942c67c112cf82d2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa3cfc8eaf8adb1d84b0b161f83b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6cedea21160b85ba5d4f4e61cbed0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f6baa6ce27ba5c5afea83476c1d53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55962aed3564755c56a62a95b6ba5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003974e619fd2c297da966f715135426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b66939eda2c7e18d504e53bf2092507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b2a28c6f02cdae01df237a1a8e54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba9ef4ce6fa96a741300e57d5583a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed996704ba68d6a35a1a2f528f15ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720401a11130a98566b58a74691a99c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a34f32a7cd3ce889e68698dd68086512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd8e5138ca616ac222615e874f72d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63b3d4ef5d1ccd0e9a4b0638bd629514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87934df3bc998f6a4d75cce13212b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d4aad540054caf7c627fe6ca25df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e38024232a42bda909158ed4dbe7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa3c8f288112d49fb9ac738def0f2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338324383a82321b6e3451985bbd617519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728dc2b6c16f42bef14163fbe436a42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe135d808cd10e71e540b8e0c8eae9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4171a69f7a8d6dc5fe41fc03c634522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03d6e2cc5847338453eabe93ffccb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279b5a702d2edb85f174aa4502487b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9163f292dcc1c9481e934a5f6af71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591579e6a46c7eec299083b0c688294526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aef86ea5ad28710974ed09c4379b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9181f98995034fb3a84d76d389bd929528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef9d9567a190e2026dd1032e8d4217529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4ab9d36445e2ab74af4459824443f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e749b4e893545e72da2af4ba79676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2dee5b28028dadbc7a996f0e7d48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963ef2ebb8b39b28cfa7ce22074fb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc084cb51f68257d4459db98508f112a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ea428388f736e3cb83622c646138535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6933afc0d3655c6edcdcbdcfd0ce6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e92c03966c85425bc3e5c8690e47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229732be7d1e3d383407aa882618604538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904b8b7758835d1b732880e11f8ca0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b97407ea90ca75f90761bc1b98e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c4aa159472145eb7c4f5c4b7db6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf17273add4b34cd7c999cfbe41db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea459ce834e1278cdc8b9982890ed37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf6541d4b2f71f5d7d3cfde1bf606544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e26c85c856755bbac982402a71aac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c70daaf20006b07a849ef86f5acb89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee07bea9f006a5a384e0c219339d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682131ef5653f812e19479afde1b5df8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac1b1708d1a3d4709fb82072f9ad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101bcbffec3fc3c7e2e98ae7e3bd067550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cade9b355404de9ab49d365026bb4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2d4f74762d65f5118704b193a8adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f471e3342b4b64f2cc0d5b02fefe86b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902c22706ee63ded1bab1c1ac4a5d19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83eb4067749a1177a190851a8c5b8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc584816ab08063747929b783a48200556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ccb874d155e3c6626bf580ac20630557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7fe53f2504072d689250ffc3479e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae91999f7f277979c8ad0dc8e72e37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e56b4db80aff5e9e64d66f551aa1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84449cff5f5f7630eb164e8bdcbeb4f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a8c948c5b8917e25c12d59573ffc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25301ae933235662968b3195a78a15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6a41ea1ecf1558b6e6cfa130368d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe39fb00cfa44697cbdb117e90575565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8526a1703a01f5dd13cfd4585988d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52935fff90d4e7ce714890307a6a869567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7da78299c6a4a254b58ba32746d34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92323a303755a848f07f492c6f0db75f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec1a7ec85282630db62658fc55c063570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d8b82d8b9d66f95f7d73f73feb70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d1d64967ff58ada46933c90293dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756e622d2c24e46e4dc4e7899a7a92f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f5eb22ce4b71c7d89fb5b312a85f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c9105e9a06948876a912c223f1fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d4ee13e7ae0c79328cf78c15a7f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9a2702a97ae039188417af7baafc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c693b55a1eb743c3d3b3240afda49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c6fda5afec1bf89266762b2eca930579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f52a79410c5906122148b1da884d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692f0abd4537bc28d5945cfa74736a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d621bddea1258293c697e0c7f0c8b42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f213fc5bef06697b47341791b47d013583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf31c666862de34a75787d1e7ad8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0456272d13a9a84fe91c7e7d6539d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899db98f5a8d750998d0ba5b1d71c8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a7d28299a521b050f4395ea8a83a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04047cdaab1fd55304788697f28e6dfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4e33d09c1986fb1463f19068eb392589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d651b03117540aa33cdd361731e4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c14a0941c418c17817306b0a9e6917591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b45b73e260318b9db4996ee52404592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1dfb9ce69729f49ef0a97f1483703593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee59daca2917034afb5f3fe4d3a15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7248580ace8bdcd9c12792bc90bd06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2bca55ee4964ba1a9f6a97c657533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ace078c97051b284ffd9e4a4392228597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a0bb44df9b942d880ebe9d923675598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7015bfa98518248be53adf816a4368599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb9ba1e1af07c48e84f0a871f937d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc0599ab413a585392586a80b0923601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8eef3e8ec62e1c65c9988a85e2913602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf07bd0fb4285e2a861f648851164f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e7e9e0a9c40d5bf966756e4f8938604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bec4263c7409064bf8b79a34b586f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f19a9c9cb201f7d0686f933b7eb9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a66eaea584c63bb02a5af075d8f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791866b3779bced11be6fd2080816bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29da5e111159ef5dd7559b7bcd9790609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae2ca9517ebd4e8e710de9dfdb5ea5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3f9c51b5f18d6536ab61b9d3c4e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7efad18be9719a13e4dda0634c0a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769003ea35b5a94ff75ddfa4218a126613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef8e448f24248c2202b42a97e01ef9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac2117415851bce76725595fe4171615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b6c94744762b713b8238e7eacd45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27386d15b0f31a3191fe0dda1c07ea33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776181c85640f0edd01542d635a1aa9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898644cf920c672a8ba0a724505b1e87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a400f3f5c3ffffdd68b868542113ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c030bb7799ee00a8627764691105621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce394bfa0ecf6e7949537b7735c22d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb18838f7607b2b2f8e2e43e7fdcea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55485535c274841d7b0fe58b8d1606624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbbba6a5eae5cfa8855cfafa4b34bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c161cbc918c51929cc72df41ab527ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4e8cb248a42d8e538f5e706cc458627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46773aa39a0a7d25eb2c22d8f92fd96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f7c54a87dd522100aae34ae5d2dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d60ac3151ff4ba86ef774116ac4f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169b4d0fc316542b3a586f392a1bd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f157e78c18cd370583eb14da23c36a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a180a6f828831e2be72d944d2d8f26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c612215a18016d01aefa41a60493eb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af258102b0e934e587e17125ea80a166635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1fd171e748d7acc45ed13da306694636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7d9911f7dd006b2bbfbcb5142c88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d8cd50570b4643b687eef37215be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66368b685c5ee5ae34a289cc5ee7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e32e99be2a07907e975827c09719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666885a159ef26ae2f2ff2b762b2731641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303840a8ed6608cdd9977c74754fa09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe27037209c551d6e7b3a96d509bad5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf409fc1b777216a814e83f1957e773644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb40549596ba528b7b6884790a33083645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1add5ce20d8d2fdddbe80c0318334d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefe3b8bed49f24770c9c68e9bfcf13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507dd21bdd10ce19295b2b2df3df1f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d650fdbbcca1df2840fa73ebb524fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd1588be61c465c9778c505f5328d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb2f1dfc73ed6d78fa247354ab338651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc341975903258997054c7d6e4ee81a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d2b6692868f91c18a02a5152d8511653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c563eb7fd576324847c7c428fa12e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ec309fa493d5d04509ade443a79a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566474b8e8e505c0c8c1757619ec69b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af79c4696f76150905835630d8f4da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc6d275bf3348a1485199ece14a0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289677b5ada52744e62985e4979c600659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2777fbe98767d300ab612d5c5f34095660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdf298968ced1f79b4d8662e00c66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666a0bd7bed86885c103735f622451662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2a514df13a932f676527329565fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c0b86edb31b99983c6c6612a1d79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb46d79340e7adf6a625a0d53fde85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3990e750e05fa389016116587b3e4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac568f20b1b7c38edac0436764e04b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5f912deb1966c6bfab04c125d556668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f46f637074510aa2f11c12ad2c17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f6df9a68a9958535b1edb05f9a1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab64d9347fa1707ae82f5c4b7c47d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734c3805cefa8dfcba0a375c36d69b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054ab41e1d3629d3468c6bf3647b2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce43d0b6f10a2e16c98702023a172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44e1422b7ad7024132a60f84d2279d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2bc9042f83b69480a6b4c40fd013676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f485675c600e90d25abedfe2aee50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9437bd04beba7dfd689deef1165961678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44514c93a0f19eca903394fdea7c7c4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e6c61a8353a5e1547bd606b2454b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c91a9bde92070c57ceec5791d7f07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ac20768e4cdf19a4a868f92c9207682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2b8a33e3a241c7b9be53d53ee792683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f998c38aef5f1f284c13c79922f312684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48459b88398c2dc4ae129b2542e1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94383acf09083323ead252365cfb2d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3875bb3188fb4a6f0c148ebcbfc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b1c8fda71ff48ba8ac55c2d3af7b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a3a2b196c5d07c192352d6cb25e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d7e0f8b68d04aa816950219ec407690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f25207ed1c3e031387d6f0c583ab38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1febd5d79d22a61413a91df1527f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801917ae35e0ec03f1b2978e5f0ba95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f61142b4ce5f23d7904b706235c95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588bc070db3db86bc08846659c5a335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08acfccf6f1acc1beeae40198ad1a27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae807f2cb29c115c96522a2ec9bf758697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12041816b0aa28ddbceb4d45e8dfe68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7a9b48c385037f8528179a580b1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580aae0de1ffbe4acfef9e157cd5bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f0761c141c511234591ccb8147cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d555e6c228f4ad452680fe4685c2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623710fd0df75550c8d2e780f484913d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571851f2fb69db4544e4418f860b53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb89d9b06d24db7eaab34b82bf5be38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6995cbca68e26a7fa108561ac59fd43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b86bfc65c90b412fac2a19b23bac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29f43cac6f7f4bfb2ea73ab57e2b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3013cbf66ac1fb0845a899cfdb69da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee060fe631261c652d2caaaa1b8657b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d53664b37994021d5867e4aa23801e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8669e57157041bf660d1fe8d4e2e26712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a648d9a54f33abcd96301c1ee3401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74c42c28073ddb50ae73e76470f5b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265200af9969801d1c9264ce85321963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a45ea422533b508e38e44adaaaba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d4ea7f2e411e7704cce3b8245cb235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c583f38b20cda62bea8f09f7c5034d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0ae6698f6286a9943fb71aaa83dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46881da723edc2205ec0bef88eda08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818387454d992f7da073b5463fa49949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2f960596273256140df0b76bedb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08923dff24291a9261f97d7beb296211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965893c86fceb8c71d2c6c90831b72bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9fe1ac87a6346bd5b57f147880fab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b648c16b84e262abf47cf7057cc25f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de835b8a16582a46b54e74b4cd1ddb5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b555f6b8a95326d33437d0b55e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e13941f809a8581df1de7d32fed9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106838389d82ac98e4ad65270a58460318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250fdefd96ab9c101f11588d10a57f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458139840d87d3da363fbae7150a35320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4b3e7be3510f76029bd02c0753b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aee947b4a676999e04a37614b3ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae649c975f2527be6458c5ae5e3e2a4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec34666a66332dd43e86e1feb5b69b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd57e00ff578d51313d67376de21d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f7ba1748c141c4028a7f23236cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae9299edd2c0b74c911370b00e83527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d3aec9fa624ef6d77bd8ab3bc25c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fca4583bf7037162a5d4eb2a2fd1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e325d70b24b52f797da6e588b77b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3131c927a767950e6f582ee8f98cfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bfcc9d0c1d21f33e64a244963183e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c315d644dba29e10da2225c99a5079833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d13ca5a6fbc63f61a4559a78bc99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b7a8723135a29600a59b4b22a5a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6646d53903bb418f7be006634e5b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa286de51967687da7fb2c3b0413d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b464af30537d57b254bbe5d7835238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f826f40f8f56923d2506c4fd2b569239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb7015001cfb1ad606295a1ef7fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a72562127183f299b420f9ab84e4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a638b9dcfacdab793e37eb896b065e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ffa9993e82f3ddfb64bbda9a1e95f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c2e0ce9c9c250e95a507337c846e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aacd41deebdc68819c159da8778cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de9440dd44235ceb332aadc74f75c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9095b803130f0f4a86126ca9b84f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f369aa1db924cee65e14304dc26ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ee83eaa655aa3b0130b07ea1e8b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b638c795d0ca1be88447d779146250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3975b34eca862f989f02395a362f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449e29eaa0e6137931611611c916a2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3fc9b896a37ff092ae95e83edbdf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd56a973aa1fa44e9a3b0e0dbeeb2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae2bb1d41e669a5b791b959f71b22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54545abd610885c7a17436f5f56dd6c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4484594ea61cc99ebe7f57e314c0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2441996af00efdf8abe3b1c06c1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b798f35602540dffb4003b490aca959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e467dd6a3922f9033f98aab29470ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d70264d292d5e4702366474e005c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f2f1ee03a38e87a86320812f8707362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296cb2429ecb2114a1e431474de6c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a1e599936ebf4e672bd45e3ce61a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1237b8fed0b4ed3c3cc933742c3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c42beaaded3b5a34a1a2e733bbe46066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e003a81321f189705fc0b057bf3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d0ade9c09978f41ce4e907e3b30068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d983c23f12210f3990546c490c27669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a900d69ae7cf6c875e5f20b3cc309770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08441686371b8b4bcdd9b318dcb809c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6b9889de2050e6f78a13dfd0cda172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ef6ef0617d9f0b69020a90920b3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024b6f93e3c26c781578ec3c4081de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc9912a63d6889e7bf8e2aa2f7a56175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3b42d89e367219d0aa7b1a4701d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fc32b4d3c9d9d0d9901117afedd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df292622d42149f8e851162918c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947a27cc30594d35b7db130e3fe29e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626c289d0595910db78cca52d7790b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97fbcf01010a390d43ed0fb10356fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f0a58edac84c4db59408fd844591082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a590a00b608a4b91e914b614f809f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8c005a6280ddcdccf7c0b543a5f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1a80419cadf78373a031d81c0d55d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e10fbe03c56202405fc72be2fe6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac637eddc7ce33dec51ef7a9042a7e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e717590223ded3d1c6c99d3804d51a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc261ca17385341bc5a7e0a92dba2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe838838c9ee6556954bb2cb8b4e0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e2424be9ee637669c1d2efbb5fca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ccd435258382e2a3143eff136217092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a21faef5115aa3050a389581ebff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da586f146c39edfa8408a881494ef8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ca451ffbed3b8ccc865afd1e595695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014997f2b07a2a900d808d16dfbd2b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678961f15c00647bb1a763e5d89187697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809af17e43931ca0227b0fb491453698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee840b1f4781a9fcf0db92631ba3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff8539219a739db590587e10d2b91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3135377f428472874e7fd2b8e40d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c9c3e24dc90ed90214ae4bbb434c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49a15655be2dfd0951ea904a91b6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080381642e95f9e62b13343d874d24e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e2c9afb8ca61b516de99deea04020105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5998aa9f8a220e9ed0a0c4d746cfced106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdb11902dc88f6b0a4effaa6a2e0ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15215d2b673cdf0d0442a38cf678e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82122bfae88d630d3f76c10828a3da82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad5e2d459308e442ce203d72b06882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a66d28240deac2903217a4fd5a140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a480e3dd3b26468edfb53b5e09a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f638a3cdb75f78fadaf481d8c026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa2d22046b21777cd60675f2b3e668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cf1ff6febc98cbe38337693c0dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d106490069822e7e73a1fea316bc500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1871e77829a60b50075f29573827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0083dbcebc91bb2935b4b48f1864e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c25aa23abd396ebd383f5aa328a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bea027f183019dd36802a93edce80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cfffcd1cc433aa003d33e2fa2f34a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b45c8f4d48e29684d0ac93a924bb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e81f9fc707f3a8f8b39c76855e290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19b83344698a738c653b2ebac5683124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e1f20d0e9a2ee5a297fa67ec92d83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf8c9ccc643162c390789b9068a8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d60d893d3c6dcf2e3a52b99c10ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ad43449f47f47b6faab2643c06c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32412c89de67474f0a2bf7ce347e5dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de0233e11ce56e0091821b8430f3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928b91e7329564e2d3aa7beaacc36d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d1e65d721b5f83d3bd832f6243f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83208b0951064f14cf55b04231eca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83de22989ced700b371d83f7ffc4be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdda46bbcc171d336148cc5999f447135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef849ce81b770161dfec77ce59ecf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c1ee61757dd8cb0ffa92b017ea0da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe7239b4baa7da2f7cf187b3a0a695138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990c8d1395cb8f25ef9ab95b024726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d575259bc3b28fb9c18d3fa7133d35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad149222fce3e18f23137988616b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c213ac5a825e8dee80a8d68da049f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168aa3bd92a5238a863af36273b09d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff822c2147d40d75c81ca92f23d38f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57be4f070c2c244ff62ece5892221145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576411f9976e132afd68cfe2c54f36f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bcc8bacbf34074f2a72eb8d945c0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f8e76a12a8bde86d5566adabf357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d577f816e099f96318f3df51de6c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d828574c40fb9421f30bed89489e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344ed2c84c8b9fd8ce942d32907e4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c476b0911a0186f184c0674b91a9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da6d377b1bd4aa21e1878ff48d5bee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac22f5bb60951e92c20dc559c82245e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3273f062b26710ffcae025fa6bf2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295b67d261516c72c95e1825504d8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c62ab0557d893ffdf0990aeb50b69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983379815af68b7f42e94a68106f8ee5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8959f2497eabd486dc1149bd58abc20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a55e36f8721662db51bb03c4afeea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f2acbfd769f27f6b0fb8361043a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb8861725b129eab41f1a5f862ffdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3baa93c4cb7ae6272daf5bd32b6d14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90cf9b30b1d3524370b9b57829dcf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a0a51741c55f495c36d74deb11863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df78f1ab304d8a535c1b6a1e09ee1f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98a61d10151b807a26450849a85ec1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9aaa1e2fc6207f1c99afbb172514168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a398b8d665f15c08f4670f8000f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf454478e6afd3bb284f987c70001e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc3d2a3de711298f905a6a58ce7a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273cf02c473e99ab043844dc814a644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606511e2feaf01e8c9543375fedaad4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edc2ce0f081cbdeeba05393adec8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dcf5b86741b49a3aeeea2a5624342175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5c6916e1969bc89f4986c2c5a686176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcdac92757e25a42f5d22f4c20dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283b2d85cb8b18605ffa9e52e13d75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce98e44a44a6729ddda97960c441fd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5741417c95c498068601b0fed2fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca618bae9373fe08a28c4a236f231e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959015adc0b6d1ce8464d93f62ec43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2025e5feb1ff1168b8f9b0981c2b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70468d036afea2040e1ed1a2ed43c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ac4204a720cde3c82da241b37031185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdccf2d6376680ac6e7ae6e75cd9e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a2a694df8853553ff15826b2f7c59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac355a0f11e3bbef468f743ce5bbe58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184a79df68c751911f2fe6a8f5cb40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405928dca4b46a93fe307c49618d19f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdf88054647f9677a9c5b31be8491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae94e1bc5eca94ba34ca7fab396fdfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a1f3c7749115df3fac578f868ab0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d32e806e799dbecb74642d7bffd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcaed6f28cd3d896fb10e62f4c388d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf034338d838381f7857b8abd989f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda305f71fd99c2ba7514bdd0fddd1aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54460afe2da615852c7eb5d24f0660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469dd23078dc5ed92a7b27350eeb91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbce758a88c9c60e359c0c50d14473e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7e0a356ddaeae027e49d651d7569201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5f1cc04f1da7b5f4ba81e59a43312202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8749bf6b51eca6eca0ae4ad89d18e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f3679efed7a764ac051ef87c0866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6236b98dbc445fba23769b10a429a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc83a76e5da600ccda2ad6f84dadbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc494ae71f20d0d53440be94989259d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98bb59607ddd11d224ad949abc5390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849b26a37d3c1259ea30ac2c2a54f80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95ee5e8576b44ca0eebc1af88c4cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cee2af44705418d72aa78856b2fab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bfdc58e89fecd8d522e11d420c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd19bfa8916d287ee715cc56b24af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8cbaf3c89c407c66ec9ef193df38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c81124415515d368ea4d3909309d5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c0536ac32c5d40fc3799ba9b621f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926fb5d3121d41b99864d19a60cb22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0de5118c14730237bc3a591fcdaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba8f2feabf4d314e7a8cc6c24c013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812717ded80829ac47fad52518dc2438220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486007209ea03aa610b3a0bb50d54e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5cef06f4a499a98c2ef213e65df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd884c38c4c4da87b8217131376e05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75b9318e3a40b737758fe5d5123c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dd39d091aea3138d927da340c373a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b98568473609a63aebc4aa068d25b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a8b1cffdd8795b3f4eb16f138f5df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb215b64cb43580f231186171b398e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302f12309dec4665cefc8e45b68ce6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566444a2dd7d8f0234e903e10e858c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc031ce599f1654b38aa115192352ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb36ed8ad5a103af9884cd783c21a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932832342ea283490e437e2014ca325d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f589a8f783ec15963d01d6cb32e244234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b070fbb0a7b331f40227d0840a6829235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9f5a1e1a70579cfb273292429d38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2836004a91980ed0b9c714dc8f87e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671183e59fe145399b0d17036a3736d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a4ad1fc9d85de59cb1520a1120e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e58f1947829e0794f901106f7393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eda17d80ed1249fa660c45adbb4d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550e778af0b2d7b419c015005d58ee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f7180a7ee9ca390dfb95b5ac54af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47452785ba2102b330fbcca4cf78d5b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc7ea1f02308797e21881d8b87c6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468570a664ae32f2b861d36708b91d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554c5a9920e5cf2554d0526151b430247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf9bfa38b83b91f2b6a383a244452248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0375e2ca582a4064a0e4b83be3cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6348a34b2869a1f55faecc2ad2a5288250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ff0ff9ff126c0a8683d61fc4b43ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546865c456f190d45e334b764f65d6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4173dca5520ff3096931dc7c36cd42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8181fbd073081adee7b7c4499be96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a1c84479f476fb4a540847eff460255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a00b6985b4aa187198f33c86698ce1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84808bbd4c24c759bb81896c64366e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7454825deed8126df105c73c10b46e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5919b96bf0cb9d25b689e50c6658e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804829e9378a967e9c0488b165740f87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d382a0f5a5b72599d33fc7428fdc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cbaa4c594cc17c126d6f804adeac7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863dcce6bf4bbe2dd24ff2daf21a8e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540756dc48a1b17b0afcc150de60b8b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762e73641b29735575b7c07a7602f61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6f8310b9923609b50e14cf6028e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687160fe4eeca64eb12682c250ef00c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab9cd77e9486785e07c8dc22b3639268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee995049996f7882ecf610a5c74ef9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091698e78cb4b984e30965f237af9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864083e76d345e5b39a927e666d91ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b118c8f6dd0923270b95e27b3fe9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43d452a17ca43c6bbfaefb2fb69223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6798c1bffe1506fb6e4c6cab241881274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4725612f63b0c9bd1a28df6220cc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f569ccaae8fd0048e78372c6096c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f94f4ab30c83679c872b29a27d3661277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc46931f6f9148762e67231bf6f9f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dac2c6e6dcd663f762402560a64290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30965163b3b0058e4f622a47c927fd56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188d763f5df5e3edf2d31de20a4031281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4959b371b6bd3fb30adf4670def9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e31bab17359c8b5b023e55acd718283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f7556dd25589a035c078bd494b2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c98cc91ecbc5cc8c8463c7cedf6b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f746d094bacc1807c1ac22e408fd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407ce2092d0d2520adf24b5a15ba0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037667e071231943eeaa62146c440b4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14160be4ebdfcf27e33c9576d80a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b31e140f7b5104e357060ed8d14a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3fd98e3e2d239286c02fb84ccdf7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c152bfd76506654e14cde7100a7545f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de60c4f43402a8e3140d9edb720fd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bcebbaf61708c3bbfe39520a0aeef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955f1b1be1c20686a6f2541a363892295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991b9bc1979c229d60d183ee111468296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff12ab87f2903d3307a517b4cf29d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5170cc088fccd21601b3c61a85c9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f43b6c8e84df6ac84f260195e594299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a9d994769ef1cf4ed95282fb77fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2934f57b0a8b25a95226fa4c8424301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b826fadbdca43f3a2f49d259ab035302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fc2698a570b1f4822ff84d6f13758303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fffb33623d77ecaa769dbb146bf39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0719ac0732abc12393780e6626fd46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a14213a3368495c401aadd8f4615306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eaa7c0c21da9f79c6410577e2b134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046925f2f59c6e96ebef4e83e3d2ef62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecc3b633e11279b3c8b4a557b3194309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881fe7f96e0bc558a92a3346800562b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95a58f93545d0e4af6acc174dcff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2fd42f423d319d6fac9ec60e51b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c84e9532faadf672d370fa399d946f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82afb96c9ab82a58e89c369a0c9a08c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53287723a7513de406f93eb262ce20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089292aecbd3435e567db8107607b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f02621e93ba80cafadbc524c8fc6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd939320f4a56d805c7ec58c9593a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48829269768d413b94cab02640736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377439e85e826244b1aa413e1fe8df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d76b01500486402528783e1742dbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8075ccd00e55179b11b4ef5a83d16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317509204cfd1405a2e8682c6b133fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82186236edc1dfcaafede05b4469d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96318d840d8bf54575e335dcb9fbc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921602af32189389faa8fbe5dedf13d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b7c29e389fbcd8f2ccd29d6ff9266327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb61e4932b28bc2ad9adc9753feeca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6cae1b0ecda6728ac1892c3833e66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe2ca2c29859cfda463bed0e79ac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d387a543641fde377a2c18717ab7c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883e766f76525299eb696a56de8afa9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5801544973c7da9a84a01e02908a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12751fb5397633802127acb6251fe55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1104f8b1e78b7b3a2cdb7a4d0b29bf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea217e4b44f4fa7e51aa430f66247591336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad335398de137f933c378628fdc5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e23189bc3217838196feaaeb7f642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67595f6efcd271d4b7a47e354284fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419f9c647bc15d52d96676c8f1940c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0dab85ec696a8b0a40ab1bcd64ae0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e7f0fabd4a13424bb3f1291c3137342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264c5ace371d82c63902dcacd7c0f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0be1ff3d282eef2dd32bfa2f673d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0849654262da33ff08c6ed1ee2e20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62f83ae979247fa2cd91cd2f84efe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc7d04d64c41f00a43a61a30965e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931450a48df0e2640b46cabaa1940a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d176109e3fbacc36dc73672629940e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e731e654dd305bbf125be6cbe0fa89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b7de4704c183f1236beaea0e5357351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a86155f3c90ae300d1a19a506ae2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1166132ca9832e3c705af51a08244b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7671bea686b5736d97fa6b01c846b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f86299e558fbeb8698939dcd125010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7905592b8704ed256ac2711ec382356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af00e16a9bda2ef9ea0bf28d0c1b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ebedef49f5d0f3d0bbf6e150933a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47409139a1333137b38d6695dc68ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749235c0cab34852b3985dfd9f392f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ebf3b785d0a4f4f4b7fae6312e55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ccd76e8e81a624f8c5fb89ed41bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7867562cdb1acbb3d43da43ea6b58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa4263bb99cf5cd7400b9818e2db8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21e1510b126917e6797edc4792611e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67d5e6da3331abafea42fa869e7d23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d8457cfbc250c2ac5cfd74234cc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83380bf0bd0a815465727c46d40f7c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad311b0f15c2c3b422ff236ff89a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907741cb711f5858b9b67a1bacdaeee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e134bdd1b57fb815d336eefe1820a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d348cae5f8ba3ad0b2a651eaedae23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dee8e52189a0ae4bbd276b8ad71e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3819415811742af441a45ecb8ba7fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9120f4d3a21f24b992a875edfb6272375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ffe346cae5e48013b5cd4a9fdafb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6551c21c2546bd23dcf71f63f1397eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20f9ac3f1b46ad052367616dc2ff4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b4261c63f6cc0db92079a08678d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af0d210d259e1fcc54d0ce5aa1e7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51755fe503c2019f1a9954c4e4daa77d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c031868ab621953fb417141bde5b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea1f09a4973bbd217c7f166aaf82d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a60abfe2605b04d964ce4f4daf86c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843db9080a1deb93d0f0b5785a1f6ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cc53e9b48a6ca436320e5ec3473ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e606ce4a90387203279328610c5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d0846c5670723a1b9aa1126d4813388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64739d56937cbec76ceb2681cbfd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce27e9367c347b9d648e31279167e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0ea5420ca50720ead307f8c743bfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f523502a0ad90b4322190937e80d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8953f04ef3251084536ec0788896a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75881ea18feb1349ef5ee65f0c9b7f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf32f195378e7c945e33a3ad3034d7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e378902a07b8990a63f809f95f14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61ba36760d0acccb839848735fb7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103485523675129222ad108db0fe0cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07401bc20d3b514bdbaeed975a520a8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a73032bf878a0ccdba58cca9a414a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cebca8f276d4af3abe30a28a792d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dce81e331c8d33653e0a912f856a10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d2d465fd069d28ecbf8a59b49a14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad670ddb6c5c0584f118a5583a931404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b8f2de4c5a7ccab8ce3c41e957266405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc5c8bb0dbb127ad0aff86b27c63e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bdafd4596dd06a39c1c4aa82a4ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0a528b165f84a1ea28c76a7f7483408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d3d61972ee8ea895099fcd955053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebf0d9bd0bef671b998b3eac407cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e529474881f72c3150cfb5519b16a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852b44d06ddddc691834483b8dafe0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98510c8546433d9239722e0a73907f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4b9c3df1aba052d7435debcce28f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c18fe79ea21d4e578d28eda931e4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b9a0ee565b6cb172df79fa033925416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6de41c6c1994b87c76600f80231f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae018403d95bff1d6a61f0e402925d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3473173aea14f09c66ea079f42fa5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e9b69e6d8f2f1eee2bd085a6922e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8091691b344ef403b65076c1edb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ac6fe86e1553b7ccf58ae7262c86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aed318d02f3b2c8dfca30438e2ca9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ed12d3eae19b66ff637a2d4fd8ba3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50086d0966e4744eade7b7fae0b6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e832e3e22c7e1bbd18e9d46f3ff1472426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6eebc48ddf90e9448719c2d46baf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552313256b1fcfd73537bf8f5a3dd8fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b761921651bcb0667351c3ee818381429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37b9220be508355dddbe1bd57f9b40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e165a87e7b6b811e463dac12bd364431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a1c57fbe540902502b7a488467bdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284588e6f3106af82c12c708e04142a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b0ed56276af91728c86942f6933aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c3d873650c6b188ff5ace60a0fd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e6e06d2d94b847560f4747ee97b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17464f727f1bdb66d0489f9e299fea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e54907712ad90cf2777538a5933388438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd9802cdd8fa6092c4f78016a7f482439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7670d9a6f9e9f79fe4595aa93e2f55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8fca175dcd7abaa8b867dbf71511441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53433d86ac5fe456997c97d980465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53dc9b419b06b51fcddaa54ce4fea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe0456df7cb95a2bf6762c156a45a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bcedd6d96a3e220afc5567271896445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fa85586a02296a0b3a37962e1477446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0a02b1115bd7ef5ae39d2d1ab4017447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2787c689d544bfdc284c78ad781760448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a310425158ad7aa274f76a1242fa2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333a1e3077668827006efda3cd2c1f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ba6d1c2a22d8f5d5fade47e494bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ecb0444fe2d18d9c21d24e2b3bb66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c313fdabcd886dac887d637c5fb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b595cac035d399718322becfbafd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f77affeeb62ed69cbd8a9ba14c5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e93b48dc5c77dcfd9756838003d43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed875bf2a570f30a4b132a0d70fcca9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b657d3e4d3c6e7a89cc4c3e1ab90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaaab942861f653b3e14a6f78a3352459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c019ef98d498e60c8037486d888ea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77c8b61b91f68ae45ae4516bc9f8a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43530d0b55ead761c2267fa3fa6e43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1af517aeac0e9827c98915a360b67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e841b8f587eccde382c1a734907e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e48d89bd2d1e80bd888399b2ca4d26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644a96949c0b577d1e5a2987011d932466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387872a5694a922f35dfb979aa9924467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbe0541d8d4c10373e7ff77ab3e40b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f091798cf2039fe14cd1aa7c43d45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdad086601e8c3d9bed0b52f38d032470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec287a547c084b9b50b93e2f4928177471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b2b64909f5225d7fff4f08e8bfde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a408159ef5b31a975cf34410a30af7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec09c8e69a4a6e617e9435e8b170862474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd40af36ed2570b6966ba346f230e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817fe876486b290609f3175676d90b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c36b65eb96f0c4db86675187b4e598477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47094d7d5ff02fd291b8ece630b18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081068e51ca5a159fdc5cb265661952479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfbf7535242f137e70fb211ed4a25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6827fcb64f496c886fe728fedb916bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a57ccce1a616c2eb994ee03cf56ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ff8fd2128c7f5b187a3e7a047f7f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146084bdf3fa0e358f2d150777e18d73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d6da4ea99b285a8fcbbab07e4fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339359e5cfbfd38f8ec11612f66c24f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada6f89c06dd14a7310ab3ad1c53d25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c50bcd4d5cbccf1356a3d7a31e7680488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f2b7b3ae45c0f7939fe17aa4d64d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537caec465f232a48bc5ab5ed5a121d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6455880dc8ce57ecb755b9188c3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd485db709e371970074783d743aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e76b3b02729d76db465ff5cdd190a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c863b71b6c590b23b52de338a0eebe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cb7c8c30dd0add55406422f205160495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1a8bbb9339410c1fc110bc25e877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed539cba494140ee863ea6fabccd41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d6325b8f13812560a4b0fdcd5c71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca3014cd3635230b55fe9aa52e6af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce793fdecd405e1ca9ead8844c0eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e509a020bd07ed26cb00ef560b23e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931789669e8545bec1b6692777569d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf71ad7a2f117436bb7bc41c239f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a85ba6d69e10b4ed8efb51c4a1c9b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f4aec20ca5272819df4ee4d83b6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed49a64dc251240eb5a04e56bf93df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550265472e6cb433f16891096a5d49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b9a776e2172db2c6748941f0af342508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffdbc544dc2a2864d713075be8eb7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b81b67107c28ce096aa9109c47eda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d44ae3f523d4b7780a08f3f4e710dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cdc659c6e59396b5f0272ee3fbcab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b500844a28030de92269f38de7596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c3237780ffb659cb20468c2e5278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e93446ffb1815d9cbcee4a759dd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356cf1a21acc2c14a37bc5f35aa0269516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad29b6d9de50c7591e97438f42a7bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d814978f86ae340f9587d13ff9cce2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606b2144e82b30fa8ef01bb8149943519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93476260b18c92db1a3f2aa852460540520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640eb061d7367a153319109014d127521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b39bc1d228881ec8e1bcde2f6aa3b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b814ccb3a77e289a619f18ebf89dbd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa595df5c0c745e3b6c4427d446215d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609e2f0144dcfa94baee39b523e535525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc95dc41cb3771177c01673ce0010db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579503e4ae6dd85ad4d20eb4296b27f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563367a2313300f4c2cf3e50cdf036528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da445f9b3596675cdca32b894981b84a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93380d2d9246aee8954a7a0c9d66406530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20445b8a69c3a56b79b6f0325e609531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1faa0f446fcb7856119da4752a8ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac74e907f58ce80802f2943132069d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316e537af22990a31da027ddc8898d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5275004147a4d5a22eca7bf9916af2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc964b7711558ebb0fe5249b8e5d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071884117a4263f0597021d07833f91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f672e5c31c34a3620a0e3987caf6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b63a90c6ffcd37f08c3c2fac2f4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34208ba55c237d1ada2f279947f97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5e5e7f52272b4c0ff3ae740adc72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c5532d867430d04b8ac5217ae3b92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ee53ec5cc1ac24b5292a731f6e60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a7cdabb311d05c0ec763746d4a470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dcc2d9a9c929b8bc393b7dd11ceb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09379dc67391d9c72070d43cb258db83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b13283c4bdf5179564832f799a3b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3635617cc7d674c0b7df0bbfd95a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669910a231161e2c147113e4bfe383549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1065867bbadded0598c90485465a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bfeadf3235a915033047dfd76ed6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a7537631557649eb2515056686aca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28927ddd18bc346f18bb3cb0347bdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532221c90cce8ec90cd92afdc4abdf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657980c55fe060624fb882b2e6c8a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e063cf788c604dbedd76fda5679d993556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623e89e06685614228c515d559139c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368f1352982ce0f4e6983d2a10bee1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea675277ca71095543569fe5dddfd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48156f0ff9dbf06eda49eeef7f7ac6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1108c264ac91907e5f98e125f46f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69667f113bae3d1baec6438ef6d50938562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607906d81139ac518cce50c3d7b31e06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318344d640e41f09fbd18280350336d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209286b3b823af4ffdd696492e1293565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4998535e29b3669ee4fbc3b861b14b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc8b8bff985340ae99f11ed9a3bdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf414d935bc7b4113a415cd9ca18f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a566ddb2c84cf4065a7cb8c4e34c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f01daf52b3cdc5541c6c1afcd76b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49814952cc515c1a7438409b37c2c215571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156e84d30f1b8f7581de74c693b85c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f9a7ffeaf5b998826ffa196d4e24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e36cc25f49e8e656194928813a41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62075071a8d1be990f8de5173379297575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9185ce06186354ea89816f5461a307576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfcee2d43d1a111ebcf226e2f6719577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedaaad26c06a4ca2620f6c48c70576578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec00b57c0f04faa5b525386a3064a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54e7fede3bda673a306ba262723106580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209477918ae6a5d4e11edb9dd65c7bee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e0eab5cc0e98d40364323b5a070e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876a6b1df7851a8d9aac3ec816b0a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3075aa42e13535cea5c3f6079a1d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8b49b0f4948e8dbb5c25b1122ea2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ab3e370bd4289a40daa0bee32740586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dacbc5ac6dc3a080c80d0fec60ee3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ac145ded223cfba388fe6cac74b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a78d820eb028ab1ab0d6f1de319e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8307781a0125af0e8d7a2fe70f13e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9913cf9a43466fc42f02b3fa648d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f778d9e9b363e80f39cd50d676a768592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977167f4bbc3b3ad33ff369eb46d06e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88398a04fc2ddae761d18d8a7ebb70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f78608ff889126b2e8c18d76d146d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49280420606b849d5cdb3da3ca9fcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588a84033e817d19102ebe82d4ca2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6215d1328ba06028cc2e2721651d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d8821f0bb06e280bf632ce763fda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d785785328dd9dd1a4d905911462600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58678af38e259e7aea8a1ef5f3f84a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1349b6390b6bca42fe009654ae25ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f89803268a793dbb7465d8f64e229603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43347e420b375e8b38f5c6685d6ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2dc6d657a013942e5ac42f0f3cae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd8ef2c8f6f2c0abf1e1a42e3294e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe415de3ccef1ca0457c51fc38fe7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a85866fe8385468418e0de6fad11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfbcfa00168bb74559d5c13abf3005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba4dfff9fa5fc687a637a9e8af1eae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2e10e5a0bf145fd059af276030da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7829191efabf46e052fb46d5e00d39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6433774d4eb004aaad0f5a8e693cee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f285bb43b21affdf9059c789c225614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1a49d5a107cf1420cf650c568e8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec48a89c8c9b06b52dc7c4c2426bd48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bbcc3828194fabe0fda9d10a58773617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6249290a9d93ef3d2a904f1f4ea607618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b8ea902523f24c8f121a6b47d1b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee191a20ad4973928aafa767f5d194620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb67c588e9971eb6d7e7fe1a0c0bb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc7095e12f161a48e8fc0bc22ac61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced01f6df518d2010cedce400f118e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa1d887957668e3fb98b8879d6ff0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cdec58643659fd7603addfd9820ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3723e0cf1f6721d1af283e49d860b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d80fa7aa049766658f4a8fc9d6cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01af5c0fdadc3e441f601c024860dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0037ee35c9efdcaaf74600bd5122e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda0ee7306b3b2e5f363cd500328130630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af4cbbcda7d0302204383e98eac62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c6836d977625ad1b79480319bc27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c50461ff72f4788e9ca19eff2e28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73f1af081f53bf0e6bf8fa6108733634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2752126127e08ed06e3c125fef08d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e408601262815347d3c3eccabfac11a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68660113b905115c4d4ccf2186e47b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675204c560761452d4c0942ab3eca535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a47c5a86ed8d3ea0956c3b8fe78a6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b11002da6b9b999663223624a10676640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca4a5c9d72b52be0874847dcc1e81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987274497450fe2b32409a649e1c7560642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8ddda53ac7a28fa8905f77111b455643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75586c43d457abb832e9ae791023489644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47689ecd717e2005229c5fee6821fb40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b85d7b8f9bbe5e4c2a6cf364d010f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a188c4fa14cd115f99c1e3bded6b68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d05426b2972650896d0fd578a295648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37fbaee5abf418d970a5b85b2d1ed0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de3605adb2ca494141e68e361521d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e46f24c60532de32d193ca55aecd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249b7b166e8e09fe9f3ffe1d376530652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974e3d22bf2e102281274a50b9b1f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae7dc6f4c1ef18b1bef789b97e77cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5f5d73dcf366a609004c859a701e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353a16d70284cdcbada8e829a6b8d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaee37348b732cab7a3765aa49b354657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5c0f6de4606e3db067559dea88137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076ae2f48fbfc52cde36e0d0ad112c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211181c87a41fb03227de114bf874c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36502cceefd7871871c295f85356cb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f5dd155fe8cb7150b7e756ee21477662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467afb1440a399935cdb85a91d16f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcad65b8fbf7b848ca7938a47b557d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38f975841978b17c29815a0ccf2f35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ac3ca85991573381137146289b47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e972179cfdcfe4cea1d3268b6c651d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432dfc98299e02ac2a9edb7001e51a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff757ca6158e64b222d5f5610ffff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97392b8641bc7d59246a4375ca340cd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26fd8f54e809ba05fbb706638bb8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abdf3d585dbf2fb0ed38baeb5415ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b71420e413bd5d6dcf4f9d1ffde12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb3359c41403f8531d94ccc3e1af8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feac79a3faacce91f7659bdee06378f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb188f0ddf6e6fb0722a833835cdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34233503c24e5706e619cc2cfc7d802677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e106b212629a591987a72ec59e9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868829a6124c7d3aca7f4a8c9963cb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66544ea67641cd73696fa68b67873680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>