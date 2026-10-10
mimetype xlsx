--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d1219ca9adfb721318d0b37316791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cea5d19288eb8ce2431e8421987972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e814a33756697367f69e6cb98f90273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431523979d81c020284e71d16b6daf984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d88f8fe4096bfebcc05709e11c6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88554c762d5afc0cbcb03b42b3a97ba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fef72672d1fd4d6b4bd6277ab3a4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8421b4482d0521c18750c5a867c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703e812a9aefa26c73fad13caebb1a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52dea214cd9924f80cbe7719247a7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f672fd005b1c93db09cdee17b94a2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f5fe3fd4026678eccb7f3d30620d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dfdb13f6abebb70abb67bc397200513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86cec171be088f6ec134e5c12474314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3d9800db49ef124bbcc60a58c93715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f02ef895c76a885bf549ae6efb9a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3f56009aab2cba4f47e1d77d5d4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bd04d94c0578fdf7b5b07b64f1ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad31c1ab70ebc0bd8c8868265a078b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d6dc658d8adfee9565f28f0e6c4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8ddf771d8f78d8a07a8b61961b0c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e15904682b62bae83a589639944ea622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed44fc50b733bf68da83812d26212f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebda830cba95f0c20dc9fe397b3bd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e033732a58316a2e0734ddfa66cef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc0a82644e6a64ae7fba65abcc38126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b477daf379b0a56fe0a92ac0a35d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e4b97b5484eab66681343e48ffa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be58766ef00ae0571b8dc784aee8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed707f4d5210ae84382eb6e6156d3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900f3c6825cc10f9b3cd38a5491d09e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dfc5c96ac771643b1c0337034f70a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911ea3788099d94770533bae78072933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff1803763562b4b21fa31998a993f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9120077c738b8f111866153e963635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dbb9b033aac6cb14399013b3cfb3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0a6551d2443aa08bdd843337d171a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d5a4956b79d0c7a362336d0fe49e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5839c8d6ccf836471afdec17bb8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ff435f0d8219480b9db2694598a4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e1c7d2fe77be37e67109e5269e0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cda4d06389cf605a0e912f7e3d6dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd5b3c35214410f2083a41a652ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0661d2dcb237e9db11d88be9d1b6a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee1769231a93dcb84815ecf3d9c13445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda8370db9932d3da3f885a2fdce4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56e6fdb6c407c6aac679a22366f6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406a028198631fbbc1f9de50d45da148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca030cdf4293f1a6f7068dd1d5010949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9441410599d862a6ff0c9c148eef5f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179c598b0e027c816a753734465afc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a55b0740ec5683740e1c6730611d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38375014c2af3dd049a2f032cb2bed853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd2edf21c1efb2fc4a7df309ed06954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd048f79f4f236db86de6cf25460ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eede911c0c990b97c4f85e8347855956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eeb155ccdeb67643ebfd1c14ada2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743079ee7fdd385759d8e80392603b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5144ae2d76fc1dc64d426523c5d1c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0b4185d5768d4b04bee257d57929060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058306d40044ec291cc8b0acfef87cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88cc31c6a7b84483afebbf5e496af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d8ee32460c29fac06ff83df7c1d7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbcd129fe1673cf01f696f40d90ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c841adc4e4d47269d4baacf0205f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298425205a76da0173f32ea5d84ead66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcabd7a2df9e6aefca471fb6c22a8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fad97acf24f2cdbf22bf2b737f44568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d4760e944e2b2f7708549843f58ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc68ba6465fde41d209d26820c463b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a2a19486641c0e1e30a81e44d1ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c0b022cb360f40e3a06d5a92dc2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18023e09c5184db362be453178ad8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fdf93da43c1f5bb726f85904c228c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394256c16d801187d529c010dab59275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3fa90f5ade60b5c034eb82f4312576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3e8fa1b327e041b888184196e7a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbd2aab626410938cc8659bab9bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e096e2c4eb3a57b320b82785cd6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb46aec1f290587c734573fe0ccee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d1913063dcb70224e1a1a78b92ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052185426cfc400a405acd71ad42d4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90714c1f953ed0cd081f9fa449905883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c302d4fb0405e4bc137b39b8c91541984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116463329367674d899325e30dba31485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a64b15a77392ac01e58e86b7d13c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf2b23c2b21db6690099ed34b3b6a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0da90dd77b8851bc66995bb6b077988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f43be55f350351a349bb2c5c33df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925cbf47987eb7cf0faa5c8f722759f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c89c6a146b95528d496986d93809c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f36ae0ce9e005de7ba3c454d23511f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d0d1fcd363ce7c53d08ac92b5e1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4febc738ed08d85f6f4453d44f5774294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021e3198812c2e2d5ccf7c2fb7503a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087206c1245bec382a467f09d3a80c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7d7999a32fed710532c9bb65930b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f391d47dc5fbf74b4c695092134f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f543eb4e604f97e24768443b2d1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d6305989aabb1c2b8385e7b37667c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912050717f865f9c9c948c25b43452d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96748be518236c2dc38dae9658c89b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52ee4b115569412ffb286dc2be563d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e6b9b09bd96c9b5d7453d1c340da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c2a0844dfc447fe4ab96ec01ab66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf2b3ce4bfe837af00edcb561e120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c485c29968891c511bf348e7c780107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522abfac9530db456f2dc8623cd94de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dbcdb05ed6361f2259b830142f06c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d609cccc749b7d37908644bb37fc03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cbd8619b4d920cf23a73e78d8809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696428b64d78ef9356739b5dbeac3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8b795a9ae77f734a36c20ad2d403113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f7c128e6f054000bc376783c4918114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658993040bacba107bbfffbdca8e47c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e714678514c44267c191b42400597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921de4bc6e066e877a1500f03defb65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed298e2ae58a4ebea1e72200652d0761118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b1f5ee819eda89790c0389869ee7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8feb7fd1de274bddfdac72b1d01e09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529e3b278e69ca21dc27c8eabda7c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9accae71e492602faef352c74fdf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d65ac655f71c2ee269bb788c59b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82e5eb34e305c7a9da637f6164654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa189fd87b5b34abd3a4f228fa6f7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493c06ddd85df381a8298d724139531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034bbf70119badb4fa8ea9eacee336127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5729dca3579d1036e1f99e3fc88c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b542466559027b0852a7118cb849bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3cdd76b0449c57ec014104e9b055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a193994735000acf7089dcd77de8b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61076df87156f419f8b6c198d78b86c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7ba194b548afd4ee52bfee029417133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cfe74f815d9908a52f19d6a45e22e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe4d592836a00cd53f595d3870cd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30655284c16935c98e22f79f38737136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903e6b952a7fa2b1f7bff5926d9f766137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed00b7ed81fcec1aa486c7ca2edf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7943f3849cac988e95eb5ac56c8439139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765d340d7fe42050411c9756d37aee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e449e88b86f8affc76c25dd622ded2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc50da9ba42a4947859501bf890cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487bd47415eca727041da2d271edff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a6262d379d890b992fe5984fc6ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a0ec286d612d63ed9b85c99d2b4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d283f4d9091ef136f26b56ad9ef7ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceaa3e0eced535cf9d3892dae83eb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f7eb8fa6ec53d8f36caacd29c157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fe753d6911f01ce6534dc8a25825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4b1e21564cd86a798d143eb84f2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fd0f136f5572c062ec8dbb8ac0e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f46a35d618ea0dd1dfc5b3bbc1fc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f073eb20289458c2593672e38656282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3db9d834ca1ccee1aa9621735f6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add548cb96b0f42c48c54e818f29f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25628938e1bc537d368a87ee1a1e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc56a51b54f28bd0881dbad2dba84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b66b8391603fd1b1796afcffc2fca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a08e31c0ccdfdc0e1c3c60306c61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79252aefe1106cbd9eff88cc2f351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ae5df45bf7f9213da200abd561b65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647a00e17a2662e29d773ecee9b087162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e585e1c85fb7f9e868f16241bb77a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d688d175ddd13d04e8f25c93a6ba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697660e1b3704d4c50dcf6947439d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd5b3afef849a9527421c1f11b23e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989000efae1f8f8b500dfff6a741df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9286765510f22c331dc9c66ba223ca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e16ba452d41b3e1db57eaca66089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79983e8ae54d41d16c70bae87bac94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4f691e5f9903cdb63db69478fa06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bcc1638cf357e6d24a33da108f940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f263ab27f8a6d9391841a3cdcff36f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568a106bcb7d9c0f4944917d270391174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a213bb13de9fb927809f241ea3223b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fde40c34dfd8d07f196316d22fffe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae06e10a99fc2af9b0d90627f278c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f781ea2bd186325908c2abbf3c8823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b40906ffdf3ab43bc36aee7fd005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dc54c1178c2c407985f831ad27e23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d0df315c996c808b139686b70d2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b304d81517ff6290336b5daa313d83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8a2c3b8caea25c095f2eb60301b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeda396a0f9f0acf357d192fbb4ddd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1110cd1d946e0337c21f38a1b4f47c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8b6b11c094f3864d181f6582ebe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174fcc0186a3ca233c570512fa6010d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb213bbfba94fec77076ff168e6c7f7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814251f27433273750cd0ec2d3ce61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e06a7e0922443d35cd36a5ce34c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a56e6b0e8392de05959137e9ae91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ebe402c034fa058822e0d7c2fcee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a047b0705ee30343bd61ef6bc7495193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed54126fb012ab416908c825249957194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb61d51c4e2b6cead424ca7f1dae4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2049b801f8ba1b90cf9cd3345089a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a430f984b407f0924c5e9c97250021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5174d9c985c6432339c574cdf7149a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e552fca93417f81c0e1eac980fec386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b94da3273f4136c8060dbcc42c41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc51b3f0f9cb8ba9d977b02dd2786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ec4050b2e6478b9e1e79b735c05b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042bc43fe3373d9bede48604c595ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528affa13f7d1f7e0b986d1641c9514d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78230c722b4766454fc6a357ce5e7b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c5ead9f4c1c80fb0917e54e8799e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d98293113218fcf2a6867eb4b95d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30111e50d46146d02abe2e4667ac6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f16be1b3f360677e1ee7c2a9d2f70b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df39f367d440b15cdf3bed3d8724d4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7b15898cacac2ec7a841431fe7ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6a31fd309db26efc36d496561d48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b027e8dbf58e4dae3bbc90369453a4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c10e3dbd144bd6bbaa92911a16d85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4f27f3edd55a5280089d6fa6302ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ff84c00f21c28c9252edf166d596b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e390f3c3002762ff973badb5fecb2dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74555f74338d72ca3b38ff0d3d732d8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07037bed6fcc826e5b60d028162b35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ef44b8c6de4910679ce56e8194d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39614912a7ae342c146872e0eb6d35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41705b76d04856c984ee7e4c56ab020222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a6158119c6bfc546d592c3c06846223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626cf64aad2daf461a99064ff7150b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266c24185e3849937c69aa90c2e6f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2043beb165bcbc95ceacb55cb6110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c544aede55d7b4b2d4e38ae87c5c86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346a15f481e2f95fd03e894ebbbcf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222cc14c72ecad42a4822b482be989c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1161d8a56e38bded3dd2fb9ca4cee4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66bf51b91c15ebce87f25f0798a264231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97744067bd242f1c6dee2c4ee202f182232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9ecd5909173cb8ca479ed533006a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e00d86a41323e19b30873f2a01894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcd10b5d248da2887800100862da0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe404df05b23dcb25aae0a7b636c95d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886efedac76bb0aa77a30d9fb3c25a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee5f8f4de02e40ffe809e41576407a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3869c6f58c97ed843be0b5a8b47a60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd70d1fafe7f23e183215457717955240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601f8a95cf3f12d7afb783922f621b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff8147d44f271e5aeac13567c889f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4d621ca39546586220ff619b53e57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc489f32210139eeb815074e7d30318244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c306ac282f10f85a52519865ff8e34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7132491c04e1decc9f89da83bde493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708412282d7ebe1f8275bf09a3ac0cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d007ef1fc9e14b362917f770beea415248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426aa4794cc177724931d1d278ad6b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd6ecf3988bb54241cf5a1905fd8ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53675ce250df022c1efca0a76c1501d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400acd2c9b2c58fd2400ab8af16b046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04cfd6a066c52f5ca4f52ff92f815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3c50dc0b2e6c425ac90ef240f69af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9930738d22013b5b2ee841ab085c69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b627ebc5774e7ebf38043ee5a3b0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032735316a7c5cf8d3ec3c34f98f6ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d86c376c4f6bd9033f5e73e36f1cd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807762b246491704b49ca7dc3a2ffeec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e7b4ea2d7d525730fb1c64487788a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215815f9c12f0902495885d16f7dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b710c516d10b8ad089231124d9ac7fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e750b8ea3f9fca3cf7c127f607a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a179b5fee35abca9c058a3b9fe853ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c9cd245882cd42c128e90c4895f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cca71f01131d02c25d299d7a39871266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e25398ccd92193fc743e039b6d3b48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2f5744582aaa077247cd3a3870aa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b74f9382e524ce9e84162fe10661a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b863f971a50d5d41d07a2c8402b35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f638778dd024aa92eb9c318350d29b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd3581f3f18a073d9dea147d5e1f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8df358642258723367cfcd2aebb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab97fc031a72c8b0a996eda1f2efb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958466eb0b022f793af1ae438a222d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a61ca6ff66898d469571b4cf2a798b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ac71c6c1bcf537c8f426a9de2740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b796fecf954ff36d8de9000cd61a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6183e00fb31523a578d69f9592146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1010517caccb13360b89ec45e8c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817de5ab725f0cb399ebde9d6e1cf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9daf3c117e39e1a4c596f3b937f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569205501bc351719f09f6fc1d179726283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726205c26c746d6b706a484d6b5a46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b304bac4c88f9297a49ba5af709f53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2368380212ac4b389a69000407c52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb77b058c2d3af04d91ba4c132a4edc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c51b01c1b1b9351632a8fa061d851f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9459fe5230415d72667137c41a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9ec0501eecdc82ab84c8a8846daa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b28c584055643683b7f613b04eaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb44f9cf6d4c7e6a5f8dbb78a4f20d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914646e46f33f83643ea49307fb5a9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f635ebf3480cd07a40868c9c15dd22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219770b3dfa2d83a243ee02d2660df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44fe748bdf14af0ebb932a7592f30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94c728e481bd70c9122fffc91c8d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc569da4acda75dd075a8fb73290ffb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0090182acd38b2d9210951ae20ba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34858d76e83d02a83015c93549557248300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b6584f220529a37cd3703838cb5cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0fcd08d62bba843aa4159d8577137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28cde236643fe0fcf036ee86c69929303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e180faf03b1e5aaada2f9622026d66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276ab4925d9a5e96fcdf3b166411345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3708800ac990f17e84eaafe8cc298306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bc0a58cb662c156f7d33ff4ee5e55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3a1fc87e1f690b848dc2339168c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a96c1db0d38277448e4d9c9bf500f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7a29f60f2226b84ef6b06bbaf7755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f0e16120df657daf95cd4731a049311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06dcbb22ca11c7a2f01abe19072eec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872d6d8f05dc90340e17d5a16f16eca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731554183b7b9e50a659894bbfdd84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628f68341cedd9f79f72741529a249315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055536907fb49d3e2e751e2b45feeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117c9be051f422739a72977ae6a915317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b191f60c33bab3b9f1fb0d3a8910318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0604935b5a49c9efe6707b5a8674e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efeacf4c257655ee02ff4229421bb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b94a0f6d5c7ed79b6ead6d988e77d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5677cf26ae70e4d7fece2304f7b052322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c783c8c2108033e30838cd1945581323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54caf1484f5c716577ffbd9830006324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf43bca9fd328480b67b39f491e02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356089ca2abe0a712df31c21cf13f95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf45e4c3658f22306386abb5bf5115e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bfb7687e4a396ce86cc8dc1ee9eb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eea0b9548f564d967ab933400a2a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45df0c52ead497ed5d7d8b3907f3216330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b433699ec9e61421ab4f3e72d2ce1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c432f542ee5ae4edd09acf46a61f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903787dee0c9e5f06cc408f66e733c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8a6edb93d8cebddef738ffc431d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb0114153d01e0459bca86b7c6418335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d7714904f900790734ec9ab7eaf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a74db57b57d992b01c723440ec81b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b4907086d7a7bd41c682c4364dcdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b6cf7ef6e5b9c169165def8ad62c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf97eff91a63df6df3ecac2ec46430340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2fcdb7b91f6d3c763fbdaeb1e3a34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf9c0b5ca7416b758e40efab26fc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623579fe2a054dd1669f35e3328922343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53f8bde06be225ddb3c790262d1cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab25e78ee6ce7d59780509b60c12ef0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e7c7fe0df164885a632245e256a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fdbbcc26dfa9620a649df7a85c1d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b71313d84089acf1e5822667808f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4424e5751709addf2b5f45fdab71a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42209fec12c9ac3f1e999c8782da9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b2c0e57271c7c7c65795f654592af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5a42bcba41d78e6e4cd24951628f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b13514a01de8112911cecefc229e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83fdcbbb132f3ea56bf1ed5b725972354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b687b8c0035ee9778a7d986617929355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ffcc0b0f6be71b54cbf84ab06b470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9655dcf9f80df8b5b42b8f4e7f34a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010231c2504b5917ef622b54ccd0063358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8265173b068ff3469c2eb07104450359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f63a62ceeb328a8289edf651adfdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb97d86cc47928567fa9f10ca6e04cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4cf8f11d824e54675b950d1ad091f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0e4d3f08d59ac61d429cc37f6d748363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb77d1ece3fc6adf7b3aaa9663f077364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf46cfad565792e201c7745fa1298a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bfc5342beaa5fd72d929cda674aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62e732bb873f7db9ed6cfeb406285367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831787346729427287c0fb00b77ad36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f39472acba33eaef17bd629f9d629369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a8d6c8494bb284743f592bff6428370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdcde43034a700c48d97427ed44ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f30f868cb40f41decbc06dc982a90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34b214ad82baf5959c04bd46f770a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82372c70914acdc36d885ac38ee45b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b1aa438ce40eafe5bd6d99b031555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172256ec755b508f2c5fc132c753af1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea911620a87943b532cc68ca8af8363377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea49388382c5a6c396203af9fd0d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bddbb3b3ffe36e08100e8659fb81b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba78756bca0f248876715c7be321d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bd72f67bf73dd89d996e304d06397381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74c01f01e85d7826362c06ce28871382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4d10bf61d7286600c217dfbd5ccb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a9452cf9351691da29a6a6e144973384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183bc4fe4745a37d413217b4df1737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ebc69653a9a2f171c1f7911ef03e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab179576ad4af89c60336171520257387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e713550e8e3fd363bbd166cbc0f3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5f912e0e82cd5f0ef41639a862ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6606e216e087fed5da3cd91ff49272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26088cf7a2f719ef42da18eff8fdf1a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd4ec75655cbf073f0d8d33a01244e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82892638c3013926b2777e482fd5acb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4711183af8f066bcfc8cff27f256394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef0fa6036f4a5b0b1dbde10724827395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f67326e47c2762214c1e902f4519b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57d8201c5ad1fc8aa459c0c3c39ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e4392a9a4b538b790bc459771f16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a85296ec6af4864ed85988b718c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3e3d801e138de6407311c41e18eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d30e54159cdc9bdb8317c85579bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e206a07571eb3828f4bafa992ef34c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb2914aefbf6a23c2d86191b34c70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9d76eda5df35cb34576b35dc2338a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb7e7df0569d03e4a25eb3a2ab715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966516d6a70ac3fb35c873103fef9611406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c91c2aa74f7d6f10cbda98d6201f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7147d006f2556a613b21f33cd789bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6170026f3b2322dccf4d972afb65ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e217a641ccfb9d439f8fb579ee8f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf8eb307be8502aa11493abc58bc2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf40c90c59d449dd4e3782a28f3eb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116dba2bd6f17f0795a4f83a2ddd94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bdf81e224217e7bb41eedd728d909414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a162863b57da62b8b96074eb4d20ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406a69a9d01edcee0ce3e2f440839f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa1882867e4351f1957251902e2cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c06cf4346ef6eacbe661ce4efb346418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b50b567d03de976c870bbd1cfd51d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35067be648573a05d06c35a7f37fe5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615c31773af41a00ed5e6899750455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5515fcd7fbd1a780e3c9cb61187d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3f58739348b940bc4fd2548c1dc71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f21cb4de021997dfd413c29d7ff81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d461d915909ec5087abbd74185c27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d15450bcd94936dab3e3bd2e8783426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4795af7c52ac27c3b5be5cb3cbe72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d37a884774c6eed6144b2fd33aa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1e390427da76dd5ad3b9d814b68c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0941e05315ffe9bc85eb1e0e98ad65f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c24f7c9da4f0e66d70d4ddf736ad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55f165f32abe208fd14bba47b3d65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c815856e4c10861215a83913024961433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83a09b51d97cf70d7be5029d583f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9421563cc1483e44bc91a3ae764311435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534784bc6700da893035d4d4a35875436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c3260c0d41dbe630bdad65d21c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e96a959894725b845170453674b0f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5352c0274a12b19ecfee10475ef58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1991540fca7fa49cf442ead65f6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb921a514fca8c8c618b563c7319e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef49028a823927a72eb909234fe42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520842238e5c11d3fbfa982e34daa87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abff71fbfd18860e4a82e6788cc67e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e93018e4c9a4ba531f1abfec0f69a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf57ed27704fb8d7e0db5289e73a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a169d7b153409d4409c02def0ea50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaec03b208debbce7eeefeef13409f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45c9d53749868a730c7e102fe9286449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc736520c4abfad7ab8b7d8d2ee87867450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6aa6fa16bc6ff79ddefc2d9d92e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c417ddd18e39a3059eac51e99c9e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180994a4283633595589cc4a4561a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dcd21ad200c4726df61db54d86959454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3484252f714dd667ed29ebc0816bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de70685601d49ec0a8b934c35e294dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00472633fc1b5647f6371c38d9bea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3c62b576b0522b074053cb8bf006458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02c1b7bb369e58a2bb9e49988bd3b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da45724e1d725e6c903d329915325460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e48b745d99566ec9458696ac75971461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7cc70dd8d36b3d15634183de205d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19345344d0538f3a8be96bee201698463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb18c6b47f4866968bf39a800937c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ec33a7ec22700588f587bf9e2216465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fefa77ddee7eef83200366bb252e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73afdec31248680676df1006112494467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606612ce2e7e9d4e210542f242b8aa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fea3947cf3af1ff5302c6ee677d29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa66c8f2bf9821909c98cd73a6011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde882a86a375be809122b4ebf78ea1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d3ecbc81bf3729ff1524d025b77e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8679a13c837602c6a8565d24fbc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8167d93ea8448265695281c6aaaa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d400d9f912683de1753960ab90d5de4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e195a5b999fc47c0e04ed9a1c3aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619529b21ca6b66820a0c2d825312b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c17dd969343ac64b89e235e2a5fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc3bc1c576176e4c8ce448078c41bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c605cf9dc3521e405f3ab4fbb436bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004af9c41582fd476f93e0cf16564db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2849e472f928fd2c6f0bb9bafdbe28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df7ab042ff4569db67de6d6757c40a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa1f70f2dc644a622a394386793cc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb3bbe6fcf5110f1f5cee383a3baa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22901c9900fbdb6ea9e8b5561fdb3247486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660c0412d921ee4e864040a39ed8cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0920fd7fcd004f8ed0d3ff5800318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35781b975805b46f9b57e327f3df2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71690dd08e1860715a6514216ec609a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13641a5035cefc8e780697ca025ebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f84dcde0433d0173df3b2f2a5be98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ffcda9cd16612d04410367acb7ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c9448c2213b4bad306aba8ff40b36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7a9027272f9594170d2684fb67b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1f26f2a3049da5cd303e3ab1c24d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff2aebe70b8d9d632806ac4784e588497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812512709b082549c047827e83d5825498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221c94fbf9650215993fe34219c2ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366aca39b4f68bb6ed59f4ab7ae4de3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5e4cd7dd5c94585b854323764e79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd384e87ba0dd5de1d33ddbc5f00b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad146249c8d72ad5a17fb69fe1e620503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd87b33f6c3bd1ab420d0eb818b9d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8cc3854940ba09ff37e0c21cd19d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b10475ff43c625b77cb12eabc860506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf281e83eb9f9455c2b58ff7089f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e46b62de732d6286f69e6dd7a8d57f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7208bd220cf3d32c73333fea52efdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cbe63d1bca8fc4d33a131ebc09e75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba510a61ab3c05d8c1a752fcf94da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821376a817a50b03d2b78a7cfb6daa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f2e4c1811384fc81a873fbb508b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b761882c294bbbdc54210e7d0ba3976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7dc1e981077afc587bae3bd2625cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355b8d951044a86a54b90b0e6e21225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994830c49411afde58d6ffc939efa0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd7671de919de82c3b65c19ece15d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d41377e94f8d7aa61c07b781d63f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dcfcd10a186e288c361e3d1f173fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0131e8c0dfd2f37a2db059972a3cd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc83f3ec36a7fafe508d0b957ce39ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38f636c0e50a826c3394b26bf4059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e527ffeed7d008fd3e694884148ff1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea965d3342c8beb93a4878e10ee3b63d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d6d603139be366b763a80fb9cb24b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e427d304a9282c9c1064971c580b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a8613a08f49864d9f44b6a21d2c90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275be8f49907397eb183e91f1521d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347410ced31bdd4c05bd9f3f99fbcb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1f6b04540f5b3fe3532229c855da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80356ee08326515d8c4864ff1f996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d90f6cd823ffafc6d624c73abe57f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab4585ad8d9fa1b848144b2404e17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61508515bbd6b94c8d3a31622630cdc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b0df3402e5622b804445dafad6d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb3cf8b93b30011d51e227f2cbffd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a735db890b3e4f61efa451c2de5c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4a74f0e88efc4049e1b2b24490cde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821278226b0811fe05cddbdd601fd63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b165b86b27df67e33f8f78db5ff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ffc8de12d0cf364178c33cca6fdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffee8712b737bd7300a4f5d1d7ba77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a0e59c692baf9282039d943820c38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42031a3c42fbb3e0e4335246b802138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce505a70d78c30f6e10f209174b00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf77966459acd6c7d5411cb5ed76f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f898a13eb5bcac07a846962a4783548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885fdbd6307a82fc66b97262b276bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e3922109776c77795c071de4812b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9765ecbad734981fc81aea486b938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43f62ab75dbf14e9e454bf26bad9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144427eeaaab0a6c845211fa9ec99876553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b26b9acb779558d07606987ccd31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73d0485f612e975a494f2e0a5bc41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda203ace3b6d68c93210bae40d073c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849d22b829feaad643a0b22c0d594f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b0426213397fb84f5de75ca88f64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb4eacc672ebdac04186eb26aa7ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802dc2cb38a2df58568756910ca14ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc84d425779f901ab9bf4e411c98a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f5099b9a4a2d7627fafeb2385b23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be2b530fad1540a38e1529d56ecde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e3d28368a506bc2be1b11ba0d4494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759bba06d563236706d1fd2825305fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99c37ee394e4d412f41de7f50d90e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcff8c238debbdd6223b3ee933ac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3a6d42f1a2bbe4eb07df65c581b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2729836fbf7ec1b1a82b8725b443ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba4966e7c2f68904e401ab48600c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00c46e314f238eeb03f5d023dbe36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab720faf79ff4c2779284bb8d5f183a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11a04f17aa1c21fb7f4cdccaba29a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d65c1e93637cc6310a9d1715766e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2a9f5aa4e587457ef7e51a6b84ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c070c6adbabc7474b8acfa794e3f2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46b93da473e4461fb58decaedeb4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1faca5d560389b8e2aa65a1ab24eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086a4bb4d7a7425af3826d47425bb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9441f1b1f256c1e3ea912fd2fb211580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c85e054085b6be4c1f9ec6f1c311581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c3777a1d1e37b505381015d0b8d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f2343bf5291932e3c29369cae105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626836ca6bdebcafd25f691a6527d61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f66f1289401f5c119640ddf1e045a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d9e70817389e95c7700a00a46544586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70313898478b2be41638e1793b5945f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b779a079b4e5d1ce5293f3852eb6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adcdc831f8e9b90bfbcda39810a162589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c1748f483c9eca9f60700836c33b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154245f2c8782e7d8d5cc66ca57a9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971b431939f4fd1998ff9b9fc2f2f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef9a681048d1b11e6cf799a6e06c57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05392a009938b4833ab4f2382cc2a47f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ce019df4b04bfbcb8bb5c1ae7160595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e1d9a75a9cb53d5b517571361dc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624558e5aca8c3760994124ae72546597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f178227976af7cf243e56e0939946598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2834bf836577168dd083178287134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef0d914bbf2606bf15e53cbc791f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c0d7babdc9d6874f71bba3caed79e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbf27c96f938ce6bdeb7e3f7eb225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af32cc087848dfe2ffa9a11f20b61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b23935e739cfb5513e630b047ca1e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c3768612c90bd735225f2d7a993c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e98314096c0374a9c404dd10277e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ee91f9b1c0b34a90b651912bca8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f5477056eb1fe499ecc9b686459b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427a53de5280dbec9098ac53c8580d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1d575a5f0196798da9fe2daf184b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411628b8ffd1d29cc404160081da99b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1608133dcc1f0b8fda85245d850a1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25462fca49695b3b6508b6031f5ff6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660891d31a50e6444c9c8c7ff6a861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8ed6918dcfface0f62721d4d92ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc3ae98aa59a4ff6a808694494674616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a85e28a4c173d30cbc0a6407a338617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956774dbd0539fbb560a0309fc0c37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d54e44e7d9f59b699cea4ff818805a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184fe46710ac1715c443a41457cff1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95534fe96680bedaf60cf90439bfda4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d3ee667a69a98fe317a2fb84c8fe4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3988b9aba7bc779eb0987ff46890b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b451c24e6ae75edf1d15757186861624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afadcbef679691e7da21955ac423e90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f50c5c74c011f10979e12f97f14c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71158c9e0c6b0d0b028a45e6d1e1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72dece99aca419172cbc2f5b75fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce69ec96c1de4c829a66bfae4117ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcffc854d63d01dae44c05c12e98942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2492e881d889bc50adf42d1e22f0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f37342fb69d772e0fe91a6ebbc422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d200dc108e1706d43d35a2af0d6eaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52755e6b767a450181c1a3103670876634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb394ad24a97d5b8aa38d55341aae76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb6257e6c75ba7a5c7b494f5bafd4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a86703ce543d9cf68436849eaa2b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b94aea5d1625cc170ac5320f140bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc760863753a9ca38586096460d05d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1909303d3c302f9ee339d4958176e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef86cd48c563828012f91b713ee70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d06791848eae33ab5f637347ec8d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48533ab5c11b5e2b598dc62905a72d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edc55941c32606bb44439dc1659e30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213fe2a86f46e531cd81bb9f4973b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b6aa7edbc8fc8b712ba6b230b28f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f79e01f4d62831160053452e1b74b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7db513d41a4f75c355078cbe1b070648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656eea8d6525a4b405ffa4644028157649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468170d178e4fbcc3a583be1b5100453650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16845cad70b551184d5eac2bb6519651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a615ca670b4cd7524e38f54eb7e40c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e11e939bdc4f6072cb7381ed6182653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6d3a764983a17c73fbd5859f0da9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b6b84cda5367d8e84393056439118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df1692f4d93a678aa255c87cac1db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7a24577b9f50e873c9ae444d8f504657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff802ea9c89d9f500ef4360f24b514658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c9515c99d4a504f2b41435059dc46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845065b2ed30ca2b59562c9b4f783acb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3297c487ae72ae7d0ab06194435488661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9432516f482d3a2ea9914d2cdc27df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e1e8af52134604be1eaa2b6847c6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179fc8cb28806a836cbf3e3560389d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03c5ca509e79f7a54b30c443f5d124665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1afe9ee36e3b2ccf1b9b48fd5164666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427386dea9f0148c7e627aed6df2b52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bc91ad8b766fc3f05a6ff63d8c183668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e32673aff037427a1386b4f293ec2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76914e368f3d722edbd309ae2f7744670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeacfc6311a3e2239d67052da8dcd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd290c20c7c8142fb83fcd4ac6cd529c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89909dc35feb33241cce353965218a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653e6471113ef8182a2bb2e2d88488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aaae5cf71e943be570c4adee891ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f44be32be6f3d45af69dc1c1413d61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebe913afa0c055489f38b0bb1bdfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aed812c5a5524a9ce78e83234e9ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52975d963c317fb8875e2e421750632679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f059ed693d0a65473cbe70c520d7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b3de1d4ff536e859a5ecbcc227027681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b2dd33b6b20e0ce25a230e968134682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf606ca4af12d207def170c71d1a5d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968f76f900ca6eb66c0917c45141241684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f92901af2da174d101ba37bc5f421685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474e53280c8e86ec10b198ca89aaad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689dd6e8a2735780c8b23578b8eef74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf6e62610208211a66b69a140aae1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088283025302b80341f1c24d1dc21f6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ebda46351ae3cfa6b4db939e8a7e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f064e85644d591e95bf0ad9f29c252691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62787c917b2263e356a9b2e39b34f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dadc086a3bf59c2ef16227959c6fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d1c26b210388002511247d082a63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af110d9e8425870d08edda258d0e8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210b37ab298b0848533c00a26ceb7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9407afae0450ddb2e4c643266790a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d184f556d4077ce0a4392f12478259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f78a636f586b13c497e2858289a2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd256a6e6dbf2c5c20dc7720dedbcb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e5cb15ee7a5246204c5f5e63e590b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a623431069a7cec2e827a6ff6a451702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f551b27d8be3c749710cef27e6e330703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032266d428fcb102f46fa9741449b1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5866620f192c061b4d4a6ea7df596705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490caccd10527a300e10ece417106fe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c16adabe19a6f7f588ad814a9ba3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db629f37c87a04be1a27f1334d22f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004299913e98c427c4cdf34002bd1f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bce53116fe8d579c729ffa362c321710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efabd334cc2f0bd743d59fbb3c614e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a17f8f89abf9ccbbf04af77e5567712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75cbcdce1708b5c77eb8d0e30ca821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4a374bb04ef294653f2193e33fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8bba1ee5d2c0d31433b771bd721e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2a083547b56779f8f322d6d9ff7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f7f3d09c385cd9b5562e072ccac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b6b26d294e981b4615dbdf4f32e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8becbb7ce401f29b121a6b4b85a49e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fe2488cd9715a65c8ae1fb15bb05d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fc4bd04c4a50e4a764393d896397f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30905fe5fd7274a2c29f3423cb57968010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e596c97055488379c8545a3115b76e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08452ff400465f6513794e4fd486cd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70012b7917245354ece394463ce8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4231d58cc66038f4e50f30e6cb75da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb1de38d77d8f3f00b23e1ec2813515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de373a5e87ffbb84f6543bbd9ff3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6470294166d412db240755d56f48817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bbbc999f7ae7cd8d1872a87cc34e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccaaa4c46566d4bad08b0682041a5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bafc3d4d372643c57281eb35ce13320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c868c8934b7366335b4a792cc346df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028f99ada0902008907f640a6302e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3b311468c546dca12c46a348e35d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58115f9e9b2cf13072de45955627c23d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440afea4488fca256b415019fb013bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74606b9b9c45bda8352e0f73e5d176026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411abf3e99180e3d3e5ab8ac67128a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572d6a27916ce634b22f0ffa83e21528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a1c42534186e624b4a0e1e7cc939629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7948a9100a7b5543eaf1cf2ad7bb1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa960eb1b472d9cabdf7143cd737e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58510950deba39922d0a6a7fced8df032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053094f12e4484b349e8947a623aba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae28d3f08fe52ecf1829de10873ce4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148a41abd87994cfc4271c4a541de135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617c6be96d932cff545ea78f04d4f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80a397bc145b67cb028ea1b5a502437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6434382af6840d0b84c260763847f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be811c6b6053fd5f336f0033eae09139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89bac8fd4e57c45822c82414c58e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244ee55e725939c7bc22db2045f03841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65dec722a023772ff4446efd95e88742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9aa995b1ae317ad2f7a67847c32e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f0751f000eeb31d49ef9b680ea7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24585edf1cc16b998afda0e3ce0c3d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34d2bfe798a8a4b9b333c3954c02646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401f68e035c02753332c247fd10ff5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe01138316c9617c65e144d5e9b1b7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3830e8129e57b286ba032057b68fe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b9fcb29cbf457a60391034b6502850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b2b66cb2560d3aeb41ee9535b07651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f17516109769b61cfcbb49babc27052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7592f1143513811bb5fd8f05d023653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6f13ac99ee5ca6138c56aece3a1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb691b65a03051cc4951f6e3de0da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229942a943f4e4ab519523353607e85056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120585e47f890f5b16f3dd4119708757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6179cd51120cf44d3ac26b537c138858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248948a9590f3272523bf59dfedb3e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e11456f1925577d7ffdc9619de4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0616649379d48687d2b3b0d55d53f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2d1744cc5fe44d6d585c34f9ca61762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c00419465f2ff784171480dd55e6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a9ea47283099a3fcc68c901710c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9daa805d8add97d33170340145bfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fb3012cedf5fd6b580b998eede77266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5824fbb5a2bb2ff9f6c9969b617767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be7ecd06a7b5168fdc1a8a7e500d6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7021ede530e812bb4bb4bfeac0aec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873ac8126314046e98e2d6fd7fde7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d3fd8c58b0d7e7f868ba9ef19ad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ccb4617317015280c3ad1cb318d4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e138b9d0e1a8204e35e5fef763081873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e864bd8f66a5d0e074eada1ea272374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cced46bfc8e2de9ed807596eb1665f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd9e1d5933cb89d22647c98e35908176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af1ae450ece103d289fd3bfdadace77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6349ef9af66e42d2ca9cef869a1b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ba67cbd5e42d2b650bb3d94b605b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c40022167b974721c79418a57fb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4cf0b8090efcab8d7d499139abe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd4a4595cefdbb5b88ed9f1738a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7865ce4e5bf464397c68375bc7b28983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687460fbdd497f3f58a9c226d8eb1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb00d0595a30d135e1b40603ed4640585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b155e5e6da5768040b019db5fd8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85893304f51d93e1d1a366c7e1d6c8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a9128247c76a6c525df567f727b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5edf76d70d795f699ef0cd4b5e2f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f9afd8832c69318c9a2e73311cba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004303af022e2df4f40fa8ff7f9467091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c05c30b18ed2b10676050b6adfd82d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb730dce18520306b317ef5a12051b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73171ec9dedb17c71579b9b6fa92421294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede2c3b0cfc42402d95dfffcca989195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715129f3c270193d0d9c97d2de47136b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ee5e32e6980ad7faf41e166521af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070637bc8ac3b9fd82b054c2eb2390698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84c26911877a697894556fc3298ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba436806584003106a2bf2f45a3821100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985592f8514ceb8998ed14a8b420535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e627f27d7aa5e1c187c69c976284102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98658a828f58213cd712d446c31388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee61826b116059eca4781a7c5f8b6c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb854ef3487957ea9e9e2c1b3a2896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e979997cb5c990a76ad28a2cbc0bcce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767320f0b07444b13fa6406a3d7011107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbcec8db1a628c336659944ac2444108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148d656289971eece1c889ed58fdd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c11c4a756c0670e6d41b75a792be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ff2d7c72977eaed970a1d146547e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eea7653ffd23d4049075b52cec03f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa3ddb5778409b3e254af4f4156ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aa4781b8a466bede32d6c140ba939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f359fd91698c7aa1cb1a4227f851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a2084931eb32f02c222758e19be6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ead8f15e84e0d9f9cc657ab123265117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285cf6e5130b210f3aaf91f8ce67ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940ffb491afbd45ac87f1056c335c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b2258ff73caaa3812a8b9d3d887f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87cc426de69158422833fe0f84625121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7a2260632972885089a2d68d347d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf8fb8d552daa09254b143073d632d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3bd66240c57ca8ba3938b8a01d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b296c651359e22b5036e23790af7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d029b89b5f2899e157dd03a0f6728a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6126a4c63e1de27d6a698c7be629a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ecab45d57c55fbdc45444f00d28e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8b7c3d413c6a2e1cadb5ccd270fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145299eb05dc3aa2bbb9e031b0caa024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c028af3c276849a208ab60e97f3587131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355cd9082af3b7cfad13030e21e819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01af958bd942763a2b3a813f38154b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b02a89328a2ef8dddbabd517b2e3f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea156576a1a0d35f085cd15e02c3135135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ddab55b3b3b8a1a0a4ad0d4b7b2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748f85a8642b6d8e62c1d6d9afce52c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724760ddb02c6af958dbacfaaa3b867138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c73a56b22882d115a7a666b40688b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8494bbeccf332fb4f95a37e3be5daa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac00ea7d0b1b77e8ef2c06928fc3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6ae6565e28a5f97799782d0e0a25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d6bbda617cadf07f075c5e7193c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9415a39e9d63bc1aa6f0764dd1d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69127b01ae9239cedd8fc0b428ee06f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383e08337dbb036cdf5d63ea9a2072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aeeb0c64adfed9239d41291e3ca62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7894c495db3f066fa1a13852e274823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99809324cbe3157f438d973e24ddcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e82e80cc9bb355a39ac76023dd55e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d81e7e66b66c8b86251e6f495355151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f6ef3b3fefba8d9dc75c1dac76c84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da09a0c24f27e60974a8f821e4b2f71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a11bcff908ab6939fba0617ca3363154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6e64c739319bd79cd8301b9fb788a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a42dfd53ab2174512c19d6417a50e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede1e40b67aded2cf57ae7091ed7d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d96ea497b4d4f77f2e9842d35a88c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd04b361cc084884d344c2a5d772b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6bf26eee2d67f0c38e2fe6463def6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fac711d270debeaa359dcd5e80d46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e027171e92fd14c9ad6690b7c652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc910622e88bb137c64f282ac505b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48eaeb9339cb8b227a0f4211b1abb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee6b8e51627e57f81dbee8712b74ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e0a16b6d4292ac07b2d254888b3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aec5602b6bb2aec133be5ba2ca54a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f49d5d1721c319f4314a1bd3eb256a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9617c6ed1c5fce1397d71a19f094a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbabfb64476993f151e775aae449baf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c34377b055e9e0c4de1a6a93ba52ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce34547b6fbe38d1c2538483753fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2469bfa35b90334544283e8ec40ba1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49db7a2ba1f7c744523d2375c6fae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ee861c8f2755cedbcc3d148c3038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004856533c49d1fe5013e97b43aa73f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e661f76b3727e5eb9283ffef6c8b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68554b01faaef5bd40228b066e728b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561cac88ad5267401f7419286391414179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc0e554849951a0229cbb2e2176cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d00de2d44392fcf5f596da8a83f44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ca29395f11b2090c7ef01ca334a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32f2f818f094f7ef41c7ec1854cb05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aca356a84fd720e3062583314219d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae5aa70a154f7b8032e49e2aa201f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37a15c1bee9b3a61b031b64d48057186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9740fb4df96871a456ae7006803e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065acb611f5d9493534cd85da75729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75b1630dbb4573680739e07b49cbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d557784091a3fdc94b7e749bde71c4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc7acab2a3a3201a8143a0c620beb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00034d5ca99ae135ed9f2bb057d61a86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ec69b1f7854c52c144b9331ac201a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014dadf03cb5b6db8af0a6f770f83c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddde6448e1af53d1f166f5dc2b720c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb85fe28bdc3bb4555aefc8a7ff37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b039bdacaa06ffbce0cf4542d0aef8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f8e3a52539b906c86fb7775725ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3877aa2a0878c92bc753fbd18ab193199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c269d225655ea6a0584c06837b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43251c0fa661a6d15e0f185364f1caf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158040361e49dae395d0cba4af957a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1e2be496f579cf83723cdfe6812db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dd68b3e8058db81f6d5b9c399fdb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd4500ec2429af01e77cb664ff524205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28d9ca750bf28b58c6128071af78b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5486032ea4da9b3989a13c8dc181207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c15a3208b46b3e598ecfa0273edb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8853c967240f34da32d0fa82373f19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46804263871dbf9a4ecbc0354dd0092210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf09f99d2a2ba4ec58a022f9175e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadbca9aa2b13d29b14532aaed276ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e47b28eff5a591cb3bba7ebcc02b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ba78a3eab7a35f953d126c80796f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24a038dff6d21d411a24c7bc22692215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43bf7dbbd731f250429f3b3e569f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c500de984e86bc25a66f0275261c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a593d1ac30a6c5d319536b979186486218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f3f1e9da58f761323b95c6f80b27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b9a095f99433efe0f2957b5985b47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dac1e56287afb468c71dd88284676221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab57addf4e42e1fb47530339e7d6ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25805b3f4dce5874c008673bad96ac45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fade43e3cdd2c34d008cc5d54e9f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecaa325c3d4ce35cc4f8853060c19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7cc59c484b5f3f49c13411f1a77e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564be0bd6581e5acd1f62802b18e4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840ea8b7d93afd6fada0b38387f943c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f5d8d478b6fe0588f803950d0a76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa791898ad9362ecc71c0b61742b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aaec20c6f40353b192e5afe2f3fa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec56355c550101c6b4509324bfa35c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce8109abff4cdfc920db3c81e8ea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250553d258a1660cb58f4a96ff5c1f8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d21f0d5f0faa349fd9d6d83d2997235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba4384f7fc31bc9c8d5188fb21576a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7ccb60706524e7ede05f6f89efbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92393573da9528c974982325c388c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69c92c35e8c82babc7eb427e809252239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f2dcca2a425458f7091ffe7f142e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353aa84d78d327111f033d5ed118d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ebb04bb62e88c75e92ae0b2b8881242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5780d791226e4917a7b3425793094243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffe7287ac6b93ba76170ab8a5fcc3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99671e6c1cdb9c97009e4112b1032f43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6384dfd7d6428f547483694019d2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e7094d948a31b60ece35b2c88957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc46345ff57fd73808ff8873db20308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd61b39095721ffc41b51ab1338b18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2294ff0877da92969dcccbfef60890250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddffe2f17cbaace5d0b2f1f0f4de7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd20b4c502db0bee52c3f2d8a8e653e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00505658148cb48fac0bef286b82dc45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2880e0cf2c3626697fce518b1708135254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9a2128c5787a834f20ecd4c7edc9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790644d14d4773d58c14aa4a1f4203d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a549bd7bd6aa8cafb0189182df796ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332150f2443e8eca46d1e5e4b4ea88b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556e51f183497888346b67411a3b95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090d3c37d20886950d018363e28ea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8e3a58d8fbdc31bb77350e4e6e53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba2e412b6467d72703b4ec6c51dff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef92c0847748e476809cfeccece8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ea3994c6e2d0b683aa355d9dfcd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3e9ab3dc538646554d7e3ebdb1f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12f7308932b902ef36b46dae303cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89819645f68d69be6dee7512e2cd3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f973edf4db558e858022c7ff0b010dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e619c5d4f5b1d43179b9688e90473e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a713bbb7543d3b4d8eeb54849318aa9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba049ab77748adc2e7c4f7b4a9442271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a58cd487474549994d4bfc30dd1d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e783797d8f96438201d683b338ab52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b0fe23bbee843bc0c2cbda517bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39d04a8ac04bb286b41038c4369014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe026965804803aa45f3831aebadad5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9933373e440730f9839e140f4fea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee68bcdc02ff8bff80f9ac18ce2c74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd94112ad9b8fa02020ed824ffe581279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2da759831dadbfb7e673fd154a9cfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7019d3069b6321d9666a9f07ca7de1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86f291c959927c4844c4c1cee7c8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ac494d3d4570ca97b748a08221d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa95635e720c304459d01a7e4adf44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef456b4c32f5477e590391d6f06c9866285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e296d2efb31f2a8b2e06cd816646286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db389dd1ab0f0aaf2e9cd45b3cefdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea85ebef10240a253fb413da835514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b73ef2b469b1d4d10654935f3172289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb91a05587a6711079044dba03aeb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e61d35abcaaa16e9506a27ad72800291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d45434109d8809bfb05294b43361292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8c8b4999da3ab73b08e9ed64a12e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328180cbb26b38ed94d20dfbaa5e91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600544d28b0e76cc617d9a213996a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c839e80adfbaeff5e7516b542593e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ada2f86d019953f941e3c5d5a800297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b168d2cc6cdaa4c20b009aff8b59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735784f93a47dcdc0a2eefedaad9c322299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b1b79259ec10f5e73749a872a821300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7435ceea451722eff475a59b52290301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490dd52425642cc36cd07d89f231e36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b242a080451b6e6c9081206ed097f21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f4d19d67e1b282553931386729fb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa6602e9dd6a3b2e01fe659a56543305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ec305ce3fb67db940f3418d92254306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def42a467292d5d3a9e1ce6a8afd4b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e7f01a98c69cd57d8b5d092076e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e2177321a97299bf95d2f2b8c4033309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764134016aca42c4c302975519eff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c399b21832bc0ef0b7f76e62cda8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34185414f422e14f6deb9495925f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3f9df1263120bccac2ba71cbd94b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb68254f185576fe40a3f630d0a8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff33a2809c9d9ba8b56e4f07143109315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919876a4448ad72495588782dd2b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd4c4c554a56494df12f19cccad820317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ab0f9a9a342868faba4f45acdadb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229017d42529176dc9c8c3af64c40e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a8ea2521192d5110d8bb3334dc0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2dad6c9b9dcd130a14c13762eec8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2abf10da5c1b86f8a23ffddb208d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530465e02c5c7ce510b2df7b7992e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ebd315b51924f4aedbe36862245ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda0332ff6929a723cabd261751ce82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef400c143de1e6f62967867650b7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715900910fa5b9b6fe89e9240b69b22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823cb8f7c26f45378f9eb7f0dc2ee16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88b1ab6b0927c0dbdd2ea17eb6aa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be92d37d56cd87729df7485f6a43b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8d1ba8b481e0ab3c5c7c6624fc6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c26bb1dcff184c1798974321f04b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6dfade696484e2fa20ccae5dace28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417072f403000cd3c561aa1a611f372b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c87c6d2415ca1e0d3f3bf39591bcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c07e76f11b10cbeee6f795bdbe79a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5e1e9ceacabea8f071d7851f12c76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b32e7fea046e53f506341e5e54314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fbb071990285c3d1ed7da64fb0f92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574432cf2f93c1f9e52467c931b3cd62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a343d35a0b1e5e6fbf0d556445a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7ab4a94aac97fd10bebad209d846342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d3fb202d61e19e235f15ed3fa661343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc6bc6ce2f4e9c02d9e1a834f51f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfa42c1023801d966709b610a2de03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402801654fe31cc53be0775da5d9a941346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6283f0557acbca6087590734162bb53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d94106b82687bdefad7f8fa878debb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8677dd4a84258bae25faa2a2e05539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035e44c73f4cf6194b64e3fdb5b286350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb5a2abf1606b9022162c27fa9ef57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91d19877249c98ae42b3802802e6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f76899a5f359fa240afcac0b36c61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47cf4ac1030d2eac1bec6780c1cafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79d49182162778b76744d3949b1a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785364ad3c1e57861be9798fc2f123e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f9d4256d553d75e61b2d3a7682c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79db140f691855255e64797c388d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809137f429504b8b091703b9e95485359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665bff962002454930f6186dbc802a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643f35efd88f0a6e5ecfea34f32ba9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99663a858f7dfc9a386c195878d4480a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e99011319820404350ace429d74ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cbb410c5576df01161f5a81e3f073364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95956240fcb1d504ea55aa40706e616e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404237602e32fc223af4598f909add7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d768b81c1aaffd0837409bd865ba3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7b362c484fa403d685942cd9f6f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048d6bb56037739b647cb1787a4327369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5d95f171c9678212b2b0117d1e22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa43b3721ab14c2565480d124e21d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0292b2ab9839cd766eb497f06c577372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861e1d70659def0b9db4f01c382d59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125592f6a1b0f4141202bb84070f77b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfccf17f2369da500d0a6d476ffacb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e2bf85d543beb13961aa81fc0fd7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baaade905886db524eee515ebbd30b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc295c103b9336929643fcba76cd75c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33aa37799d332e267abcef579aca9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b9888c92bf572788e9b30a1de706c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23421e3d7480a40a78ff9ec02667a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb64293be1234c2fa4e859ec9498f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145062e2d6853b10551258ccebaced6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf695210595e11fdbc0d1191b7beb8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb1140621cecb3c2086af1c2c0205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30c6f5d17d6ed3cbd874553d505c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe2fb5070f96773caaeb1f75a8d5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dfd68ab3de7636a8947ae0238d0bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbac8769fcf08a923fba59405972abb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb5ee6dc76982bf221e5699ca0388d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ba0f47a9435d0a1e8007fa3603fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2eed0a718d9a212aa28695a5893c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d709918bded5f08cf577c8e3a0f385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7de0d529aacfe979e67a2fed424a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158504f39678ebb7e60dbfa4f16817e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0dbad93740091f51654a273ccaa7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aab6578a85daf202f9aa41dc635be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd699cfa508ab43601a30c6a9f0210398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045275ee3eb7f14836d5d856579bc6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8891bf5333ccc14046bda2f330963a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b8a8fe0facfb6c260d6bcd772d87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395fa17b04112c66b7a3d3ad6baa965402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed00b716caa41630a0bf018040aca0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558cf6648cf86c9ce2083279ccde32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad760425970ad7e0134f68fce68225e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb479a4af830ac912c92c5a0b512f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4670662ee2056278923c2d329b580407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09c014a6a2dc9ab2cd07ebfb4b852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e742afe952ebce4337667173b6ca67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce0612f7948a584c66b0c23020784410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2cd8e148135fbd01687c6c227739411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0cc52ecc7755317523fd6998f554412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc2f683307b6a649b26088a3115b48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571503160e04685bdda327b90a08593414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc02d2239d5eaba6d3ac5ef6bb992d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fcb0e8dab996f55e908afccedb43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d309a6e047a2253d639921c6bae7548417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6125ca9e1abbce954b750bf0b435f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1792400f09f0aa60c5f379ad9cb8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83129f40587077cae4cbc81841e3fe20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8179c30145e17fbe8832c104f27499421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d1ba5f4ee8b2f6f04a4b7ff87950b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e40a1b90931c46fc940318d543764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30463d45464ba5c930cd384e9c46c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625cbf08aaeba7c1f692413005f0144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bbf670864f6881313543a529dd4c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5204f3e89a67601d974e767f0f790427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33bd2ff94cbef62d57225afadf90e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e116970b9374a9a517270aaf0368ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93d534e84ab1e095d8d6854f6b4d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567ca6b6160cfd8751c33592dfbd2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4346a7c0c1e2510c9ddc52b95ae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc100aba10378107a93fede5a5fe6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ee20263c1770215a6490bf0a1b72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075344307154e686cc843a969c76bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b47db050143e83ae3ee415d36d202436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645b3f4bc05026c0af6d6edab740fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e658282b7aa06d26de1892afd9d60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be96f5c4085dbd3e1d462f788fb6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b356c19fb9cce588613c5368daeb4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf14b4a78cac5ded58eb531bf61da5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97c24200c4f70636b8acf9ff0095a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841091791fa97d9b3ab3f5a3a569af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a107729989e734a603bfdc2b42f0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d8338246bb2fbb1d50f5f1cb3902445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01101bb5aac9823e2bcaa5ebd09bb43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739281f8cbb30f7868e988b5e14e9f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dcce46366c7fee029fc3bfd36f91a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78f18c5f0800087f98ede22673e81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2130ae97b26878d18c011a12a85e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f262d952af89d27d0489dce84d52ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678397ba4a94e59d681ab78879dfb42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d2e91390bf89f6ee4977abbe91972453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668cd9dbc50378b925caa47b0e0c61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc5b0e2f9bd7d43f5257b3cbff2229455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c228ee47a028b16f8a1db9d2525a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4e9642a11470331bab088f634ecb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59278f13e1406bcb006ed15c5ed3e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050d384a5f8246f875907e23939f4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3bbd31dbe8b35cfdbb78a7621382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fda838ddf5bb7779e28d747ddcd8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886285e7f7ccd6e4ea31dce7931976b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672d53a9cfb4c9a7e8fb97a63216c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0cdbb121b07b9d568628073abbefa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec73a03835146126c63f450bdc0295465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e653169aa8af3c5dfc62558c5de0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc623332efee3516f21e4d99ddf88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d893c348d0b5795c815e232b4e0b32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f7c2aceb982c9270038bffec5f22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3070136796b6e680c2efbf5434d10f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d890603d7d98ddb7d7fd58331fad5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71cb26141b5eb774a4c4969cd0e99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d8ec99a72780e451dad1d1097c63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e578b0785f1e6f0ecb751e7b7abb21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc5d122e27600ad79293766d72338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e315efd01f9ed361f47ff46f48636476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647075efc68d57114995d6dda914c8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a1c5384f2fdff09ad2896f101d5e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957d27f9053a06e99161614b8c38de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b6ae93a6db8dbfbda867776c89ff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6855f719dd97d03f6e5927c48ecb2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d2126aaf1cbd2d80689de8230687b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6abd229d15c3ae610ab068bef2180e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187ff09c5cb32b6d8c33387db067f3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6dd40b4156e13f67d627bd985c658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e035485830599a5ea2685a8cb4a2a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3027d952a97b4314a5adc6e9524034487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232668d8cbcda1495f93cfddec85b96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712be8c4cb1807455b0683016c2696b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa55f5ed2e3ab0ece751e7b4e290e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96be48bbf754afcbe802749998d9aaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece25cd956259c148b4b392a1142f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2964a20ab126220ec207e1051a925493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eca7037a148c3b91847b021d03d3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e490c95c1d4c1f4466ee4a31d1972495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494e4a8961866aac17ad9019ee0c167496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ece44376872148bfec8c8a478667f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344cbd70331b0669d9983ab85f2eee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606bcaeabef141de323e274aaa817c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01f8e7da444703e13db8300c43efa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2664425eb360f9af39b9922e32829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795179aca8944f3adedfea87e1e040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5e16e1f4def39990d39a28a53d5ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5bdb38815ad467afe2329e27808f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9060bc9f9d5f7d57d68ba1417b8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e41f7234b63dc9d59ea92cc8d5420506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6269f222c79f564fb3f44f6264919e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d13b4a017077c92776e6ac4264385508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780d5b3253bf1f9e726c3f4ac415f8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad425bd1d81d831df2684b6250450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0422c9420fa1bedbe54f6ee349576a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bd8730c9ad741834c4010409ad087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182195ea6351f1e035556175b55ac668513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a2f2f6270cc714429c398b7dea56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257046a4ffd86dfef511db0b19f7dad0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc8db7312ff7196a80c8bb43d1384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdb412f8541df62fd92f6cd1bd3722517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba5f9a50bba705b5178e50526a1532518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00febc55615ac9e4347c72b042914744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b953617a70e453000e1c70b0ac87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c70b899e476a87e890ce9e61ffc2d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135ae1e5214d0b3449b3eea38aa49f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d01402c7e84419ae5ab75aaf60974d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911097e5aa5cf25685f06edbee4a792524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00f5506b7220efee9aad96002f82d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bfd5c8a980067745f17190f89041526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e460f419fa512999ab5d7270cbad1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f574d1f3d3ca0791be75343d30569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156987f5ab4453d7db9ddc6ceeac2fb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdde66f5e4ab2e9e78ffdc59402b67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3465ba594fe4b4fe51758b36be0846531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536b820b558dc02af2a357d529b566d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010611afc0fbe97bb248b1ac262f3446533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ffcbc55c9bd77876537ed714c720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466104ce19642d1f312e114ee7bf21a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5f8ac8a3c70228e5377f4dc6f876f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad6527ac37fac0b9d8bb34e16a10d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81b7316159cd2b0b6d016d4943ada538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44ec9d881c18012bb1a70729ce8e1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25bc76a52b2ad02f49213672f9d26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc120e04805998101561db7d8f58b55d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03eb35cb8138d4a99226903f9fbb1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787381405b24021deff748b9b926d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c7a9de53f48f88bcf1f49f5b5023544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543d4df87242a8ea06e2deda3fa6c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fcfe19185ab0eb994e72dbe36bafe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e6780b12cacab67770e650b7076d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc80dbecfb17dc5959e56d39dad41a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383578660d9b8243aedf2d9724cc2365549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb00dd3439f3c8fbba784c742d2b80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c39d77e359cc348a7c0bd6bcbd58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013951fe582a784d86fd0bcedeea30c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da25a89626fff5a752b08e1030b14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd26ffd0c15b75266d161e1a0bef8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3bd38ac6998ccbb41bf0ff255343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58d608921171ae0b06ec5883cc3b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db66cc35ee9178488a395088b01e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7b7cb887aeccbee608b8c32f0a088558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c60892c40d4633541382169720410a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541daf2e1a4259f0c0130972f1723787560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd1dd6ca88e0ad844e535723b4542e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb65a93f0ed4af0654b44cd3e9cf31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5d5148d7f4758ec06514980e6b2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc08ff9413eca6ea2fdbf99d021f5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8372d8af5444eda234eae0276fa6d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab028026487de5457a581c80852bb70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893231b44ac1b27d2ce82ed1ea5014d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ab8aad403d610aa705a3934f271f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76fc2e7548a1ce1e17faf7e8eca31e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958075548135e8ba0109597ba2bbef43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834afbb9ca77dc8d94990674ac88a38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a1a904922687b6a34290febd60e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9c7377e2909b6859502268aa24f20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec312cf850c4a644d17b89c00450676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be89f3632cc69fadabb7589c3b23fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabc87c078a8ac771aadd75c6175ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef34b15044be6e86acd3b91c6374cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51563c78cac170e44c9aae4aeaf0eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb4f1ad2a8abb08c888563ef6b94a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95c360692337c249fc65514a3131b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d67e989eefdaa86e2a238ed31e60e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38572b3d3ade2703ef9acb9979203d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0757b4a47a0ae14dd6db6b3f54fb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334cb5501a0a55e4b37deead7cff6e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8252a2a2f4b797cd831799f7ac1865585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd5ee79d46af46bf75bc95081ca8bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2c99a4461dcd3c781436bf7b9420587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6473084b962cd6769da46d75706e01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff75579eef9821bb3514db6618161589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd01279997b311a3c1c2371298aec0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27fde8b5dddee9791be75bb64b4753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6495606de21b2304bedababb3f7c9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2249f2a9e1ac0aee582472a2af9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d3dc605e6d11ba50077b867cd3979594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d69d2e4d58d8597054f74a65db5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88baa86ce3e667fd6e87752df1fe662596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f2d72fda27cc8216cee23567c25cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cc6080c8fc9d8690f852a3feabc39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff76c2aeae006dcee2e140543d10a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850f38f95b11b17ebb82629108b6d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b118eda6e3a9a21cc77a2f7566ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457ce06566c0982604fc0655756b439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e3f383e8343d14b021dfdc89a557603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943400815490edbcc31a588fbb1222ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26110b3ee98b17e31f085461ab6e57c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b389f2e022a9b90065d9769cbbc5b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686947b0cf3985c79de029f421fe1c53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8a436e75815b83f9294937386158608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235968349cb6260ad9355468d8793851609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3efd3dc8e55595ef4e5a0e8ea3827610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6b33bfef52610f7ee74d3350afa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13b87cbb846cd0127bae4d30e8fe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4be92362ff68243f7d50d5067232d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b07d1a72bf6e1883098d687780dc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b02bedf23567a756a256253e6be67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e533f192257c8bf1cd071485a696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371e70c3dd345b69edd2e9740784f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e4a64089a607f1944cffe6c8453e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf989140f52db2aa1b274d47f624517619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47306a152e94e2fc18e5563f473052620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea30ff7264abd23f21c489c955a1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182fae9bf9dbdc888d4c47611762fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c0679bf55d82725e7c5b42f8fab98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40065db896cc0813f332860a96555624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c438457b65f800574588aa6c71c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f024473a6484f04171f35332b3a56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ef2c3005fe62e3b222e079a814d1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8c82989a024b625a998898d7b9b4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f650f894a4759a4b50015d3fcba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e28752fde4d34dac01539f254ddd84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede703e89ebcbfac4b6b8fa444cd747631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f772e6dba57c3d75b4ec687508af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3e770fee8580fb9d68b63eba1ab40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c842428f79a31031fe5902d907471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56736418e82de9b766df71bc8039e05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d5d04f212f8987cee9e5ddfd67d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809d8cb29163da8502fc4645a099b7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbfb72d6bc1032c6f93328afa23516638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1553c293413bec198350fdef309ce8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b08602bfeff393a05e23a8b7a373f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4105abe6eee2db3272c330637aff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e43fa4529e954844309c85703f6a5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f75c0fad49bbc2a32c7935f5e2d9c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d32b0f89715218d8e7ae2baa62eed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be265f17549e1ecb3a2f1c1ec9d202645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0e6f697a1066e38417efce1911d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5401ac1926c0d4667116432413aeaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab38b90792e6e4c6c1f0acbd749304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327d7dec041a5d07ce3344e504ac2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a663b748635d98d9a4569efdf478fd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee49eb6341b981dc852aa8ebbc3e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861a754a888221c36302a3b6d27e113652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf9149dc005e68095e12b75839aaf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ccf76e08934a2be5d79507311179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc4e9898ea33303a5eddda9310467655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496038df0dd76dcface363e61946de0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186006b916b5e79ac52ebc6da24a92e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2abda6c3a268b69cb29271d9ad5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8fc6978903a26c6dd3c8200a67888659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477527f87014fb7ba723ba466d0954660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23e6ca4f1510eb1254e3548445703d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c516074fd6f0c8a18b418e70baf4d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b5998cf3db4a1df481541346835f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cacac01b8d72765d25dc93670faf15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73a4bb6b6b7808789d9f2481e73a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110cd225f5e71ed904a569d65da582666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a78f3f836e9633dadabfa518b74cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecbde6216cc3e2773b6ad1ae9460bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e9f339bea9747404df27976d82e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc5185ae4722c5752aee51b9dfae0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2d78acd1a093d6c130e1f49f641b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e19ec59abba48d4935a956dc83f553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9165ef014d19a4f4d8f9c3eae3990c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb3057ae0c97a0a1b62fd390973c88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41769c3d6cf17e6e8469448919eb08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5895f5a050b4204fba96e245d9c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af195cfbc092592d4c7fc71654a31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d64d6dcf09b2d2f5898199098ee50678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>