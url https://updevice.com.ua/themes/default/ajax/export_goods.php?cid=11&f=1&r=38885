--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580faa6656e0e7cb6a33b6f83f1dd7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b2696648fa951449b2e0bba3bb342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec8aa5921332227b6e61a52ac8dd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e262361e7667c2a2d8de53b5f410ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a5c22891c5324a42ea600fc3a10a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9840c437867766f17060c4dffcdaaa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3283d062f276f5e4e9ab6607ebbfd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1bdc1ee65f84a792017186ec58018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111e019921cd722ce3676d172c4ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c1a107919ce304c84649e0cfd98f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c57af321e1baa630e600ac9eb26311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f74a231924bafa23ee4306737a1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960a97d619602d22a5e489727953a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89fd64d3aaa9ffd8da75ea9b317f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0c1f0628fc763db57a5b8bc6cb8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d276a4480d2098617b11a7c5b11976a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1461129284de2358af3bb8a18c05d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98521c5e4feb2794bf237ab5d0039a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd1f5c99dc195ed7ece8aad08a42319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4c7f0b795583b582beebbe60c35e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e711a7c3ac7a2fc84e56dda70b63421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83498c85ef93625f454219fe356ed8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d3c6ff7e2ee9fbdf17c81306fdb8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4d02acdc178500eb8845b039fc9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e58c1f60b565fca3f82d525bdacc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142631ff192a34bfc16632c2a60fd3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70babd8e36b2ee1e0a7383770245e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363455dad3b5ef91eb473ba95c9b0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514171dcd3780b274ac8322c38faacb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97e65d5bda6173435f49142005ad030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052b685e4cfb901fdbc87f7c990d3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b640e2373e531f188a952f1df353932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de525d1d9d0d1b95099fa449f2e9e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4c3bd5b7e378366ce931766916c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40872ad63bbd9e32a32244b5dbcf3f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64e8482e57ba015d1cbdff2ec759936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211952027f85c9d0ff825258ecbf1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fd4b8b399b3564529ab950222c19938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb09a8c07af9eadbbb40ba702da01139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529b3e0852aa6fb49531be9e6f90f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f63c5d4a5103d435d6260738b7a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409470ee02d8d28e7b91314e402682f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0db56db5167216bc22f9a44d06f5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe778c776e5cd0df15c4a4410e115ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd3fef9ed45ceb908abe81c31012f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c3518b4d4b6049d70b8fa92cfea246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0c8e5a224ad59f9a50c43054a2b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b30e63d3dfea87ef9e5c098ef2161548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dfff139e254f9f1ca55ba1406806449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13197061531778edc91b6b69950a9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674078ae258bdfddbb08921428db13951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ed7d278a370c428795a4a2790c6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b877454ad826b5e6b142751ed24b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced23d08f993dab097f816d1779885354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37a06a75aaf6c0ef854e1b3e0f74a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb97cb6156046d968ffdf94deb0ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f6657bb53f7c591440bcbc880a6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f74ff1e31b0a7b2fb8d31ff245e1b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a983501527c5992aba41180d144ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031b877658ff93a19fd1b0c2b73c7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a33f90be978b03205c12ab97e85361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d519e686871c3f6132f543999bc96962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3b46eaf39a0292b394bf2015744163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858449982addb858703e53ff4f5cfe864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae5bc6294ccd7f460edb377f2490065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed3983755d55851b77aa35b18976d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb71ffa59189cd9e9a4abcb292321267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad6f749de5853b304277aa9a6b04268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1686d294bcfaa3bebffd12ee7ee68ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53644ffdf91a14efb4f71831a85109d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee74087523a519e7efb63e3ea56fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033d73892393f0c0992492f1bf483d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc063aec72066bf4678b6dd3b7e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed1053371aecd465ba130671ccd3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264290405f7a8fea8a827186364c1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7004cd74bd44c2a7a27040026739e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2befb43ab79a17209fb3a2644f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba66d05554664e6057a9099b296a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5e5c33ea340893a152aa74a9f5be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e87e13ea75baa67fda956769f06980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cc037aa8b22c6ecc453fad1a45ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3b1d069638cbfb316b67bf0b0265d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d653b9f0424d63a1af860643e146c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b905437f6124389971efe33298c7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde3e6628b44f0dd1a044013b9dbfae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c48eb025629c91d96451763fb44a0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0b18971be1dc0e2e30cff3d8783a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80812985cd054f38b0d0671224ad988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa913a7d8a7847e9334d7958086c5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec020ee4b31d682a3a9af267f48cbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec4909014c954fb1ceb951295d047691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c22ea2bd13008c07f7321c915a033492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6020ed4917f2a88695f83c6b1e59a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f17f3f4d2c245b22ea8849708216994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dafa6a290efb6b688998ced0131bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ac840a0fa1c273cf377eb1cbc25896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25ebe310150f576f9d3017338be9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1ec3895085c92660fe1448bdaddb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4262c3d2f5cdf03e02d1c8cd60320e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f49045f23bbd54f89644d7a6973d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6757f85ebb075dbfa57bf197958de9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221360f9c74afbe7402b304039744cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca75a739af2fd90559c969a97022fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769cecff3d60046bbce5cd7a5b5b08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808406af0a0964e227ea399f2bff5afb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d84ef923cb4bb09a7f7689b9de269106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a9a339f707097364b5482f81d230b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8a2af1f7ccb6d9294383863a377f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439255c6cbcf0e21ae2c6e4f8f9a4240109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69050214a8a47982f1a7b5ae5d94ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470c7c7caefeaddb9502709f257332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0bc86aad0efb3ad2afce76b443781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b8eee566b33489089a3630cd66eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566c0f0d34b810ae7117dfaf7bd3df5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e283afa6f848d28cbed7115c44756d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffaf6beac46781c241572cb754146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81f7f9d9d5736e0ce1b84b925b6bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a60db92d5d56f08fedec5e31e4ef19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc5ce13d7176bfcd86176df688fd9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d717ba3117c94690baf75e72a0f0a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266915ca2d8f8da9b422f2d1fdd0e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40480840ca748a44dce3e0d2b96a24c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28961f7877b34bf656be550a0cb93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c460359052833471038db5723ed0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6552222b864ae1583a4594f2f32e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d9a430e226714e5219d22ed01f7ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c695483c5e9f7bff2e6fb87132e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b91173904c2484922a79e2fa924e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f2df3301d317ca7b43e1a3a3acd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2726bf1b73a093c7ae28bdf5a253130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d7afc0e03f4ce2d2418a2fb0a55ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292824ea359bb35c54c13a1faaf228de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51d7bf14e18cf6e59be5a2a8e92dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba8089dc591bc105dfa00fc915bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70616bcfdb3f752fc6e721c8d74e689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb31775cc007bb6158c26c1ec6a201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4695b38f1b6d655c8b3e3e4bb8dbfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b90251e02251a06f8c07abe713686138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c33de8d63e8cb98c93f9af42c857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2595d458da08e7ca02065adbdef83b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899fc7b14a998ee724b8bcfc29e1b45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b141414c05c1a842ef76968866fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6289b68c3e2e0984331c649143eea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa54be86878528e6f27a6de8f7383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76acdbbf965d5948cc97bce155fea78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e802fb5693177551730d8e88ef556146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1a7f56ea19546f45c8e66ac395ab7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25103f083e74cfb9842a39a99b45c5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db61b225869afab3f7ef8f17d0d5a91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda0983cde7e3307db7d38d2881be87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a112203cb0201cc055b556ba02f456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb2a46c2c33c3fbd7b7f7e43b47acd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde12174bf9bda050eb9617184b4199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee448dc445526eeb5a8ba0be664947154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7447c2d7e7d92721c4959f89ffe1d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68e2a13f577dac34cf10b4b811fa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d28eb3eba4725f18541a1530cbd22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9102344196bcc014139e408507f6bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5aff50151f0afc1f7d8f6409e0ec1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14399090663d7684b94865aac487df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b3c5f26131681e57cffe4f050d875161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b61eee7c68756d25d2ea22df8b2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b48120c0e5ce72039e4173b5c16a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e5ec047bcfca319f1b5daa48fb0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea434186eea640ae8c625f90ec2a38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696effe0e3a55a9994b33806dd9f4680166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b168337684cb1e2b55d4ac68de8ce8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e6bb3d3e3df2cd89aa4f18319e84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68265e21442d81f543b29735f78f4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962265dc1dbef79d013cc12bc79b090170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854870c8bd62cf5a61a821fa5142faf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701caa9379a6f3bef39e27a393cb54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515816941500c3a93ad286ee3186277173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453abc0067fb12cb60348b38d06158174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da304d0bd568e8201e3a12628cf02a6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de3e1672c40a0bfc6a61abffc4a33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85eb847a8eaf32940f737c5101275f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b285fdb70cfcf3f84ee7ae3a94925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7fb7270c08abcb658ec523c53d0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc7905dc1249345fcb1860edf0e71a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6e7b9d0859990c80414ad45c8036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df7c5452b9496e35d3d5acd32b812182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec32e45738a75325ae5f56720a216183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e13bd338a6602b4ddd0a325c50d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64fec0cd8840c646473b35c59c2924185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679cf297b6968836dfc28a0adaafdc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25fc14a3d49d04440c0b905dcb882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a22fd066da6d5ce911c76bfb51d44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef17b4c223ff87c7568bc1d6f9e0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33305d6928fa8c88c974887fdc47ae6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e73debab3968abee943e1433137c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d07ca8c9d1f651c8478269e8aff9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96c24941b5785cdef76652aed0cdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a14b57da6c8f018744e6d32cc183ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae42515b3acd92b5d1686e903e5f1f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc318e280ba5d73263f2f3976b84235196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e258c6dfdc494c7d890d2c8f85804197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d90bb1490738e1ab8537d4d7dce01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0329202433ce771cf7c479469aa9b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddc0f0862114ef344e04b19500fbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9926812de57d123880a1cd8d2532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb5374009db1409476c678a58357f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d5a426e48deff6a203b8e777f60f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fc146cd304676b202dcaa54723ae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a133842728c5ab2a72d492ffbb233e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4bfea870ed87515352c67072d0ef8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e24e328e938100d0ce61d0de7733207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c884dd6c3c15afb30dc72bd6219dd28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f2c15c2f5467cbaa3ae7035e2b4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8bddb2029a4a9744bed515b88c59a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307eec0e15a42b652c5ba82d3a65a27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942920b0b35c458acb36068471e374212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6460dfc8db888fe69fe5c6486a1d43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814b52fa2a1bf3d25f82758e08c7f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5557b3c03bdb3274a3f817f1769a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4ba544b431d7e92b773b89fa02ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033ada6421bdefba8fa8aa38892a09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded88e2b92f120957d23b1ea80cf67c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ced947d927064cf95b0c93de0d4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fb904136a4d1d41958d3d3b49cfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d0eeed0f662ea79a87fdaeb9657c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2056518139f6adc08cdd129398d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f5a3560b97a037cb2d85f1ebeec4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e4c1966182813eea26565b1a65474224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ec41296764e8916a718966447f91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757768115cf6281556f6d111d5f642c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66b9a7f53c9106b49c3a01594af9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b9894f139c81abda7cbe01664188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97279e3e49137050fda2215925dd906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43737330ed44dd7b56ec0b04dd74c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676edc62ae0ae44810d70d68f5faee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de058c693e04a794d425eec069ed690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da56cc64bc6217e39bf947df5a73c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbccf25b8b7dc8b8828151923ed478234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7682b64ed85a93b2ae8c1e25cf03d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cf043b315541544985f63fcc1685a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b5890d26f232483bf9de70f1482db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b90a9c7604a56a467018e6994ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9937eba3b1c7446b422803c194d9ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec68201912de6e19af4170f3035fd05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa616f96749bad2237e5c608ff42d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b6c93db93b0fc0a54ed669406a1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de476f37d822e28be718cc3fae739c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4575d6b965dbf5e9ff98cdc54557fd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f126427d9096f3bab9de0c7a2361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49670a7f3b005d2d611051382930e87c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2267f7a4dae041636a5b489d35ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011194218f32139b9d5f1c29ad99078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffba0ce19c373b5bb5375a81d677fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884105c529f3ae95e2725f945b7739250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174307a50f0772f652c0be91229ceb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaff9dec1a0af3ea355e5c239bbd91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abce7a6ef84813a25cfc5da58aa236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d013468edc59a4f5848c5f1267e4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069392279ed96022f30a7bbc46e36edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbacb2b4e40d101d0a1ac65a0ab031256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca298c1b62a367cd9bca6525481d846257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10f29b38f6e1746fa2ea3646fca62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6472cbdc8d110c500a0f1a52d92df2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d177f7784880a51cbd8fbb05ed2973260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa341e1d03994b772bccf9a1c1e0ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7368b5d760b69d91d5e7e42bf430d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3f36dc78b3820d5921d37b223c2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630089cf024f360be6c75efcebf078d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2d4a4083507571844d9656090e2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aebcb34d264d9044e30bae628a513266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915718ff8b3a08299447b60e33fda47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25adeaadfb917ae5270028bf8f187aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd2196ddd66e7464d4a290df244cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e3b9a897b75a8d6e0798daaf9f17a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd49b16251747629b154c57cdc2aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c59a9a07e3f17a0ab1d1a65bdd291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc625cec7f7d90aed7e98e1aa99c64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450926100270038932741107bfe1bc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6aeb1a5e053e8030bd1d69904a5c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea0bcb24f3fdbcaa24e6e1961adac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40efa97c02b5a8d67f471250d5bf18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0aa1d0fd0839633fc5624dc0abb95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c4f476607b3f71f40a3ae9a6155a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2c8c838d92fbe950350c18f1da44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965ff678e1d251f30704ca2034c3e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e7db09c9e7c38346c71eba9a4b51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84f2cecaf4e5ae6ac0b7fb84db28c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0151c5a98a796a03a8b2493a6fbb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfef3dc7a0f6a2aee11d23375d2ae8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8451d3e6283e5c2feba5b185d7016c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd364b37e5b19664cc85e07275a987f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a7be7a92d71a9a0e32cffde79c2f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b2f9422d310b7ac49e371d556dea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33412cb836bd28290393e752d3941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ec9b4094a0306cd49fb8548673e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420803cee2fd127119384d29110f47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525bc7a88223b436d0e8aff4a91e7a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a11a9f467fe374778b2ee974fe8aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4469059be1b989d804cb187e2d837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf0283347b994bf6fcf2d1894287c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910dbb869d31cfc20de413170e7d6b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001b951a31b8d9634a04d6ecffe54f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d23c56d88a8fef134f1e26ef6cb168299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb885693253cffb43014bd0cf5a04c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961164cd26c6d5cddb91e0606840e51a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d74acedf1c2c1ba1eb5f2b624bea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992502f79609eb14ad7baac4667051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd4afc3642d504327632908a95d1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e4ab645764b2f359014ddb0d1ddb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0059d49c437f1013888bffc6893248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b15ce4caff9fb5b24ae937e2fd318307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98624973291990256528ce6ea37a6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d31f00dcc7b5ecf57f7c67d98ada309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48210e889b9bfbba97f2317eba92cf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0faa71b1c9c3be75ee1039ee1954f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e9bd63b6aa92e5a87215703b6285312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc8217ac8e3d312852bb3fe5813cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d5ea3d65074f2e3530ef54c32f851314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23f004c21339bb0dfdf00e8037efb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b295d6ebbe6a5a851d949e8d1e3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a333424c57d0ffed4fa0e38d38c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd9f1d150d0f649608ee7059b231e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34238004621b9771c0646b10a6da6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12542e200fa2325ccfc52dd60dd21c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b04afa4bf7d5e52e1df574e803c81a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1893b4f42ec41de8434c355009db97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269001c3669b46894eac24cad1baf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5251ad911955eccfac681ee6bf5dd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a7d468df5de7f5aeeb8d2ddf162d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d04178ef361d58b06b94e7f5b30c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa39897a3e134b697c06472919525327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f1348c7219191ac7c07c89119d1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a5ec4fbe5975708955fe70209139329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b41e136b35a87462fd37958238f06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65135ac710e64ae41b5a2ec61b10a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ca482284f90eec59e6f9992f2ad1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08b5b04e6171a27d586cc7182e4866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ad54499c7a6ff93e6413a237e148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4a69d6e1e16727878671230d529cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b5068fec16205f979d1219d30dc23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc7ba8f53ae03a25aafcc87a1e98c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824dd5b48b34de461faad1a70eb23fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc5d86a889545bee99833689dcb0c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba202b200f780d63d6ec1ba25a11fd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a36774c3bd6720c0d9c7342faf0a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234be6421d1daf09248f0b9495464c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673e9da006b822b52a1ba5ba22c200343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb5a087ce00b158989c29ac1b6fc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f338c5bcc31ffec5eb4887c04c125d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e3bd5718825f63107ddaab15d59d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bb9c42c31d5e5e79653c434b257a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacaa89b44acfe8cf5ac9b5ba3dcaed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d009497c3adb32e9c16d1ddb5a14a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225bf3c66ab3ee91949e7a665218fa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921a61840a7ea6e7e37b29475dc281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6302a17301b384aeda37c1a352f39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023b9673e9741b084e4ca5f02b58c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09840376809149b7a71ec5f0d52b5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edbb9512f5f452f9034a6a4ec592bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2218edbf7e9accdbfecc6868aff926356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e0bc19af93d865237492ec854ecc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116cd9c32ad81d99a2ea98046aaa9b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ac63a574cef51feb3beacc76c41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351aa17b6897e36a10fc29f9aed7831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d820c6c81f32ec75cec94e436100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae3bb6b181895a90b68e499d88e1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f8b89e42b8a15a59b4ed901a5537363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f66d42f0c30b09302914a2a5e8e76b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0d7348c3d1a32243e17571546a1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d751a962723ed96cff99b91b40264e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9cb50f0fb6bc93247c9aa62cf5cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25312c4063c6629588f3f6d4e0933a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc2cd57340a21a8ca19670deb1c0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6dc0aa1ce8e56106161e780773b14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406249b5ace2cf4d5ede07f5f2b83dc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428be97b59e95a4a1fcda783eeec9bb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a619446a11424278697dd3c09482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b727d3fbe4af62b1024c11269e9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2692917e0f6dd02f341956e8b119a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4603c3fbc9d549e9e4fbac53db608376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e8aa198ea96b64e0bcc5b55585701377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795967c1c51469eec4032a99eaa766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac69fc7537ca31b3fc2aaf529fa66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e42ee987e3f9f058ee2d6236227c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d59bb8a8f436a7ab847fd9e240b23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e914ac33a5415bf96af630c549496cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004a013b474c32ad2e2d6c84345cb56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7c6638587ec3ee337ee1f1f42db8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4684f94f5c9370c6ab1cd40cd1dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42230ebd16b6b335b8f3eb1368b698f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f5af1e288847fbfc0313b60a9b04c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5da0a69ecd46a9a7c97236c23feb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c80d7555947c8db367c0f4df5823a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68589a9e8e8769ccb2f1d87c10d1312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b021e04d4a7879f008f6907009e7426391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d661bea6e2fa38db64d7fb2bdc51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9bc2b144900f62e8596385bf2b96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70b07ac9835288730b7fb715af8a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c401f09ce081e0b0fb8410c150004c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f51369014b8aff596aca023a725a8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7625916dbaf2ba3fa1d37f34b9bbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358b2fb5649654ddd397fa0a4bc8e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96489c1402c9043bbf80cb955e9405399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a623380dfedea6cf5d867ce37caa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afee5c8d14154a0624dab34247e69b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0647e249ab3fa8ec550c09b62d358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b7a083d93d7c35fd6fcb9fe282fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d60ac4a56267b4c0f4f9ed96178a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9225c765d1d0138a9f7dd8d2af6ff1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d86211c074893e20ea1e54eaa08bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a55262998aa6e3de239de313111ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf517321fe1218cefd300e6d7a11ea9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9ee955622e89b5cf750968a8ed6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22ead25316a0fa5be6b74a117444f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a404e381c4c88511dba8558bd469a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e19ef53de5ae884470330b961885412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898f2cade3c370eac8d49547be3fc52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe022ff4dec9ae0d0380e15dded8b8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115e7aedd5a7272d047868111d4fba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c046d5ed0ba1251f6db6781cbe14c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e72ebb61d3b713a0c13dbbee89f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e66d4ab0d546743103e49e3ebc7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98f08d3ab7477158db61d94a9ea328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936d817f2dba02efba03942fad04a10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e27402089410d3a46fdfada0469c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98112cae194ace6c01439ba30c515f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd82be75a97dc442c6ee8ac99f21a07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45815e2bf9747eb1df3d332141135e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf85d7b16541035829c625fb4bea8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c3aed80173f8f8b03406bc307db6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1177b101fdb3ef0478b64da09808427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13d14e65080780914cdc50bbae392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7747edac50c0c9c0c1abdd1ecd1b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636837788159f03b74cdee853b4b7af2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed5534714f4405f3561171447d4c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f834e757ec08cbd813fa9edb0aaa4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37064cf7a226f717feaeb5f5136e45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6ce12b7489f1bdb2e0597b2be21a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea55bf9ae9458a5cb1cdde601f23a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d77d55e81a230883d85f1833125f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c963b88742eb7d5ecf2cb7227ecf32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5df312733d87c7b01d374d0b714df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528425b2658f267ba97b0bbf512bf57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd87f47c4f458c3f73ef65830e8aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a854b8e19c2516ce97f984844775b1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62406daa73f7d0efdfd1573524b005c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2761ba143fb5c66e412a36119f0399443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c590adcb30e65e8f9b0c072ca9ef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64838413af974f1675832c64ba1e53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf40ceb82d897a0c4d497b09501a95d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a3b04ab05f04f03cd556506506a09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591456b8bf46a22d520987e6bcc7f91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1404b2494b975830e0792a387802cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d6a0eb70046a20e944b4f0dee63e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655dca8437cad9621558a67d7651ae5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c636116c2e14c253d93fd99005b775452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e10b32fe173b5f477b08b2c5a6e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630c1358d49269c2ae4a73a5572874a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d975a7275d0437d0e7afb7506f457455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd511042346a9d54b1c1076a865b775456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883c9be11585d16a740402ea8287932457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9800d6b4e808dc36de83906813df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2e21581116c57890e59d7c557b83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f805302ec31c71d2a4238fd7f0238a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97887ad3dd086866a5730bba328fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c7ed819b3d3a649a15e82195a44a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc776bdf62d75f294975417afe95e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb0d764e150de1160237e518ee4f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb573f385e1eee55cbff86846e4447f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df6b3204f54a1a5d034f6f8373ead466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ba121b9d7a9a65ffc58ce2f2b498467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9396db47f14bf3500d65b5203cef1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45717064632dc75bf5aa939c6b8c4a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccabf9d51760edcedf9b8647e4ff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6528faa9ee2daa445c32e5c7a90ba5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b63bc009121dea713515b8382981472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78116596956332ee83511aadfdf3ebdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345cd04c3ca31d1756b42373e904706474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f096d8e85e315220e8b422e56dfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf0ec47a281cb154fb1b09da1c5744476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feeaaf410794364c72584407691abb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669e734bb4e0ffb8c2dd8b14ce05dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b403eb8006bfe5273982eee62e09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056b7b7c2d170976b3d870c48d66bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8def49203495b16085f97e56e35961481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee43186b1289ac7a5403b549b5640482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d511984c97db495813d3aeb6bfe9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123f8ee41fd3d3c964db6501e0f7da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345623e53f6ed35ad8ff8c54cd5f49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8276ed0515fa89d4f2e3ef8230f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809151144212f1c67e3182e4cbcfc588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8038d732f1128b7e4de3a98330a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74cb7f7ecb39570359e50ad7ac4d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757045bd6cc2a9ea58bcc48d403f853490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0c32cc7a953ce6649dad84016a6f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e33333a35d2c90ecd8855896d60a6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919095a8395d0d6eb1ea73a06626cd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ecccb5a1c47910acf92d6c232e626494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93977fab3259a3a1fc14ac141c13c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f79f4dea23e630aa672b3299d66b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13afb94ed377e345db086f439fe529497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e2d541891cf4b9e2037bf8109d12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf095b62af0e7c33629ad4edd9e5cac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01469a85049132e5cb5056bb5615537500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc13e4f23679e8c8db72c54ab1a4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfd977b573b7c47c9bc38b7d33270502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210b389b7338e3d4044624442fbb87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379f10c047023cfa3601aac3a8e867504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53586513159a797a5fcf3cc45aed04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088d8706fb60889e0d5f63a1d89edf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0b78b721978a98ad8c5dd6fb5dc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b36a64a8bf0439ed50d7a4f6995f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7b86d9c63d55734ae7f2a9ca8dd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1dc738a7f84a9562f15731f8da61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bfd315168a6f6fed2ef19bdd96635511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b4a0751be1a1604790f886a3a025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b48e394fc629a894e95d5c95f215f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c8eb851acbd4efe01bcedf67f78a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0aa46c99460e84ecb62dc5ffe5fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bcb7a443cac6711a6826bd4b7aa75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816110754f20166217b09fd997dcf772517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6071bbfa4cf081652d52a69135a580518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297add597cac1dd21979eaea741ca0ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683669433e13d868ac06439716ef6f10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1e906fb052aff646a7a402beee3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa6eb68765ec06ae022bbb179bdb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c880466fc9dfe4a504e7054638e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f053962562a4de13250ba6a390ed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f5f57e1164f2eec09a890caefe7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea51a2cd879c408793e392ca3aa154526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b74dfa404b272049d4adc156423c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684ce56738b11ecbc630247729be46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9350f45212bbe70e471fe0e36d67fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e0920acc1da50601a24d05bed4077530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd0ceede28bbeef3fcc326c6b283c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd03b010b06711918e18fb749a0fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d7b3228bd57a834d7b7cb21da87fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a35c6acd9c0c391893ccde235a7cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82f857bc183f8943fa6ba05a55ebc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7b641697c8d5bae59837f553becc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820e34dd94aa88e1182a1ec2360cda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2808aac4cc4368dd5b0fdc55e1f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faaa483738f96fe29129b49df7cd91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189ecae79ed12bc42471537fd7b433c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9507e05369dddf62a870efff337d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b731f184e0ebc84c665147254eab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16329a8676fb75a3165da9a152de825f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573dce890590865101c5bb91300ba7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabec98b63636d8d4e2ff08257a0bcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e16b7b58b8cd4cf4580e0e8ca9b1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf8e6e9813bebe092c14723ff460d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089695d0e16db2120c97c29f1a17ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed783241dd657aa6956c42228d9aef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5a4b6b62f9de8f5e70bf8774df503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264c3a627a0d77ddda273d7a204cdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac6674932ab4c31cac7c59474bddb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826848fbb65ca6dce1114c559f012cce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40af8ab909b8abea34e382e6730858554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220c5ef6b265f9d339107467da458bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b16a7adf556b24356d9afcf78099e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1732d164221e4af3c665865f57cc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26551c25b233aedc85f71c1b6d6258558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98770f7adfcde10794a9750153d3c65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc7d428a1cd99c98f637bfb97d0eb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aad9bdbb5edaf861597bb8eacc1f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b810e0a61c4386e550f6ae4d45dfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893513d2d19ba401e99ca2835d62ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef0eb89b555488170f3b90e109ea5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04121c2273891ad12976daf23ec13a5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e382788071723946d3177500336d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff0f1a1b20e739e23de8d1daa5ac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813bf097e6d993c8f3bf5e6743ec786568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc441008086f7de34e1c7d7a6ba751d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d11dfb93667949ec4b108afa1d8ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db99dfb1594378e37b8594a9c438ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbeec25e136cc768e1be28e48cdd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a01e8a1f25c5e4cc548f2d4b117d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af62e70cb051006c0efd6445fc668574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ab54e87f9aee3cba62aa5560a895b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444666bb4487895563b639c360531f96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c67ec6e58380cecaa8e0496744d65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3fec1d7fde8e949d085df85ab7f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d90325a27c35af3f30ca0b67c427579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba5f512d34fbcdc53e16b82713020580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ea34acf9b0a0af49f1c0af6219817581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324fdf386fee85f06b5198e3a509f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7327d38c23e82eeaff141534ea9880583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b81028bbfb5a46f98f4bd4ab6ea6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37cfab46227bdd6f998c6e54f4c24a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa875839dd2f33fc57b74c5355954586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025a879bfe3d24a3dab8c46346d3b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d57564ace91336b0926b70dcac1f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabde503feff5ce643fe018155a6a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dbe6ebd80a7f7e2a610f6fac99a7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08867d1bd0bad726c283681f92fa9a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650d668f8a3cef0221da7e9f1e3fef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ce9d688aa2ae0efa1ed84a3160b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63701e6a04cbeccc09488b3def72a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0c9940f7d76a83d995d57b7b8d117595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229e3f7cfd5ed0cf17f530104117f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163af7f9b6f8c71afd2c6f75dadef44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31009fd06cc10e62f72f5c692fd4f99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096383a339f1963af1c910e519a4640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c43a927578cac12099fd180130102600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5d00d583fe3e397bf31fa48ea442601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da422fdb4f0acd8d1cd504c902ebed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea66f88b64f7c32c614b074d61ed93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483d74086f86fdf9a2b1382bff4776e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d748b04d50b9b6cf09d310ad50e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96218fbb817ce1c974953cebd9332bd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61706388a6675e62632123a20cbaac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a015e48990ad410d700ea18ea7ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2888bf79c61ae2b0d5a5b678d500ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f61534b6c2dee04ecdcf626db2ced610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894577d830033bf87a0bf79aa3c2af55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860845ca933dcc88151d0ee5f0a2c1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a47fdee9da1434f78e829f849b0cdf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18e35ac98d48156c5e814543301a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b0893f00b60d76eea469e3e8a8bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac93a1119fed97e924c269a26e76c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdadf7f1ad798a9dae7147e74e4b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c999ca8ee72161d84243ee03f4a4ede618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a02f2d220110b013ba8cd7d2ad297d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1ba545e80ac4512bfbb1ca7ab92e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921925fe33f87ebd85cfa07feedd5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7bd8ab2f7ecb935a5080d529ebdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ccc1f0b4eaf38777b3f45d35e694623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f06dedf6c7d619087af9f5974e2580624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d3e250caca1c186a87e6bd40e066625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d594626fe773fb6d2da6af9ad2f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248498495be1732a95a58648dad3cd20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4dff892d9484ff67edcda73622e7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d057f4978afefcebffe5bcb523ffc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb0acd4c395580f2d928429d1b349630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c2846bfdfdf6c6180c81dcb82566a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf80056830b89cf82a152cb3b1fcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659983536461e71694cd9174886ed330633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd65ee69b812cc76b6153c9bb77e8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213caad083f5e5fbd73e9778439682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a76368722b047c47b75a0cbec6220636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091b72492edd5bd569a1e22293be32d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe5d8773cd28469e4994d108b3872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361d4935ef26122e5c39fc0b71b6d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593ec5d9f6ce04d79fd5e9a8a2870e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284b7bfd7fd651f4f94c0eb01454f2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e302a663a6be215e9ff54346d7fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4031fd7ca9f6c33fcd372189d864b0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447300328fd5b550509b5c9f7940d3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431409bd388e06d121620143123fd25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b92b8c51977fcb73c8cea9f2a3848646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ce88726523bb3e81f41ff0fb86aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07f3b9db15d73c686b13a9e06b032648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9743905ca0eb0bdc419455531a58c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a68cb2d8fb769b46acfc006508b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc4ed535573e1b0ffa66473b4c2cad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e2fece045f3f54ad05a5d6b01bf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bbd70926645e82bde7264f6e64c1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55dfc5ee807100bb9418cebf32a828654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9811cbc242536c2b7b4a7aa3ae6ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e19da8300dd9316c22a4ff2739549656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4729de8213d1048d280b76e3b62f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a026ac2f316329a8d1c25aef49ae526658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc68b915e3b5f0595bac702d933f8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7d0c333fcb3e86da995aa5522fee6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea86846bde5bb90b8d837f481d50e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bc82053b656a99be6f6c24e632507662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479635bc2b4ec7169cd0dc041bb03bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1e5623e11b51cdf6e12aa9be252e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549da8d44699521bf5665375f42869665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df47f036a92c071d3cfe9ef928da47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afa79e92675812f19f58c85e797ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c36adc40eed97867aba70caa056ead668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb86a7df9ea8375fc6f6cd56513402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a24e273c60698131fecb477899b05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ed1a906ca5b57785f90570da78ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2267275cb9f035f7fd8c038b5e9786672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124759ebb61f811520af9aaf56828207673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304102f979d2f3a32749368a7402c7c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825405b39975ede639ed177e8000e88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15633cbfef16e0bcb0befc1b26bc420676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08b10c8a3680e081bf7e7bca3b72c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f960de632ab0de8e97f56aef6fede678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942267dd376bc1460587e3d2ea7c089b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e6f576d2887bb85600a5aebe56fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992f7076d29ce5b8df69a88cc7ff60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac94f45fdbde0215f2b8ae054aa877682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a535a8bbc467bcd8f05c38b0504f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61318edfeaffce31bb1a740a72d989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac414fff23a918facf82032e33f5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b730e8eb92ac8573ee798d5689c538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1121c78304d68555275db8f69d0af7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527a85224a6081848e9cd24d5236be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c2ec11ef835b15980bb2f9769665c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3f91babb00b13df1365b76eebcd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45104c44071d3060a7e94fdffa9a9bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5045f5d581dceb32b2f7308673f49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f07b6042bc54bf9005c14eff0268693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cef7b9bed41fb7b45630fd8d9849d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8c216c8415669cd61c1370990550695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d7529b2378ad2fe27f48ef7101015696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30efcd7fb2e1a05b0867dcf7163cba7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89b67a77f47791a31b040ac05713d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81fe0afee120ddce47908f26f3f1e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2982c2961498a2216e8cf2761134e28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9b15de9cb0fe9ca4ee7d37bf3e5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75dbdd9525920ea09958a41a48d2cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d2597d0a4e5a42462103a6131dd00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85fddedb1c1616342571d16ff0cde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0190fd76d8554acc29937401f379705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375c3756b06a71d91e5c0afcc6b1cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd6b134462be8e841e400c07e365c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ad87feb6b9f08e20418d8fabf8bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad292c691f058a0bbfc04f18df6672a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74241d3687f44f865c38ad557709db3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c72615e96a44ad57118a930bc68c91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870824da5de2bf6f8ec96d7a37290d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab022894947a8a969a6b46007321d22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ca295a8e6dd000a3fc89420fb597714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf3cc9f19f488073f3dab5153b5da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e3064ba18ce2ad70d0a4229dedd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e958388c9107f51f38351c79a65fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9aa6924e49d3334975ddc5f07b1d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bb81b27af955960a460dd259e7c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84738c9e119543c759587581b27dde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a45eb11bb7f74c966c788e891b1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748afa02d06703719ca0db9821c616722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffebaa36ed3465b18d0635b74f4913f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0478c45fd3765a92786f51895a92dfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac2021d0a013d927f31dc2e96138d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8138f1882ed5d7de3b3f4ccbbf06df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cd98d70248e85c4ec09486c081bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3e964946ecfbdb22fd5de04bd574c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be8262914f24014284980f8466c9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce151a907589d5cd3f37af21baa0ab6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205e943a6b82f5baa692d3a380aecef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb11dc1effcdcc1eb2a2dd53831101732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cf7a27f4cd6a33ca03443417d950a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d3c018090d38f8571d6e1ffa46d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc621621e94478e407d914603b03c8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ecd835e374c52f68069aa2070dfb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2c88a0cb6279b3ec9d1f7996694545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84474731b890f46660fbd483377591cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1cef915e2d212725f08be5c6a14f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7030b2b6469fb9c182fa58e54fc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920c41440bef01ff85bfd51fcc39d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92207da497f9d043dc912d78e7eac510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fe073509938fece02c58020860d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f1350cc4960abd302d0539de2d5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56bfe169f15a2b7a0e3aac3f8f4b6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a863c3ef494f248c63fb0c4b280bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ee0ddb1f8843c9124f1cca8481a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a820e8e2c81dccae07be1bd4017b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3797ec868babda735d35e958178a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64eb48a3cf57a04b3f2ccf45d42a4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78838aa5904b3ed819c3ffc6a51f3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153f5066d27b4f26f55714c36f2392f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaeb2cb3779372de95fed6c13ad11921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91784c38ed9b76202926a4db04085a2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f924f838b90defee2fc9373d4e8867223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0e34b720562383c70c1d4d3f6fd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb280ce997acf4071c36c808e6621cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa21a7f6648fa0254fb8631f25f6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf967aa4a0277fc0e88fa64e48d8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76aa6dbf7a125081943b5c5bbf37e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e0905b29a343462195156276036e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3db8f8bcabad7179552a3156194da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813830f0af8771fac4cbfac0d6ba77e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c41a2cbb6cbbefb871d60d009552932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e580741dc9c6f8a417d77a7d3f0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1879859d402459645f451ab86a5bad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db5fc04ae5ea087fee6e4b19dc00f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c81b635bdab3ba296d684050fb2af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f5654e590915aee99c7f6846fbc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f656d63fb72e1a54507b68fa31ed038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5863854ba317f3a6f111b731a0fa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a130feee039c17084688195df22040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c6fbb69530f4b7a760484a961ff141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f90a44b3c00c806abc1f0dcff71342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868238182fced479804db52de871b4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c59727ffa898cbf0e41489c1c8a9d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432739b067f8739fd5ecd4a47bebaaf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b17be30156a335a281d444bf697a6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ddcd0990c70e419f34606a70726c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce8ea87e6e293c91af5375cf6337a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59a2f9761b16e082e9e8cc3441b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeba65ef895a7a19d9542cae937dcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0137f27fec1c611fdc0f86309c777151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3253be4955456fff50b6e57cc664b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531b9c1d20a00b54ba714c835358e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62575511df128fc0ce5a4f91e06d85454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43945f7900625081e129e9db4c7a5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abdcfcdf35b6d85d418e41c03a75aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199bdb81265bb37c7517ad68580b7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0356b6677a28fd59db68f4069a42958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680823bac3212f86241105bccbf80b5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cca0346361c05231e4d4c1d3bec9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ba32786685fb902860e65de9b66961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616afb569d08f5e038635ef756c8d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c012044c21dc8917ca823ac4007d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cb4efe1c7d0b92772ee3ba374c52564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6913e6cf881834a54f119de6c4bc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6336d167a52b068460d0e843fa3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f36f91a664583e9e1c1b821ea82367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd51808dbe7ecfe0519b7758da0d0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34f8893d90558193141a793d3d08b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba17c722c83b9af0cf763fbd312ca7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ced16f01976115331ae1ed59b95c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf9eb563e8ab6181b066a8d07568572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087d7c1eb18605ae230533738cb09f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b6e08698604c4db90810dee1b8a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1c14a3f846914b3d16b0ac4bac4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017a2d7f8429029774dc4982401ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0fc7df9af43d3689c82dbbc6569977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91f10a497ca571a12eaa164e3737678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5094bd84b5326250100694940c8fbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd70ea90274ca64995e5541ba494380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd3e2ee43edd7d83c16d38fc486a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840835b5a5151e4cb3f7325f9284659482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09f43d41c5b30ec782771a5b67a1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b87a0598c69cf5a5f890f9ac57cda084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee49b988479ab0608e9c30fc54c64485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf691703ee81df4e7bd8cfa8100d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7d762aec2ec4a775dd8ad483980e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df5a60d90b1eb816b63fecdc0c3f6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588cd71b03292f8378c40a5fb5bdce289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd683cdfd3a0e96a4a26ae1c70c81890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951e4469ecf872f50315256202030e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56d004ea9a7202189e09052667b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ef06c48786df8004ecd2ec69ede593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c61511fa2eba19486134a3dbee8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5822a2e0c6d9cd077a2e3df033d84bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9cc6bdb290ba12151f8e47797daea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764595fdad4ccd26ec605f8519aaf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5b22dfc15214c573dea9f93a6e76098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c103088d7632224c33b8f07341e00d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69310d93cda22a13d2b1ccaa3e06e9b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57025324647f4382861f63321b1df2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b86e9cabff01bcf24d6bdad8e42a46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b22dba99068f5736daff1aa30a64e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69048de87eb044bd7afcfd2a44788104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7f8b6a9446d5c397d5503fa315f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172dfa9c8ed3a9e368ae82756a8c3f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f3b35e66d42805276d24fb45040c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477401f51f183683dd77542937e078c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c0f82d92eca6b86a4021c168a2a07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5029cba76f4edeec248569b141ac60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fbff83f5ff072ed4a2e18042f21c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da59f9e52eaac7e108203a8eae2d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949e7d6ae1f1a369f3208b8a42d083113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e592b30d7cc6683334d4e8592b36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e49c60306f2d06fdd1d24062e5c7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f68be48217fe18a6e808d90fae124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6528b2dfc832cc3548ad3dabadc865117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601d897c1f7b23bde835256a16fbc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a6d2b46d601305fdf67a1a8fc0173119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321216c05794157a14dd0390f55b890120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572a993e2c74e0abd436c821f9d354121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ee58a4af11e1aa36eceed0199428122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7fca3599f0912c88df4b44c33029b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed01cf85e4adbc7567243257b4604a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3041b115a08c8da0b4701ea893dc2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c23b4877c13afbe4332d2dec09a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00baa0a79da30df0cd307ddae023b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1d2e5d723a90aea8bfa4205439430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc54a6108e575fcbf2dd728b51c5c20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9d653ddad344eae57e17b4ad5d08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e25c8843e2b0994d3d3a6b42db2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b05cbd5723f5ceb1b010e92338654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db707df8f53e765e78cb7a0f6c1062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac48df4da80daf409f05714875cc1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbadfe3d56df565fc3570b0feb1f61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b592e79c651f85139dfe7ba50a1695a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9b18dd169abcf87ad570ec37f950137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e329fbf34872fad1fa4954cc2496e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfd76619b9c74185e9e3c62b6c773a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a95ff87b7810fa561f133f41e7cd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb20c988e5fa905f12c20928469be6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1b84454117eac54ebe0922b9e9e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf4b6703e2f205911a5bce3a16da8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f9e01c1d53b1a56c36eda410548f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c193bce465c45550de03cec04a7aa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd0a321f8a21aec6e9cb4a28dd017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50451515d42ffb60e3d85b32f18eb2ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b52a3448a4e4f4b943d5e868700cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd80a936566a670ca47bdc0eb08e9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7453aec507f5598113650f95682f80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d56c114f79f644ca0a47b58abf92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2abd75853d1ee9108a989af60068d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f58866739b7535c18be0f9a1e576c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c2240c6fd7b2447ed20600441840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9bce31464467f92ebe24dc3805ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea3ea5c37a2bc9a7d0f224866bb11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9bc297c7a14fb0c909f6c5c4d7e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f36e5ebcbbe2613a46d51ddb215e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea8781adefd20c2ead18c675620a49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a780131b005075f09f27e5b017e46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ff43cedac66cf8fcdacdeecd11693161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4e4aae0e703337d758993c013a51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ad2a197e5a85c29678c96ee2ec0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f9f1211a056e41175d5035793d06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bab1e742c5053f55c8f7362a824c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e1f071d6e38a88fefd91bd44d2d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794ddfc122c7c5edf38e50f1bf8fe9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee4ef344240d82a2905a5d61f81dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5b30bb1c518d595c6e8f0f34d9c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ac1bb46cf077b6429812d47c49ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6baae998b183b33290bd676687822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e62d9e786d84675bf9b94bca6b6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab5018fbfdec04cb126da3f27340c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31a7241f09aa4c2c5790f49926bbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad4e283d6ea6fc59bc24ebb96a043c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894de7c5168897f61ef77eabf3b0dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365b8bb82b33fc3b12ec7f03c0e0e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9417ab5243b161cbe1f04e08fe860178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8503b067b70df6ede9905d358f394179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383e6fea4f08e40726ab048b04d2dc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b617788358ca7ef10976d220f4298181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27940c44eec1630e74d1d6f515504415182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4da36799dc47e1033a1f61c40caa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0aa654dad08f0767a3f1be627119184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23578af2192a4d97c0dc2b4f5ef22da7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691631d2c108454e859c752389ef64b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafa6c93bd9c4d4969b17b87f8aaf50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f09b9876ef93493ba96fb422e8765188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e95d781db55f1d7928f8745341d7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052b4eeefd853ffb934ef2df58b00b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa673a8454d91dfed52abb43c2a58f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29ce2e3273b54bce09b105768559f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac3c3f0591d74b3dc8368c2e1b6d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a9a55203e931711f57909cb72e14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c8443881c5301ca88284a21c4064195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ccce5f047628ce5aaec60f19393b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67441d5041cb41a55c3f9d7c0ddb4d58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865c65381863e08c9b5feea3071b06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe774d5b6cdbe1b5d836170b8778c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a25bfc6043914381dd81291ff1a0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfb250729a761e1d6a480fea73cfe4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2959ec6bae7d378d157b84c814cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81556ee484aeb19b142c954418eabaf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeabe951ef369c1324301a7daa9a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833aff9d34ee670bd5c1f1716aec13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a63ee7fb9a459ab65c9c79654e90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aec37cf0eb331291fb0ff99c533eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a472be4cca649a5f54b4e440ff8b93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a809bdb3abddd59cbb103c448309e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a513ee29e881361d185d72348cb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1979bb201f5f220690f031fa3b2b74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e626a562c12bd138cf258ada93f0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509fc26ebd88d20ae6e7756b6b1618213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a49499b356d484ce6a7747bdaea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1302f84ebef97f576df22e3fd645f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c249299ba3636a00ee4fd4e84584d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051baf18bd607e24ec59cfb8e28fded217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb9ca91c11891a103777831c59134218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bdde36676a7a13749be5ef20ade10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d620d3caee7ab850273304ff2c41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09b2d31488d53c005c0fe0e34bf12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7311ac6a9ccd4b20eb22fc4e0b0669222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040573d70c71bad3370e2445fd561d53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d73b6d8cfbec7f41d23883d6e4dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fadb9a4a15505242a339d89696a872225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b21aeb4e867d44024ef4b4bf930000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502f48bc37194fa2cd90109c207e64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b70551ae55761f1edb6f823ba6950228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9c139878dca937f7954873a6e48c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c15477015c3e2d5db7eb7eb4737c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b807d480d85df801e14ac1dd072c6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14bfb8c349592367eef074eb822d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44835e68362d17847bb5c185444f9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020baea87ca95ff5a139bcee92ba964234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6ab3b583737a8c301ff80e2bed3b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948089f92b392622273ae013b7036aa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51fb15155db07ec86606bdc852c12e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddbdabf81c118f41682642c80d434238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2c4e06e27ef2f27a6a80d188bd13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eae2008ba58fb1bb17ba82230d963240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552542a989f32ebb4ed11603a3fb59f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c710c44a14d4beedd26444b61ef7b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dcc9c4b3ce7b76f1efd750d05f6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056380fc964dd40470bcad9cc54762244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5573bc1c5318e83fa914241400a57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696eae24d68a9e301ec080b17ab8fca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb795b409994c7c52425ea5d41d7fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340038e7e7f7568a3093d509952a1e3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a195e4888ce451c8e515ec288f6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b68d33a1a505c2b39d24da6ebc0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745db4cf9ea5d2fa473b720e66eae99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b8f2654638b21dfb762fdc11f3d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d67127ed911ae163a4cf1d99396657253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938643fd12a871d30bea75bbceca19a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ab4f258ad508cd9a8b5b972d682d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f50250829bd7bef149c57184ddef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5b150b3c22944f5cc4be537598889257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea03e897e34322a75be01e2be326ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0edfb2a45769144c7d625639070da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67f879af6e878e6f2d9b3485bccf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3c403e81ff64f004eb0af7b97d8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b5f8ca7f4929b979889ee5c74434262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd8d5e5afd2da25414586aa7a87072263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f161276db85ba04cd904e3df981ad0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c45257c0676915d81f7c1962b519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740f0951d6e71f232a84766c6d4fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd07713d698673d3c300d482da4a713267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c68b013f17e359c9b2bca16457de3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2557728531bae427f2e1782c13f1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2e7e9f798057ab532817b5f5ef37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a5e3cb6c0cfb25ab9010b4e28361271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce038ec4eb8985c1075b19fa8e7356a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ecc6ff2f16daa008ccda47ac7dd9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5224b89f772e5b70a01715002020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e408584b64592245af363c6d7c167b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907319efc0867cbbbdcba1ebaa8111e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947faa6c4401596f47d63502bb6c23d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb82cbd5d488dd19a1f08222016cd1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a98cc409b79eebd3c0f82cae23389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a2145ec62b0fb4f9114eff51aed5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9fe5ccf898a233d87b0375dce08d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e22a89f018337223a7ebda2da9ff8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543187a5c9b1672492e292ed4aecbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4f8f3259d55f08a147677969c55ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438e660f47e3f30fb0735e57253d8fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd9e3e622347148db23128f30ae29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b4e2356a3ca7711309be09544342287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d26de1180f8adbd1a8fea7ce560332288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a61d4f18ef0735484270d313f2225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d26e97615714eb8ed0cc8590d4bd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe742f33f34898c954150b8b2359185291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d82f30ef12fe9fc515a1630a292cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86e213457a863eefb890bdb6890170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622827356764ad0e7e63ddf58f76437f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1b5277ed2e6a2640dd33c7e44528295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb938cca5a6d026fb1094f3b111417f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba9fa100eb4e815fa277635787364297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561dea8a8588a8fcb38aa9d2839c2a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d40bde434172b4da67b7acd0cb3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b09605616d98e8b6ef64631f9b3a10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cda12127079f915c956436092fcba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7890009db7f0871bfba2127867fea5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd27fed9f21210ff4baa321e8ffdc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18672ba03477d81a8116de9f87fe2f09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe6183e73c4b355f933025bf3399b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe46c08e657d437900816714c118c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de656440214ef68e53d5e18a0201870307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d69ce92479fde96f366290864973308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694db3ae251d745a93c65a8247b3563309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0208dc5730b3f5e6f663b8259b47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db47a777b965102e59179d950d6d00a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b800fd0ec3aea31e0f516ef0c738f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9596404c8f76c7a5b4762a1d024aaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cb4b2d77a0c0492f4c64072f1be4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1bf38c4c9ac28b253b234e76cb622315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0d9db17ebdfa806d5360d0d424d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751ed7007f42cb218ad28799226bfcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27e498bb5b03bf33df67e0867c529318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba77da7af87632cb1c60d461bdf8d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8f517fe4d2510baeeafa42825218b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714753ba8ab3bfc02213492a04680810321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de3779acee6be8d44fd666d09baa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a84bb542dddb0c9cfb27265b26b27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1648bdfbab6831baa1db589a9346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de854648d55756cdbef3de0827f04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c92f477e923fc0d071158e66a8a1b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c020674d21b083f3be9b124131be7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6461a328cd67fe72b9de375898bebfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cada4ace5da23292d556c04f6566e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6e9cf5ceed42924f6a62df8313c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3e4a0340165e41d0335757784e919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d862685706ffaae1a93284d4171f988332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8ffe499b5655dfd5cb7f731f84ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126d53c9b2d92eed4e190833c67304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063c8c606373051c5e520117a36926b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64a1d97a968a57be3f4a8cfb9c086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773155a1aa79074b35b7479c320f37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ed6a119614823d3b686e6ee1a1e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fa02a9fc7a2395c655c4168837fc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0407cf28805634fc7ee7489daf287f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532266a2cbca2a3509cdca061b52d70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba7411c87effbd2f7342288f85196c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80921ca2d1bc5ee03f6b55c114401343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02272fbe665fb4e50126316951c7deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64acfa0705c53a818451c2dd3a6144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952e519d2f6a1afa9a9ed39062a9b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6733b71c5e14fc131e23de063d9fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96207b992c87372f1df960208cd2c3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49b529ce3c4762f08c1ce15cc9ecb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e5f01bc7404fa11f0b1cc3e3a4ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c09da87f4f99e16c0b2215d3c3bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d71ca9ff52cf8af794a8a873fbadea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4521962cfdf4b10fcf2acb94c75b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da6ff7ccf684cead3628659853a3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b19868f5f12c14356204644eb1f09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802d3e5a90296ea244859a3100933e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53873b4b02f521165c6889d37ce8cbe9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fd5828903381439d0eb90e396b62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e8015d019f62c2bfb89b1c2bf0b48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9a1bb1b8e063e6afc1b26a6502c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816f16e2035f471561a6e51d8d2a37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87883a50e62726461918427f2e5fa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ff496bd2aa79ae5a45bcb5bb2b14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4be3da904c5b895c5354166038c81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf94b32b3a78bd73c25877ac5f6c40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de54a98f0e2f1166990227957638c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a732992f987788d919978701a64416367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38ee103ff61891f3eb2479cb80f91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d76a4bc0f6f6377947106c1d2cd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308e879f5f34a829ea936d5d0b5f3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d093d60c0735e51b8c9de293002c5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940dc3dbc859b671902c436da3db0e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e05f216b423d2438d505cfa207f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf969489a3df0e20beaf90e89e297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6be43735f719921a4eca683a6d3a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d67a132f1008c88fbdcea2123df81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750a0c5fa4d8b7ab347da77a91eaf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976632edf416585ee839bf702d6209c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553184b2c8f8bb26b45be0660e96f908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ef56a1fb91c428db0304185ea116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bb3105996262e99bea591df54847381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee44fb1f3fed264f21eba215dbcf077382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3548a0fb8a9d3c10565dad5e5c1e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9911de40f6d4ab44120422562fd54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83740a126d7a9ce266c5e199746cc043385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb166cf6e1679707a20e591f09acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168399f886cf6a57bb6fc69aa1e46a04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767d0f6dd053ea80e0b171bed225e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add68451eb307655cd7c2300075a79b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53bd1623aab11e1b12a64ea072e89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b353dc23f7d59e2873c827fed552c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f70dc36bec67a2cea4ac07b8d91c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d23ff639911f1241fc19c5858be30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82474f8376ce1f08d4c4a4c50ebae77b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f65e79c187d3c2d6f6b3d4221c81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09683361d783e0c755c6f724086b8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46f456ced8e07e41c97eb5bb9266d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e97c81b43580391d652ab3515e5db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a1fd9cc3295e99eb9d873eb4d188d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31474078437902b69d761c61a42c9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc552c4b00f3791ec9512d78d259b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf4271be1286ecf23f7fecb0ca9270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1b9ac11e4d5046c6d9b179416f10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c961d3267a14d116b96c26b852f71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b4632444f7f2a24618276d8fda77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757323c516b43201d0bbc793a81eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c89580a83aee8f6afd943bb01428f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4097c834171ed9214bdd591902be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559fc883f2248d9e78906dcad0fd01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835bc3799b5b3b25ba2558736eff49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec9e95c35a093e3acef8f35bdfc37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454041f36ab698355f322e526a0340412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec7ea2aa3089e74363d919ca18c1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e1cb7c43f4acbc6d8495fd328507414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a7c9a34b9864da28c6222f126353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d280fad925869cb7a39684e17d22d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e40fe2d5d0d6a196dfb0818e2fc47a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63385273b0cd91d6a9d7230a419cfad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa1d37e14598480f75fb00bce3c74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962758f3c066db8ffbe5546ed6cea90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587e7d318cf252204313993f07aedf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd40104bf3c3f85ee642f94c1deff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40310f87a6f9699eb46ed70c181d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca8ccbd070b207c5d94a76f9f46a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a62e73f6ca61dc522531579f463d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7376e3702861c38552222efb70410426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb135f8547106a8404dcd0cab06b64c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5761ce2a1c3512a4ab860ff9fb420428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb50c5fd3ff9930e7efa82ef09c73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d334a7e56f8fe76f3a5f063ce0d3c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7deaf45d778decdde9864bfd11f9df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165496ff46847f65249307fbd173d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70b17db0f4754af718f305e852b99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8635e30e2ff1dd1d70c359544c44ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11994e27db8c10046fffddb884589192435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827e6cd01c986cec6f5c984e73a57c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abafd042508cd5d5753cdfe31d090437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cfad48fc392eac3493c7ea2110014438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237186c6eca327dff7c6d6d1485a9a36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a911003b2592a7c61266d49c43969ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc8c5ad7ef5673a002592cc531a76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674e34472d6fd3dbe350785ba7a55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62cb15848464ee0411b433197dd58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7087ac3620b8f61e1c4b05990c360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bb9efdc13b06cd5f91ab88995a240445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f981387692b565fe8d8268e88b41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f0214824f830641781585c7e41d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0742b9d49a98f16b07592c99b7255b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e07bdd7ed3089cb5f7419dd4b98fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb76eb55347e0c3023b2c9d9aebd4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e333d8ca6862e4e340921de818f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda30e7fc7c852f6e971f2561519680452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd4a48daa4e9f514efcc34f2993cca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5326f4e6208893f97520232d13000a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cac7cbb92fff7da6e36c2b8aceaf2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c67298f77be295bb55bc21309b2ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb98ae641c30cb8ac1dd0e2ea3909457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b4820943a6c3e4d21dedac60b79e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0bcb2c3a95cab0573ae076aeeffa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575c3fccfbad593ee5911c97a98830460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b3a7046376d025ca75bcce24b41fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4cd35bbddf00bda6fe8df8872822f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045121207b5ff1ca0e76b3a7d8b790f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583cb53377642a42c8815c644db5d25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9f3bde4744985337ebbb385e839d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7fb490c18ca009b38266284442c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f74ef38e4651de301b3c8467e8cce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb258d900ec4be3d92a13ce559ad1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857867107b06084d36024f8cf8e123469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f6b9a050224b27a69013c0a785dc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67fe3e0081c6006511eacfa04fbeba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607da361b66c1741919c88e4fe037f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87da96ed3372561781b3fe6a64f3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30928f42743bcae351bbc3068d754c1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477551ec8cb9708c52dfb47e94b2d3c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3eb141d6f6f38f37eb9c2f32ce6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e743ccaa7d3f6a36e3935e56fdf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07ab9db51ea1191cb3f4827e4d28e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740c0dcfeec9d077249f253dc408e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e10a2647e24aaf01498dc039ac6d3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db4c6aef2792385d4045827c82a71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35115ea1154f1d788bb3e4d51e0a9d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c77d66d01df1041301abf21a375c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506b0e640e4296df17996c6211d290484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a0854e5302d356eee77ab0a81ff5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e456163d27ffd75aafe626ba3bcd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1351b51d5ddb12f314943a693376487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd1f2014fa8a98221a957864e2ca1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573a00729130e36dc49328c20649ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1cc48e11ad8cb9f8840d91e11fea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d29e1d56e66e4cd5ef5167507c77d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ecb9ddd7849e0ac13b5705b3eaee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc1303f4394006ce5379d1203625f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c789700d0301a96fd88ea0c311c44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01d63616c6a90ec86a60e661f67d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851d038b91c679ca389dbf617b61dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225e49c7d4e7c1d6f8ed8477426e03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93adfec005cc6899e1d12e80e51c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3225c0ee0679ca2258abd7b757d78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be52eaee56ea3302fbccbd11ebe665a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8b13bf06490cdc3873c5fa63b5bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3278993e9205453038097b02e8822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b31027ef261a5bee65415d08e77ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16460fa13815296747a09f3180d5f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410bb8419f4c6882685ea504730460505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6043cb209ca70af31cf9be2c08cc785506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd73d5417d51697ad677950bfd36a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a979d16eec895b81ff58762a09c566508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f35168f3d575e14ac7fc916b2a0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204cde4b6c804356a9ca3314d91855510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d38d3ecd5fbe669dc255c8ca334d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1acb500f002eab0299e021dd4f98c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe0ea0cbcafed9773a923551bafa36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030df062335e2208736f8a054c7a0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da61afebdb7c3af6ac4814fe438f4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4c1fbd0417adb7020b465d2ea58d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f951f3777f84e385704fc47ef21481517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a633ff1fb17c0e0e0de394b868488518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da98d6abeba0cc068a98868ce451d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432febc3de5b0c49746c3dd20cf5179520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231e44c432a7545528432a57006c1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba70615e9b8d838e2416ee9ac87ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1afbee423f5eaad07f9d9711782117523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530734124deee4807c68f8953f04e31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7f492b5dedfdd64c574d1cbfdd21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cde4899ad88bcc4fbba8b3a3401d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df63d4af6ab681360770cb3dc89fd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9d3f48a7df3ed62694ef841961f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6dccf096a305e4264994835fe7045529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b9b63ae19c3b63f2fe08e764a0877530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e970fd0b848eb323115705ee1ecf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596529588a96b6fd170cfdd10e86eb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e036dad0f0ece36c857269697cfa7e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d45d70d86785de838cf7eaf060a31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff779e1585a3283905aa1f6d412bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199c2340576a6fae6f33659b251b86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154bd2a9401208d691c8f19c75c54c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d5622472b9cf3cd2c0cec64ce771538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af0cab4554255a1ad152658fef05f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d388305f13eccd0c5c19206d3a951b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d77bcfb1cd422c5268c4a998f07d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702df22180a7dd9e4c66b1e3aa42eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da56d53f7580b8341b481ad8c9459543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619994c30550dfc846679ee44a1b1452544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cbb35a87f3eaa65737a90bc804700545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e039f7ba4f6f674aa8b610059dcaae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b4697e93765993bac1984e3a4585547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1e86b1c27ce852699bf8a15b6623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408c8f44522fe4bd32af56c1dfcff5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c16bef6660a52465990f3d9659bcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a760b3cb044ddc6727711f833cb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb449623a2f8f8cf29650c60db5003552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f5832db732e9f276f6ef92187c309553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327c20299ad0fde579d44de76513fb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238868ee68d2748b125f762c71c71e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2740a8c60988c3550901636bd98b94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83e3e12ae8532ebdcceca0ab7addc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a887e8f84c5da69e219618c6d095921558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161e8094665bfc93235982eaceda29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1e6a2b331ec020b1f372ee2fcb37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6159832e184f21c285ee78a3a96c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83c36b50d72e6a482efcc96817d00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e39989aacea744fae7bc34f08582b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7545dafd74d7661c2b4b375e98e7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864bf4a08fca692c9d3b2cca0f2db5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418903a65883f0d53180f3c59cf87a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd11cab3642e7f39fbd2c276fae8108567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c89ea79d190507dc70b717a4dac3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c360ccdc4756a603398307bb18b526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b8dc632dfc19174cbbdea6c0828ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944872793db701180684bc95605752571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868dc42c93bea0ccae0a0e699e26a3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244675893e909a5e59165754ef6c82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc19b0a52e03e48f7a137ffa9b618574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5123bb7ff0772b252f7d3ddcace3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ba77765bd8d57c279a652744f455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9751f8cd23280cab3fabcbadf6ecf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf4a7143fb942d695b53904af2941578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa16a410fbdf70bdcabc673fc71ccdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee83dba9c54a09f8e1305dc0f34d718580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84aeaedff3721bd39e0d014c4ab31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe751907cd2ce7d33ce71154e8ca832582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c68700107193cf2f93c379c38ee7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615f99f4b4e0b82911b11277ec293bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee57ff66d6fd5f48bb0f256de34d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58227f53a354687254ea1e31d7da4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fb7bc42fd6b147c7641efaedc0758587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4037cdca36c6b0f9398bc5be17d88ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694283ca3fa3f15747da5d67382fdcf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dca0e5b1909fadb327bc607d6acc12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33a8666c874ca4a04560776021ad2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbce7fb97fa7989d6a4f7aa417dbd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370230475c508d1055202190e5cb427593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba8ad5dd4031bde5c5d22ea680f7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20868444a8fb53987aa64177d7905732595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5097729e3d6d436fa1c6aafc87ad88b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092e7e055a64ec0481232452ebcf77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaabd6b37f9cf8c57dbe400af9f8406598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b945b3ae4627c2af45d064f4dbfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4972d76f33924265537dfc0186ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034fa79054474cea7581a2abadf3a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44ceed0a836bd118688755ea711d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a0ba6e5afeb36c9159be354dde89a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb74a41bf186e490e6c59ad4e82404604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e295a19bf0d924f28bf1683803857605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c502dec1990e5366075358214537d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a24e3b30194bfb5263be6876e0cf00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b127873b11dc95808c6699da64f22c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049acbe6f6a3412d8d13eebfe94fc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e538a7480eb9c27fbcdfa1d88c12e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc617a15263e086cf7ae8ce8b9a0b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367a83718a4a79b436623430e2f6a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14a0f15b7f6ebfb6f221a8cf1afe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273b1fcef5c0957e187ea4dd6b2e93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc3958351c17f8f4f39308f85804b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569118be4aeef5cafb6d62a1991d72a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99d79cc6d681aca56157410aee515c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11028757005452cc2b4bc5dc3687890618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ca2bab3c0ce571b4f3aca2d7e483619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d69fcc9de14aade52a5bfdd26f1cb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450376f5b33e251e4fffc4266539641621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31fd6e9d59c739f2dfecc0607279af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6020bfd8600918feb36cec6e8e5bde8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bdc834cd08fcce36e87338030794f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4cce13fb8e6e89aca4b08b44993b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d43c63e4a6ee2e8e7acdb7e835edc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440bc1557dfcd4cef1389c4d0f9d18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f295931c843896f93bb8dea997133628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f4f71b6f9f872487e8985d5dc3178629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f72f00c471e91b782dadd78e7c13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073be548bf3db8be074cbdf11aacbfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd51c6ab69accbca29052f7dc6c21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927e459ce7b8739e37c7f9dd906b65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521db068888fdb3ee94ccbd4f28373634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac12bee6e056ab0b2d424ad6c2db447635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266b59195b59e7df863f9db42aa8ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbde431b090a33558d4dc4835195e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54523c5180df19a2b30fe25b0656494c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d2da70fce1e37ec7723e50c57ed9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f05efeee01da2032752af5bbe271640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a2920487524736bde58eb087ab7d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cd35feebc049138e8edd0788fc40c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65635cd009527137fcb3b49527c7b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe0af212e3cd0942d97d5ab23e45e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b501fb469c49aa9fd05951a6c44d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a37bfde918778ecb4456833379c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff3c752bc780d18e8d2f390539dd73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd4f635f0684e1e9a15c42c40298b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8d1b9b715fd7cd5dd3c2893c8aba2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329812a026511b243753c4a50b9fb368650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a1a19b32df790bb5e7b849480d6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec20888dfc77a56a85b7073db6d425d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9decb74d6605e2f0800a9fd87c7c11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a14c89a3491f61f1f986f7d9cd5861654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf2d1ecdbcd2f3c454d385a89d52c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932babe9c4303c7d2b9f469411e7ef5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1d39bc00f7bdf4cb0829a17bf5aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8738e66515fae33f3132b3e4ba5b4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4f1cc43080760236f691e9374bf89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28fd28de46959d12d05e8a8622092d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8f6a786119bb4fe100f6c156d111661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63d81b0980fa9cddae1b823fc38b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28403e3f7c17ac4c41aeccd829aff5f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619a8f80bd69351a729d35cf930185664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a830fabb655cba5536acf95ff03b699665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb910c856b63b92bc05b938b38320548666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474be41544d8a24aafc86d19472a048667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a1c2b390aa5dbd02d26ec7237ae6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcac824ffcb805f5358030f24dcbc01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c42c9f68acc9d197303daf1037f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f6dc31ce6e27f7c6aff49cd2d7a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc13d3892e324ef088a5b7f042fb4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6e8f016e4e1190c810a48832d631673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc387fcf953a9db6ad095df2f321c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943dc4e6b2a18524b81a2b7446ed8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9924f4e98c9a958b839f6c00e3c275676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7baafa270c6e892c6ca3d6eb577d54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaca0a24e13d503c8bb076a200bc05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7697ef45e5218d30c01822ab1f14f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acb2fad30f599e28a9771ca9589d5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>