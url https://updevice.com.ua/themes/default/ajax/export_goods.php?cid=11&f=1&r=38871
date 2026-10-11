--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7407bb9e9ae6503eeb868e5c80c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab3c1f9f1d857ec55ca03158481872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d7ee530a15e35c76513ed66a4dbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c457700c2d0457693c8df9571e0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d78ec15b4898835c59f119b1dc6bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195438e7a26456f733c84ba0740b13d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a146f16640c465a599a080dc48827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ae77625311a40ebe5538999637bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1c93c43f638e2312417fef3132b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7132983ce2c7a1959b8150f7f04d3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad636434ad84802e0a46d4475eda4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda86fea0b10b4fe3dff0143ca5bd0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3560060382309bb395bcbaed4fa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78c35d32f1d292e9add0586bc2a5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a40e781edf0bd0197f5dd4c32d0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628871175ba84be9443d0d88c2ee76216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1951bb85e7339bb34b7e0fba5dcbc6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b2814bb7a03b7922a067109dd2cc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc629030e96774a85840f2640b657919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff32be8eb04c2555cef7d1e37076c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f322afc0fbffda4a59cbe43d132a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c66c63f792905e8acd4619db5f16322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548690283951e8a2581f783df1655cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fa223c1359fc3c188e027e4a7333624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425e8880e07e2955f0d4b6c6be560425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed65f1653b2564b560aaecff54a5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d39a0a5b76fc1d68828a2ff9f8ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c7f88cf2726507c9db99a46a5ab0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc43bb011a563649f685474eee97129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93386308b1b1f1f4a5d1b092dc58e8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89b251e144487387fe91e77eba4ddf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7b98ee182f1a91d44b7a9e3ca66832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2296c6cf7ed8ba4de545036e67ca23333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d92d0a54e73a20de2565fdfbb60e3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12bfbc50305b5e88e5a46e3c632d4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf87c55e26efbeee3785ff6f933ec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f277e70ce8d7b1261f3438005fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799cc0b933690bb4e84a4aac5bd74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370bec762473e67f64c7a6f9434948539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595df9a00eacfc23bdc16e6588acc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a138bdc72c8d39a28ab1f7e589ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494b31cc5cb6050393c78925403e0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2f7e3c1dc43eb2124b72c8ecfa8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd38172d271dbef120cb6ab5d60db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c41e94aac0efb819dc3e5896646545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b191598b1d28d6ede58b5e329a263a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528d2241236c3ef1f8efa60bc427fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206af344dbb74420ab3678c351044948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d61a89b1766d05e13ed8dec356b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bad5d43745152d2a14bb53dbcccfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bab09c3fea0bf5bbb9f722f5da46f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf93f003cbb428ce66b579f27d32f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6c739ba81ab1a0f668902754d92a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338927203ec16d1ac4bfb4d900e95bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6510a61d5a5d495bf0bc5dba62bd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3d6c7882459afd4b4e9108dc2d71956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f716d1dc8576c40912518974b39cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1b9c8dd5b37d84dd92d94c5736e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c7fef8ba350fe24d2b77a3348cda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ac2c2ac41cd3fd9880fa07052f6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8096437477b7b1ab2c5388997b24e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef073fd9242ce878ca6941159ba4f8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1dbfd5821a0a0b4ddf02fb79b63c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c1b0d15f69df6e89c3014fc7677e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9fab6377aedbff2be02cd7e1165d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6ce110686a582f8a9d7e5236f83b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f723cc2b4897ffff94eb0a3397c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e583e5f18a916182bb17421da03ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97ecad5d941c9d3996958816ff5e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00449a1bffae5ece625ea407a1b6b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db7a3de6848037d4179a154d4be5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8bea38bf128deef335f39254ac8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fadd8ce5c0686aed24b7252ab23b3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77726127b6eb76581dc028563fb83374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18ba31c30ad7cdb600aac5e8cdb5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b367e6d710b8c5ad6fd1cf175c8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f350b725147238fa344cac9e7d014677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc70eefdde5f9fba389bfbc46d1f6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb721579f5f4ea363e7a3c6fb98dc7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679ce444b3e830222360a2171a1bc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f901753011c68604b98b8b288a2c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad47e4c1ab65da9241b85ef72560bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc80c2c00c69fb057091a2b11758ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c9fe9516bced344ba9f4ec5e72bf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e2d05d8955604b9e82e42f97e64a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b840efa4892f9c11b5f0bb168bf12686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68d7de69888fd52c2fa04926d619987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a65d2fe633b81982acd3eed5f295888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb28d02f4eee60dab3ea4673de63f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e102e868f5dbe2bdb30f713b18f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c098aecd69540d3255c74cbf592dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6779deadfe07e1de166ecd1910e4c9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9089f5ff83e18c70749b0387f9c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176e6535b05084c74fa0fdc91720b9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f37d392080a990043186c5744d336f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b06f27a60a981c72f939a09e6821b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848cdca3d517e6418d8a4894d38c7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a192d62f1a1a676e9bf8bbbef467d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307c7778cd015860004a202baf8d5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cf4c9552b227748af0cf29d8730b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f451422b77454cf035e49d13a8a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833f33f35f7c4779d638261451c5f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1b78963aa236f8d66a30d10099c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca08e7acf0389926355a7ddfa8cfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebbebb929c375385aa4e71fe0f3f84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbca831ff6eb9450f00c5e7e8240283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef97bf2849036e6e4c2805a28eacb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42c70f16cd1c79d7be289c1203374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54f5cf45050a4c19602a1bf19780b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d426fd6b2ececed003c636ce0bc9aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01be56177caeafbda7ffca885d5acf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933bbc4bb087cbf33a3fcf1d181f34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2804769601e9d22c84fb98edc31883c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd73734fdb2872f87698a5eff006e9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd914b70455092845c380bfe9e0f379115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b5bac430f9c1bb3cfd166f0853fcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e65f77e8c5b239ab3bacbb0c260649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84422ee4cebf20f967098bad6cbc127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260029c85d44dc4c9236b8fddcecce5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc4ec3204230e03712c59add2ba0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780919c144f10eec53dc456510030c08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4397ad711e4167ca6f333279fffda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82abe231610264a8c65b7b6fed0ee1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797cbf428fb27481cdb93f18107a11b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca2cc605e1f510f233c84a10c91e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e2f4f899379d38e5b1fcdeb25f37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d9c4c9e48313e3c7ab1a65cf12b8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7ec9b7b31ad504827f5c7f08e276128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719b8864fabb50feddf7c5f5c0ab01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd358b93782884a7565501ee32050f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6134b61cfb219d9943bca4e62deab1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b950d7591e540ec28a8f62f7450c0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7e43424e5cd0e6f5896466868160a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f42a906eff3fdf0e440ecb2592a0bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991bab1a5a65080023c4d76062d5184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25bbed15904cce7d1a52d2b8491f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbec1dad38013ab8e0b8ea891f46d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60189a4358335f78f1c9ff0870fdb07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa813aca77c7be1bdb60cf60c400d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4140270e6019f03c268559b523e23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d342b3dc20f8e1ab3d33b3f1a1334141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830efeed0a93793d7981cc2daac62ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea93d12ef26b9e2f8256e9528ca80ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000116e0df74db5694f0badf6602c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e427473175b71f4dab262051ce70ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f81a31ac46e2e31622c9957ad220146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05b41c33d9a9a9c928a1224091b18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a3e9b2f58dffcadec88fd2826f43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4ab8ddf9799ede03c0c4f2f6b16d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552f7b58c2fdd64369a5582ea25ec9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4746a76ec112d9471df0e8774fe9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a125cc60ec9f77b56c766b9da957f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a4a150303b67a0cdd86f5840a8a66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a332137609801d7d8c6c2828b816154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b8f9416ae161421a953a7ea75754155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283730f83a458dfdebc3bad4b04b4c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220c3f10cc0e48c97ac11852258ff7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951f0aa1265533446574f2af642b102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525590f8c8ebe7bbf1ee4d70a05940159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69debca6d0ca9b593a7540ea5fbbd14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4892df47546fe36065491295382965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193c387a7b0bc38d03bec411e6e1ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4db7fb21030381fc885b4e66ec12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eaf8915d68285a1a4ce3089908626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0857a9f40373896c18c482e5ba23c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4410b002cb4d6ff731d57a2a467e45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f7524090a4daa6bfcf5300cf49f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ec54a973a8b2bccee7e35bf6ec603168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2c7351ec65328b0cb5f4f490b7b95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc0fd3d42356a0b9afe1b5f20bd21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ae5b30c4fd683b9bc063398b1344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a998da1e67192a4d33b0a3e9a9776aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a834160a3448fae045c8362b80c747c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3365354834d2c796de8789a2ade36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2368f8f762717d3e32dcc77430fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6de766a368de565f4b2eab7ce23d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691cd1518c73a0f8752b6bd1f7aae31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269eb869f49ca82d1feae2f404fc2d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de60cd74debea6bd5b667b1f4f50ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c637750b63abad8c6eb6e00914a1853180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482850e9d3b43732453bfab6137898181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a4d81997c75829ad17c76b3d3696a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab047d00564df274368837962feb818183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b842b39eed59f12c19fb37ae4fdca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eedb2a97fa5f51ac058ba646d856e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3cac35d46129051464963fc947bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121263e73a2bfa3b7af49e1fdfda219187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896fe98779f5ea26b2a793e906d0d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737b76e6843d71e2e0cc861a6f16d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ad9a06506658c982f164dc5e5042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed66f5224d567498595a3a713cbd9cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604853f6fbdaada2565f6c8c9ddcdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a9c5ac777f6e053457171b018a01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9afe93bf33188dc1cbe0aab05471c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13a4d72031fdcf30a518cb3848d37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0649dd587a9cfcdcfcd039c9c340a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66c6f56654ab14aca0d93405a177d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bd94aa77972db06a4ddcf918e6710198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ec35980c8d56a60bb57f89e47fd2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d76a901f30263e3ffc58da0ff514200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3528475c238be4d7817f9551f1bc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8faf9367681f7e356f5e77c7616cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ef5b367715a8c117958e8c1e38a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb4e27ebfe98a713a75b723f9678e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14b2e41bfb0e18d40aa664f8358c0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e82b608683571787382e266e5ac0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195867e9737cd232c61d9725b04ac8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ab18cc3e30586d758f37402f24a13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fa131811a20360418f8dc4035308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a153bbaee16a820080b5cda8e90789210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726de9e7af21b4e34ca0fb605bb55480211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba342ed6a7748210863529496044f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49b9cd96e355eb994ad18e1dd0c48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2837b55a161e3edf61139ebf778689214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78c41b0382adf8e4e20113ca4593a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6cc6f17cd4302bebc817d0f431f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a930e644362c67abad500b3038579c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111115146e80c13f3ae79358162f804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b06a7898f6f65a9df06a053a50ff3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267dd1c36f6d788508675bb07686d69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd0d1d2e908e07d0fd29a56bbe62f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0ebccc06fa37b8f0715f6dff195e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087dc7200dca14cb8a1f27a93ddbed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af82cf7965c98f0d8cbf5bfcef4362224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6ac11f4932643feec4bf53985a8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2372e5d019d759fbd832cb6a0cd09f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a813fe1a36dec1225d1186afb7906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758edd8e613333caa07928da7f2b36b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366ccb646efe8c984da7e29516a797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b169d73e74f9bb0a31346da9b7a7d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1d2b3a0670f7e7b62d995ab984c87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d27876fa9d1735de7805a7a61b7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685e67a33a846d9834dc057fa86515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84aecc576cf6c5eff655656c767424234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6091a483046f1303ba90f45b8d73c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524eed29f338c1c0c1cc92d7220ffbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f583e3f37d245483a4651e464883237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cca72f0d2f8fa1d8974fc7f8569c7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d520da0366dfbf1199262050fd8db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6804c7e64293053286b3c383fc1743240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4496e3244b7a96c518dddafb1bb535241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e40723179e06fe741c7517cc5095242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd95462827358cc1b3f447b024624243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9a4d9f0dae045763c127cf6a77e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc819ec36ca13c1a3dee4087d334fa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb70c9d02f23f48e80a97bd4b603aef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d334072a9bfcee847c1f238ae82f70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3b1e7b02a859d2139dce2a49f0ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0bf1897b51c62d627be9130c4d2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919f955be624392668a3b4a9f34bef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f399abf16ef4bca6b30fffba80cf840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d024924557774187a83f58f14681252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a8dab4f79a08f100deba1c845a938253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518265f60d83756b92746dd050ea86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d9fbe2184cc89a5c88d19f49925d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c4ff224a9a8d3ca379b657be6832256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa992f7d2ce375eec02ce7eeae351f1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7662efa98abee8adecf34b346391258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e44a399b7da572cc09371fd9b52803259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4d57e962d879d25d007ad92de25b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c20afdbb2fad897006673bae1d3496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc96b77a90147c4b828f1dd51dcb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b950c9d6fcda383c28f71974ab8b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561baceb192f19b25a30a401bd68a37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917c2fe19478cd7dd83501ac0f9164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86046a2448e19551e333fd05251677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f785e23a09138ae6977fd762dc103b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594db678aede6adfb0ed256f9c4e694268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7565a7aa97cbd20b6f9c83abb4ae22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0e56f4dfb6f072116f829cf37530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f016dab9abf3f0ac8a4b58402259271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3fa7a373b6e1690a3aa9cf9fb5380272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ebdb589cb1698e51cbf251de81381273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab06cc8c2563e1a27dc14e11f65d509274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf647a75010634753fa50e66f148c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e108faf5daf87c24e7f6a460ac3f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f9b1727e9bb603ef6be4b1914383277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828e77a359303c24b154c4e0b86e33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b874ed319a5eb4ce73fa86bd43c91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b3c28d9518f57058bd801990ed65c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530800d662d4e357a4d8b1d537a898bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce7fccd4f9bb0add2bd8465280c0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a9522901dfd394bd40db5ae3913f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a5a281d916c7de0a1de53da83219d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b1614dee1054fe5f5df06e49d88c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bd4b9f2edcbf87e869a524e5e128b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413934e1c00da44594294764c233069287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b5f824cdb9b397c2cddd6a6c0405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69647fbe04dd1b1d653ba78b2be0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43a21ba37c11ae272948955d7fb4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d13355f2712d9bb83bcbee94123c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324b5d92a937816563b8bbdef25a198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf49935fede374757c3d52fc3b006db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72b70964726dada96b1183aa78720294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543e3c3188745b18edc730bc6e6cc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ede836d89ad2daec4b0ece7a26c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5480047a79ee98ed5160f93ae328297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5077a8fdd0c2cbc734c9ca30247cb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd504feabdfdee4c440537811bffdf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d65bf47ccbf1df1f371cc9633305300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcae3677f1558ff44b719466af986301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af4d0990152dc78b6bda3fb626449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6847ebe98b54207c77a241cf18125303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6a23a6822898560f54477280b63f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe2a1fbd92f324b6a8d8ddfa36941305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019553e44ab62532a6fb61f5d00f5844306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662c037108febf3bd6e25a651235404307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d8516b88f98f60c91328372dc103308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77a9be179d9f0a9944ab6ab35c205309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa2bc3f566f446c1a54873db40102310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85971fc521c5e35a1847469ba96aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae7fbb3163ce04e300a5a5a4f0c5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b41cb3288fdf9f18f48ee1adbe4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba647b5ed1e50225018785dacb5a299314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60a9ee007a5ac7711f2d4df10bd0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f08a4963f8e86425458366b2dc16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8437f25070984fe4a31d7ddfea3a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec78d7e9b9d01e553c92f10fe6825318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253a96e2e73a2042cebec18780eeda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ceb628a61cb65d9a027f8fbd0aaad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42e2419453547b6ad444c88b4d4199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fabb628a99c02a892b53d4f79025b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b72d20745c29beed3dfff4c5c9a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6807ff54389c23c4c90219549ddf8a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0503dd208d3eaecc12a1d2f71bcec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae6d16c197e100d6202f441284770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7556aaf0feec870e5b32947d9b3d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9157be68851fb95711e470b18444328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c8c7a1f5e855318615e204b44335329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f59b7dc4496f2bfd6d20e6845894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86314d22579640397fedf2ac32b188331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115096a2fef1ac34ce8ed249a74030332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e338f852cbb747dc36f51fd9a134fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba10dcc3e600ee227317cf17dadeae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24c0203ef099442f2de5d86b7e7c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24700067721f0ff17a937e75ca11d7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00494913ddac801ed9aa58228f11b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719cb6a7ce9a944b1686089ae22d617338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f95ae66e1cdaae88013ef2a209f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20be591468c4ca284bcac684ab9e70d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52475fe7c4e25dc2a3b634bcf97067c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037e8bbebd6a80bc0f891b1667fabea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825621a5ac1057ad572baad88c0568d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d09216846062f92404a8bf8d1bc1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b89ca8b1f27bc1be19a06efac544c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93d028278ad13ba8b06275b0e494bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8faed01e2c3ebbcd851c231befc98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904abf06c34a750d40e00074dbca0354348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714a4d157ac78c03f8e327ce76efbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b163fb25cf56be6d810312cd95f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdab77109071811301cb860dd1dd3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a72317320885c131ec32169a3ea38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282fad105284625ca4a3e7dfc0468aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc8ae19d5a2acef73c1b6c8106c112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f348444dedeea09b24bc2e644deb56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025069861231999047164b290f175d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ada715740129a48c503c17f1aca65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b6e770fad28c410d013b8064ad44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5b204676c3f1502c21930f22aca15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8630db6ae9a1e81a95e4784c450b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d605b5d440f2a043275bc393149229361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330b083d1f9536feea695f90136125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5994b76b64afba5fdacc3a6aa1d1922363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeaa79db90af87b3f44e86fd68d8ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b033464c978813146ebebfc42b99d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e2745d3e74ae4cdf805ca7b38faad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33013ee04de86bab6ba15f74ebd1d3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34cad48b702c50796f3aa9fa6bc059368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab441656cb4102c7a3b20211e6857369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b928d7c5b7e70b6eeb0616c6faff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d19de7b587c894af71fc668f8d33c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981af9f47f39e2ff887a5ed57bbf23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc6fdb72761b8df9b0a52f4a78238373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fa48a6ddfa9f44a1489dd9d2defb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2bf02e7be23a6ac7aef57b1ade03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c644aabaf215e8c63b5f2e44e3fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeda5d6a704a7b24d613878abca9b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea082291e143b409fa678d3ffe6729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62a4caeb331d62376393fa46ccd80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ffe5fe766428f141416a7ab9946a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c6a566f58ddd44e597dfa761b439e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6490451223754c2e3de9ed548c92f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a3d1f27a3b321a46db300d5d62e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2bd56a49e0bfd70951fde4556b94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82660e589b1f91aaff6ff18f978385385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77618527be30c750defe838baaf660386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce35f327a253a7b95cc86e1e05b77d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7737dd00a061168744348bcc2407388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe4002b660a44b1d0482a5c6f0023389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ae01a76f835b3fd88de9a5c2f7a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76e02845314ec55de764b7102aef8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84f622c5bbed0d5f360b450d02fd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d791ea27240fa6d35a0f4bb91de6e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ebd11517a0b6c39b4e8879c08c427394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65af9616cc90d911527fa56a5b5e98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b147f17ca3611f666c660f60cab903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6cebce31e2170fb2694cc39846b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de05e93c8d5177a7d33d542b8e7c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4754e4b832fd94529e6512683a22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc7901fa05f705b3f88172d9bcc4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a42d91ff968f7f0c4e4eefe74cd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a155b95d4bb68d7b8d8789d204ee05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f027981a9bb3938e8c65a84429bd114403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a03b4f8d6c1c5d55050f7eed15bd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a42fac951b2af91077e2bbb1a305e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0746aca6b34249e53fe08ff895a104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6634601f4740c9677082b8f07fb17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b413c9856a7edf4bf832236487d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f6b827b39a66db25f9f3f75d30e0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50662e7b7c135e648dc911b77222d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501b564e94b4ae706a30966b293b87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e0239583a9c689a9261b6928289f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49417543a1f6f1324ad3290115ed71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636508053c960f79cda2615018f332c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2a8f426e525ec6e7e21684c0bd15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c149c4f27e27669f1c2c52bf976d17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb165475ccefc7b046942902100108b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275fd3ee4e4e36698cab77d82922210418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2cb671c70dbfb4221c540a1dac44f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a20ff862abec8337bdfbd306d50e54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e8defcab305bf6ec41c028e22ce4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e34ad563574c7a0e08105f6c543c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa98e8e80dee51f49cac14445f4ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0d4cd0cacf7484a3fa0b2c256ede424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2563a21973ad841239100a4e69a7c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41fe736681acf7f3897cd98a61d04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007b6b1b1ebcb9e5798d2d6b21b05c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81390236f66a5b0bddc14913331e96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c8174a9cb3b49e93526262aeb1bd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861ec0976127fe69d3a3e0c8cd2600430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd06a2c0cddac2e8dfea321b13e745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1165c155d7ca5a755045c94f35fd428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3c2b64dcf2949b7c3ac264d5f67c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04f3c721ed67aaf38181e8310d205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6722b1833fdd97ff281787f43edb869435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73e804908c8a7d3d37cdf59ac4268436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d7c3e514c4ac868a01ab1f2a95f3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3539b1ff500c097c1dc49b88d042a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b905637e5e0faf24f550e539f67dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589132d4516b601ea13ed8187571480e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9ba71c67b29b2628bd6f35105d64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025199d4156ae50b5eea4393e0e3ab8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362577aab2d25e768d2eaa0e7f1acc31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61913a4cfc693c95c9d372be4d639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a141f660cf71ed16ac9d964370ca14c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114180a9939b4440b72fb8669f558db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e6cf0b6ccdc41609a3ab66752fcfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9a523deca0e47c7d21a346c49f57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddcfecc28e1e05e068c9daa725720449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf3baf6551d0ea254727e120c8a552450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba899869677ba4f9dca1db2b35d8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a53a46b52fc46cbd15e3f48e9ada452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f588ae49858663904b3e6540108e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b062ae8bfdc4f1ebc29105b2adbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4e38bf8b083f7def6bbfb0197873455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97b7dade1f9c6a3fafaa0364a55c6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9c74690b1d7ba099f0d46aef0638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394c72a1c53ed4446fafd97296a639c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624bed97178bc260e2c9c88c71e1c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea1acb31c77db421f5daf34b13c220460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8082109855640696b8cdc1fce793a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43f1c4e6f29aca28429a5f721295b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4e95a31a4a1aef7c84787307f52b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1a1e7c7d5939782ce4ca9f5018c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc16577888450286b24e8590679002465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e53dd7f4c3cf9ace666a1f5e42136466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0a81781b1af00462fb5b4146efef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df3b90598efd02b8e0112443532be9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5b8a159a537c288b6f4e86d30438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76aa4fca7be0a32468b229c01ab5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52764c91aabc135ffc2d5de5f861628471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526e032c35228d810dec6019034ee7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bc69a4409b1f2343eeb09955553c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148bc0db3986876bfb4c893a8a6f91f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389bb4cc82d652daa810e924c20ded8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe316c2d7af02c0f0cf93d9ee6bd72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c6b8024ed07e31e4310823310070477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593079ee7a43bb8b5989bd1c78def7f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a85c89fff73c4c5120aed38cd9a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c8320435d2f197fc75100d9d65b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d45a76bdbaa8be935ca2a7493cdcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0cfa51c433a35f6745a5158ed9d69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100297f615a8bcfa59b7e08510332e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f21cf75a453f393bacc0c17de33c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791c20b4bf9968de7ffa7cf4422c85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85863fa7a12fe41c279f5e8879ff608a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78eb3ce15e8e4f7f5685398cf4384e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a0544eed377f1608d55d955511ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e53d05d8b88d79c3cc6f455740ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496789687780ff4bc30163d39365555e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0dd4ea1b231065db43905231f81f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc295006d36bccb5270c9aa2293d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc8dd36c10af950c215255428da95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b388ab592dd3c7cd3fe615a9fd21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f733c0b2b98d5d4ace2569bbe7c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca98b647824a0e87b3e064d3f7a7571496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c4e2653931e3b0b30a6204cc1499497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66986892a2fb8b1fd3f6e84167bbec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6df8dfa4789991bfd8cecd7ac415499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481457a515ce9ca86db845d9b7b816f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ca403843a13a78fc64e5e0549950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47115e74c37b9fe0d8c920637150fe7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff65c45bbb6d736799f13b1340c37b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e003f0b453ff6571881189c3c6945b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9d20f56fe31d3c7ce294bf5740de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365dc09630742eddba1b31e2afbca7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b380609dd6a7830bf0554c781bff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc9f41fffb0da9d5689245fa157cd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d96cffdc39e547c43f8f5ba8e25cd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457eecf4fd07226fcc87ff45a1d466510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51b7d2caa5c73a9e2db2536c44761511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197c39d42b217f8c2b2f8b30e1a501512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336fb387ecdb6008d789026bcbc81e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f71d1ca753847243bffbb0b53a432514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e38ba46c2eff8c65ef5fedeeb4cee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43248da64df7d3e01d9e5faae00d1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da6dc9c2cc55a88aecbfbdbbaa9bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b8c74d7f8a065f1a3d8de60852029518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e7f49d6da0b3b2430e28c84ec299519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c876495d8d71ef78e037b9a663267520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777929b25236168b5b4d07b1c81116f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db526b9ce2c8423c4ded801f2fa3c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81129cc81eea9dce104b942ce6f8751523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a9c473055e5526fb4cec1b940caa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891ba632291e0e9b94d4e45b49af50a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cbec024f1f038f8bf50c711b4ae38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bba835915b5dbe2e998580e8ef97d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbdc5f577c660ffcce98c1809ce0d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8913fb1af80eb8a377dd6552e6b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057371dc09f14360b811d69aa897cfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6b6ad555d0c2a20c55a8f5210334531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b0b6b5334c1022daa5cbc79f5f19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4f5945d6fabf4f2ce60d257e12512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8413c6de0c16bc8fefe447962ce8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fdce427006c0f311d4da7b51a40d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed839c635861a5930839583d71f0d335536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ebbcef5ac922567788580b3c41aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44e4f767362954f0953aaecb5ac3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04748ff24fa659c418aebfe221905cb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa6bbb4d96c49bc3d8cc89d016086540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2770f1ec37468ca686a8b980d82c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644cb45a27b2d7b63c2d9dd2a86049542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87d5ddc95e076018db144ad92db4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42897843ff942fcffdc9e04f3e93c6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93891389c534e5fce17eb8548687e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953c6e05146be774f07998d3f0af5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266895a4d67de3f2c08afd9318fa69e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06363a37271b2bd712ae1ae6dd6eab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b05dcc840ef3422f9ac7b73c466f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc7570f0ce12f5b206eedcae24fdcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a995b2cfe65a60bcec84655c59015551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b56cd0f8222c986f1af178f2a6a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a10ebfd23c1b8bed2ec5fbb117c5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec20bb719c3ec085e75b25e253883f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d19e3e727a425c9f37cdf1e23359555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0c8b0fdfe519ba5891e71036ca7da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd8bcdd04c60ba19618f24e84c6bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e87169633e65f4095d82c12accc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e97b43b529e363c07eb4ea41358aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c656dc5ecbada263e5cf616c9616e87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900857321af1c2b16ddf6c897fe17382561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e245ecbd09669745974e360856b8b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42550d59c518d37fb2201d0d3b8f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b6b20cab25e30b438a9c613b5d6a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5085284e0520b2d186e9a24166b3bb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f3812acccba0363451a5bdc8d9d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa6ac23c089ca234b152ed2081cc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad2b05ca09afe59dc9dd57bdf2dc6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d890232e27dcbda3ea6ead3d8813d3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6139822314974b0b6887306a2d498a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7d34b82da059490610fce6255e85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d0167b51a2257bcb689765fb509e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1ea3c8288902f57e3d14984e7986573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72944ddc4311c0385627e8cc28270fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49e194db7d2aba8fc4529b4097459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6aeb2287387016cc9ea80a73f9da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b96cc88a207115027685413d969b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b1dc81f7b52b1eefe00706303f9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92922e66e2a81a4bb762aafc6c60b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2134b1068a77cc017872e166e7a68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416c6ffed988c7e35caae651734642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184bdee24a404ff8b3307efce9b726f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b371afd36ebf4bd15a78886c7f8ade583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3f8997cf87795856ab6bc3ed16b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806ee6eecda9da6c0b99fd49cc474e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1ac93e9348995c12de138cbc0240586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd57a20a03a86840342dbb1d37536587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c090c7a51288b105fb3893863fc528a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f970584a1840e486a44f8b70c576cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed9c21fe5921c668b51f4a940b0c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282176b8a6182b7651f69f136c525c4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca7d14f8c29cfd3c7ac7e860b65e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da73bedb0897260070f118c1d25699593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbcb46b65d44abd5b0553bec77da27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095795ea76f50e0a8ec0576d6f0fa2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8c118db8e81d446468a78d0dfb82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511942f0f318b1da0bb5517e976be09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66f4e7a6ea786af093f12eb19e4db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e38713ef4c5025e6f2b9e4c39540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629d02b9a76808e33e6db9ce52b3c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa98f889e8fc8253e10201a5cb64db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb3ca717dfed7b02b826738b1699bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9433225a39035bce0a73b96cff82f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a5e8e8003ac2c0b63d0b5242560a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3477633c65977c057f70df9ba2d716605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24017c23dc23288cd6a09e8b8e611a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe59cdf22c2033ec99a4cdcda1b6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e30ed980f746fc4ebd9d57ec0cb774608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2098d86ccee3c619f4b5af5f4d13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb66e17f0025fc8c2b4ec25151b4541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112b5b5bc46df21d734974b26b5251611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832251763e1d5bb966443bb9eaabed5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92412557e6ac51ea14a5938a4af2104a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163988d21c88cb763cfe356c4348a5e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc0dd0da1ee5806be491ae08c0207615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d943c4d403721cb1217b5d23db6e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb249e10bed18b699e03e2366e6bc8dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1c2d95df5694f773273e8db613f7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7095082ac573d563b34e75d3fdf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fba8d11756998afde5a58c900900d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d5b898f6cd4bbec0a2fde69af5698621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665042e1fa579c027809171213d756b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17eb4ce9a53d678671ea9d672d76d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f45a62dc061e7ab4ff05289ebd14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831a0006b72158bda05810290e06fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452324a1da22883c544469e8fd95f17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9532bd43750ac171206736c10287da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ffa6ac28f5904a4329e3afe1a17bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409448fd83e088aad2b3d5eaf937e0a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608cd0bdf1dfc983ffdc82f49ac884630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330207ebce49d856bb5730949ebbb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e63b8569a3fa69fe02dc064fc73a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a698f91948334f9c7e8e8fba2b82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0b947f8aa237b153829f4217943f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089cdfe09ade3b65e712715c78fb92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50430949c2b742808a357072b6ac3ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d5beeb620bba2103f9caf7404315a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15961a535965cfbc16ce0c7147477638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71365d9bd04c84657bbdd67d61a6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65916a44595e4cc4200d864466a4bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd2705b39c324d815fb1a8ba9dea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc31d011e2b0098e4492e2c09c2e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc72753bd44b1a05aedfd31736e410643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cab757cd6341fce7bfeb8ebc1ec58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264ecf8dd83b3a39cac2f1217937d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e6b9ffb0b3012806594063bb67b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402f91ccde8c088bb1599fce3ba3b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139579cc267f0c5ddaf62a9d0f588c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f74deaf73ebc7b9e11e1561cc2628649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470053e8ea70ea1e35029b344d5094b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8567ed9efd810abcd713c1d310e0e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006907c17654352126e21e936eee87e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15ffbbacfd87d0d35cbbbb231151f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b26bb9681a0156bdf06c2e1f1cc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a368165c5d269d8dfdfdd5e579f2ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54df1467ee0b1830b492413ae318fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392ac1a324f6cdf79c0bc84953bbb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f7ee3b2326058bdde08c2ea60979658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446282a847630785d7b30bc3b475b35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1084346befadcc997ee86f3efb16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a5b86183481287040bffb9e9e835661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f302c10ea3ace465d0a34ff44bd57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982241a8ee1f4d426981f44f4b6c59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0d2334591bdd09a1ea1801004b9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a9ea86fccbf9a9c30065cf17f9909665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b212377617fb0d72bc131becba4a3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4963e1adeb6a566383b84d152b85e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8734fd44efc4186e9527a45bfaf2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3dc737db60e468d121c8d1f266eb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee744a624e719c6fbd06f81807d9ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aabcfb1b2186ea87fca5b674a4897a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89276fcca2f34f86b072c917733a0753672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463501351f0751d527433f10667c7e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de74bb36b854e150e3800364e759634674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0fc41be7c87ecb0ed5ccf4f362557675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c4d0d0ed266cdfa6226dfbc4fc7cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5824fc70a4575db4fbfbbf0b22740677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a786e24e4fe5c1ba15f8293949a0063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9aea61ae3791fbc0ce742e8fc6be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ccfe127e8fde364d090fc7c69d9f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc4e05e273c109b1d12866da3fa42d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540824c8d2ea22855809ad192e9b268d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d64be371751b1327aa38c4715c1ea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43840280e98f9b576a5e269c06468684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f3c8cd2a17a40b9cb4ec4e40b6a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368bcbb18be52a09f66abdb9fb65dca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366c4c80424a24c23f0c1103f8a1b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202fb656edda7e0cbf9932316d7f360688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c85dca21ea1a9c6b871c877d9296e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e40a2aef983c8b2df60d1f45ad5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba860536020c3550490ff4dece44f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ef6f34f83f8dac5ba8c5050f0d90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db81d7f0f303891f9fa0cdd857dbf11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49063309b5e4d9fd417ade18f56a4711694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb306dcd5663d5f4961a6881ea120e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c187c9e53cd5243e0f832a25755c6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b98f312e66504b05358865b5caf24a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021064ceca7b593b31133b3c4505f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95e2da3dfe695583a36cf3075aafc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984033742f3c7ffb3dd6d362987bbc93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0093d3c3ff27b92cd0089108d7ec7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e285ab7fc414d626db24e50f9e7df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111a34d2bd956c666c2cf9440559f89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ecc2d0c09d655ffce73a8d57bb72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441172c605eb99198bde7ab4ca678313705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a975f9899b083354d9f99eaaa64c09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb973ef5414b93404914e2054b966707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3de9ea11a12038d1587f83d5ec40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e2cb5d07e2268cf3e2a66dbdaf38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffcbced6ef7519c2fcdec8dfd3ef1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2cdc4b1648bad4cef1daa668b01d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c7a5a1a71e4e19826e68c7d04825712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac710a7104a759c51189de97dff929713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349bf3ce0b3f304d928ccbeff9fd75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c60aec001198caddf1ef5dae5c7b6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aec5d8f230a48d9faa2d70e8e4143716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b4fb6da1af92fc4bf1180312bd4e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeb4623ca836193cc6229da116c4a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f719854c78168403906fa1faaa402c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923a0623d636a0b5e9bd391bdf28d2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e078339afb4b1c86bb3e79727993721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868cde6cfb365b14db15e92f6d2c0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0084f60e8a05b614d888bdc098ebd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45bd25f2f78fe079f2f4a0508d803724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc5327dbacb812645ce916acf0699725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8535851c522cef9b7d53ce910dff2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d878304c1740ab34bcca7a96dc9ebf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d15b6d87b9e2ae0af743abc9deab7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a16997dcbb4d03a345884362a6ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b897b5f323d506ae855e4f8d15f2a84730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d81ba965e6904ad88c715d76225a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca418bda7f91d78938deb7b2e10c48af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83702a34f09d41ce61f8733bc009673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3845223d640d0b8dc7a692577aec64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b47735b9e34c55bc1ac90813284855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd872931c12cdfde7e94c025d24f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb93565d47e9e0b2dc374d06ece6587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a85c2356b4944a9276a340bcb4698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0c22b2333d37d3ede265d8fe95909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08eb195b2027ac6867181a2ed59bbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090355e2744cf2e12f2d17f6b670c3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e097b3a949cac991a5e7f865c50fdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13fd1b5bea665238d502c8e59b3d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c954357150e791f5ea5fe1fca43b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4101c76b5c1b620cdcbed2680376215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f472b07dbbec090cda1878a6d4771d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f8b5e288eb8bf8a4e7e339f1a31217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180c464faab8e871d948cd916d21b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aac0229f5ab3aa3612cec92ad325119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd70c56f4b0e9d13b54578bea3ba8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c522057282033134a21dbcb95ebd9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde19042e16351a1e690badf9342f0d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e2fd919e6fc359ea2b42663d008823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbc2ce374095a0829b2de7f8bd847424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f6de454cdb9599f91bebafb3f61a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940f91bc78084e8611701bc1d0c5c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6497c4936c15d1a8397e6d7c659a6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36d63461e63cfb0bf7cf7359ac37f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09bb1c17d6de7ce09e870e3b14a4a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde490b9f4682a31a5482be207fd4c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9a6570038ecbd75d48d64a62277da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395559296a758f3f12d84a4af021ba132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac849aacdb8b7cbbc94c0160cee7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315540531005245b11c31ddc45e47334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aebd410c71ea34531c2aa1dea0c4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d1fa14ebdfd4e463f64d6e51c27936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023500b8f38b90568445a99e8a00b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a206d2186dcf856146469e8366d5a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba726bb8915e5de8dd5aeb555a5b3dca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ee5ee4e3e2fc8d6d11c8c88f103c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecd30f35309aa6502244827a76d1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1979622f225f8872051078fe79cb16442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef4beae389e9cf7e2fe571ef0af9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be712bede8521a52ac8d431953f86a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf023e0e53aff9875e42ebf9aa6de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c846dbecaa33b33f199120cceb6354746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede6fffef595f44d770f9597f7b20d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf69b4f53864dcbd5e9904646e5d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e145dd853eaa8b54499f023009ff5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00b3e13d03a9c05c4f736b56c5d6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593822c0094da2ac21a4cd8042a245ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3534e3e72abc230e30be6b6ccab5d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cae95e5f7240ca11c319f9c560d7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f443c055f723884524e924738d7a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c82fd0ef2a9e5734554b5d2d73acd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf4e50198b7b62986d5ca46a10c8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde55db59d9152e1807b275730c26f5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abd5d5c1035c1a011ba69c529938858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fcbe2c054fb7a46b18b91a6e132b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1e12615990e4d367ca890573d3b8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b74eb7adc18d38615be1df4dda9db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289509af5a0f7f6037b05c0962847b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de418d3ac531c7e8df441a2c282d7e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2f9375f52015826c82a1eb3798ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76de9b2bb0508e972d812973a5f6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4202656b309b7b8c7a9adf1d6c7fe5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9a38e74d3c3e3b502a63070093bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1350e457c59ef7b21140aee3a2ce868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918168de9df62004d6c8fb85f34c74e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f795e4ed3c06e137ed9440bec890170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e529cf5ef5639ff0862d3e4a0b5d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4705d022ccff85a26fc2972cb267b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356951ae8da3a9ed441fe76c60d81c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e82d20c35659e13d312d0fb6fd5f9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc3c942a341e5a7027350f0fc79d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8855e6ef282596374bd81131ad0a38976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c62f9b07e22a509c053a24da10a5f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdce6c5760f7989a99e37fd249a7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751df3c4407d7dd695c644aacb67e7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b521c3437164a7194c2bae584cf0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea8557d0b2699c2bd8056d5d96b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5bed78f5128db044c1dc3cb16dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d13599acc604b2de54d5ab5644fd5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549f584107b3988f42b10f833d8d2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c01c57fdade47ca73f3e7113a151985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc49a9a71e9aee32f17af4c66708286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56c9ca07f098afccbb84e7bf49f8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2fedd2871551ba47eadc9b648e6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c954f9cc8e42f079661846d4916589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c49438ef0fdf3df70a221a6f587f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a202724b264d7be8579e1b2e0f56391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bc6de925a83f55a828abba1ea315d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5399a87146c28fc5bbe4a2c2aca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1e98e1f3ab0f8e043fdf6738e30194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b296522dee6c534c44b26f1d0c94895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62618e68934627863b15f44098fbec4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63081c90cbcbc19aaa8400639bd57a9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef959665417b9b8e6b2f72c14a5f7bd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db236015bd71889c50d2197c4c1a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326cb8fa55a8f96c290f5f2abd62b39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0b86a87fff8002f8c2b4ae1a7d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e846cfd5d8f668092fe3c9299522c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832c4862ee016630899074dca94328103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cda4be5e7b45f2734f9fb3d157b96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041d66a52384c950b7512817f986d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe021eebc82f5b36f7e3b91d670c2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2dd057cc20c5d86c842fc7dfdc4d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e588eaa9b4af8017ed58f0817937e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b379fb5dfce20f16fa99f57e54c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276e6e29f79208e5843bdc4964654f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89227b8472e6903780204ceb377b0b12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c22d7c3363c4f207d10dfbf06b8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fb6cfb258ea1deaa275ba146a8b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0229420229f69928d6838945c86182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e19b138cd1c0520addb9937a087c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a6668e76a6be917da8bcd21343d3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667416928c3376c61864ff7ab42b5238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba0eeca3b1c46b93e29d205ea3948118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f149179ab228b4a217b9177af6cc10e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca37645efcc26bd08f2df0025e003120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f37b8a536c42f6b384583208215eb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546400a28c68e11f046eb85f0056e82b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f69e04914bc4977fc2c6a12e9ba37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d04992f01c2f14385a65e14472c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff1f56dbeff75d26f17d71e19f8b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd694eb9a2f70a88495fd1cd401e9fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b1fe1ecdc02b148627aaa52547c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4df6887ddd11cc86d5b9217dc846128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da87990237cd04cd040a7de4f03480129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e216933ef15bc845d35acd7da530867130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8b4ce6271c40b9f400bd2b6a896d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da205bdb2d1c19a3b35e23f60e21fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cbe80db95cc4a5b491d91412aa003133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dca480914db02045f1e7d0055d345134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8cf5b2a5ab3ce71c7576780dd19b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddde3be2cafcef8faa764c2d143aaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed238ab44231d6c7be7aa818d2d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b8544f58ad9db2fc3e0058686d0b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ce586913d585e2cac1bf504c0163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d4dbdf24cc0973b2144d4352b931140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f2288bd53f32a77b21f0c33751ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08684527ceb735672d4b50ddb8a30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac783a5ccb952879f1d3d7d116e5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48facb266bdff94e428d3d15bd8bfee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341399fe42a0f54ada4b3cf09118a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc36b676572eb625443888d1e6a764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd6078a988ec1f5905e59ff0ba6f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c199b4a004d0c7f1bee0519b62f7b8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108506a23e9c215d43f20faab4601b3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ede7a8ff6a384f5c0785a25ccd46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f5ddd592f7f8bdacd5ded2afee6f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62197fae3e16309621e19abbaffc17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1ac233cfde71898fba3d5176f8b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44449818caa7e56a3e8538bc1568722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b33809d01ffcf64897b23da588d12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b45f22c66a1515af7a39ecabab4e64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0268125815f32ed133c12f891d19a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf665036498009f979afa4814f2b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb88b29926705552f027cee861ef7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068928c3e86b37581849119e39ab288160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7450b2c8f95e425f5e6c6f4c4ac4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a9be117f5d81a4c3323630730b65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60dce756c2c05205caf0229162ca4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d41760d78dd4b5e9065ccb788446164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9110ac4b811b2e306b47416ca28bd50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37b9987105fdb968ec0a90c9479c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ec73ae7ce274ea4d6f636d6e11d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8785ab39f9647c4fa624a8cfd45c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3498caf2465edc029f281694bf032169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a337e4322c5a9e431d7447163149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e46dad9bda6d8d9457cbd8750f873171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84caf166895fb26485c2603b13c7a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a3163af909ff91cc2106b49bd38c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685bfc8ec95b701db3a01c733e236a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647235c70281b2e1de935c48fb5562175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a740270a08ba818052f74000bd520176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff18ccb6df4f793d30db67d787f991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1994a62d68c94bce5ea12423321de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc55379c4b61daffa1a0c2a8327d38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642a652f232e6017fd596400b568e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb9aea0475fbd973ab7a9b8cb19ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f06d75b3d45fbcef62bac98accce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b98bd45face811bc4a63b919f3e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6513b20447ba1dd8b05b0619ca13217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec429aa0fa549aad7752de11c0d84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213de8c5720a2d7eb7f8f814eed5309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f33ffd08627d52933394c25a230b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4afed44188e0295b7f2e79ca61a3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e39b71b76865d17d475a50ef855d95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5baf33263884daffd4563ea2ced121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4abe40185e7b96548c09980246cbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8312dc9bb1c69b7f5cda025346e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfce8a9f717c50a775a8960dcb7263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b90f3f110ae36c9e06a753c4c11e6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b093f9461af4b85b3801cffc7768195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b844a3e6055d40b8edf48c087951196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7356ce796527420d361425d8bc798197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3152e738e57e4edeee3a1890fdf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6388b0289643043deaf7f977c8af18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493144a50e5a3d8c89fc65361dfcd37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b61b73b97bd6bca61c1e24a1b90de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f0ced35e69c8ba72e3d1f6e906897202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48a42c73b94c022acaf8a0e5477d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c10744d4cd0fda831e7334e6369bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861bc97c7410c8b44e8861f9fd17819205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78b0e5e688c2f7111ca456be19f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebba9d75b8b07a1e1c53a0163fe054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d28153a319c0098fc924c2f15d8a89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b8fac2420866dab81c7a67d263bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa912ea6007a15b124a55acaab0e115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772abcb99cb08e16212b91fd2debab6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a144b766c85f9035c2ce6af228332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31841503864aaed85dc1f117f0e85b0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4857d0f733c0254f17a8ef4377e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffd387e53ed02ba14242a5c95bea8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8652cbb916984ff6cf0473ee0aab32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424726c96348ea9abec4506de96e7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4ba873e97730aff556f9194cc663d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906400db593a647871857fa36edbed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3716cfa96591159ab095df6c03c66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc67c3d0da04a80f0d4dcb08ddc50b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228005e0d8bd7c4d7aa78f1334b7858222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a637c47f3d2dec833912547691602223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a887eced5b035b17b40a27c6338408e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463957fe54ead795a3c4ae28fe0be16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a5f732704e99f10d00e044fa7f54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1f79a014cbdbe60a9d0444c98842227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ed7a4bf7a08e68425a21ba06f290228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337a8be4e08ae707be596d398da6d8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa28d1237d567b314bcc58777aaac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6f8119aaddabd51c9ccb61973edc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0432ba2271c077a29a437dc3420a45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d096c1d3cef38fda94313e7c5c44b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56378219bc048ef80c5bcd7da527f28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3ef6e110fde27d3baa8d50efbc7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af9c0a12ea8e968ab4db2200408a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa8f9ec2e0b8845588ed389b8dcb05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32807acc08c0789824ca2318cdb8969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181892028609b356e2b9b44404d7360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d11834b87b5e5e18ef66ff9bf71f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda8d9e63aa8f34d5766523a77cfc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220cd63bcda879b33acb3ddc07c777242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d41e48726ec6f5d3476d0cace16b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea81f40249395737dd432c3a1e1803244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0218dd3580d11447109efc1d4b83b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca889dc619d21a3a125c1344a05be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448479105b6f1ff4ed83f592a4d1175c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977fc767b6e60b0ae6a4d2c76d36bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd52b00a5acc038fc2ae6d35bfd09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6197b0c1988c5492de288dea291879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd11c9947435ad86eacade1e682f85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b8789e8e32322e03cd5765cd5351d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98540d5154931149ae77e45d3882e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001bcba48b4e30c573eb96d3df893b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943438174798a35201fa95e8257884255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646340f7062baa04af131fb70808e67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dde468d4867c562ac65ee67fef8ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288929211fa38cd40be459561ad6412d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7efe4aefff51af5c88d21f4403837a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201d9e1b19bf42afbe9cdc2f9480c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115da16bb5d7a06280286a9f9c797b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3859424476b2437f7e13fb452a1bf31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81491016e0fedb97cb42f092728df4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47add83fbd8165fd7f486f9b02179264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b285ae66fce45356efe6498111162265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7987b315ccdbe0fc9b89b06363b330266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f41aa7820e89dc2fc5aaec6654be71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2491c4f52653fd4a434803912a1a2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fe17979156204beb81dbc28372baf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014812b60eb957d560cc995cae96b7f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a69041e74a39d7ebe1ded5eeff31e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d404bbfcff338d9aee0ceed145e8684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31091d185101e69ff51734907f0ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf488e76cf65134f9bfbffb005f4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbfc9af5cec4f6569268796c9f353e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe5c9a0856b1dbb3b2130462431998276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34fd976d3f1f9266623141df42c5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065d5b9016da5e973293c8b61dd6a96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed26f3f700b6312bdb5609efa3e53d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ccc94839eaeb4b888b14a0e2af32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60400b9caa4b68143eaf87db13759eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6141d8e3b26487cf66c2ee822c78c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823237fcfb3fb0eef0927b306e4cf6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7986a8f04487b309dfd5aa4ce02e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba0972102b1293965e63131489675285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec090aed0761a105866613c311463286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762479ec57b9da9e3e282540f085f655287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5ed9f62ab6997e9d9aa8c7ea9507a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ceb01c8a4ff336f5593b51edef49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05dba475919da1f18c5f000967e195290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8d8622f94c2e6b2295b68fc1051a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9741b9fb8c11ccdb991f74c58d2e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41ce28790ad9997a4c866ee78e5a2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0a8ddbf8b6398a30168f5a285ca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724be83541b5042d177e51ff50fced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647585060cc6e733c1ff8dce0dc656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018ada2948285b2d93abaa5f2f8c46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac779b185602fef77579ea1f820275298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212f3673289750ff2391617329a0d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1b0c7a53b48d082141cee3511b53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7a67c9fb033ae62f64dc52a7cdf91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fcca70c28c7477ee7bfef0c5041f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe972afa1916de89cbf08e866da586303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45aeebe18afe143e92fd91b169a6cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4c920825af321670bea4f8010303305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789c2dca7cd4e01909df5232801901306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38ff63eaefa439f78c30a9cd538cf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93172ac7bbbd5b2fc1a99eb5c5160308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae910f575814594a1d45e9f9bea7a09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a27bc6a697239c1d643771dc14e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df967e437115547958f49cb6c202d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1caaf8e676374f611264070896c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d45d1670e79bcc83d245171ae598e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00f742c1118166461ce82cc1582c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3f46319cc108bacc00c47c11addd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe6a2023a6a3f61448fb790db678d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134edfaec37ac189d49846f9bf05f64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030019eb204a5c91775f530c97fd41d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352010ebe9bad137cd279f0a3389989f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e85e2a4a40fd9a305d583538bb9be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddb1f052c3bbb9e8dce7701dfe05e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092c1d59aea816549831beb5f7002a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ecc477b3207e92836819380bd47b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6501efbcab57bb0c0286d43f2255920324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924719c6cfd629a0acd902f3396562325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ae3523a1ab490e43963e28978db1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdebe5a27733ff015e94c7447ba4906327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe36db21f9e942eaaea93bb2a0083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9e9e120c9d4d5147309dfc4f545a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db36e1b839f954117ca1f67ac7bf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b81985837eb0fae3062afe6da16893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7815421967441b0db9c766b348e09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7f937fbcb31b870a046c83221e88c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa992a6094ab137583c10c4437a4d7da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8bc9fadc51659512f43724e0ce08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c7803bebc1a677e530812bf687df5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518c10e500b69cfce603438f16ed7ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c3179569d091e94bbf9c50e1a63f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9807e4277ccc2d588e8e8b5ed424c69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac14d7c43a18123a9d3d79311a35b7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d6190c874525b25a030fe8673f18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c73c32cb08554dff33124463308c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e871dc24e240c3607c9fecfea7f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d861a20c8900f3cc30e6fce2bb9f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef5137abd9383ffadcd0ca8cc1446345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e404487176ef3c1831257a868a7b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76d92fc954275e7ee923857ec2abb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf7253c8c535a37a1f665e12fdc1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae6c71a4ccf1cd6a2417e38544e824349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03586f5d8c695567901e1cb899da29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63337e3b441817075aaebac85d3a89f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591afe6b142939a2ea9fdd46e2bba79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205eb327f5d4509b8790004388aef12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f927fe068f83ffcdd3817cf40c8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f52fe3644b73646c40681c018998c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425f52f9e43e05d60272e1b62b78b59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9167c81fea1314ead94893874f6299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe32e7c9ce6284370b289442dd12b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80744135bcb1c782de38a4d486ae64f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b2c02393dd6621ff216e4f9838c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7615e4dfe201465841665abec179361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb0e76d2e920a2ec0b7b70f002ac7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b50df9cd8ca5b721b1a6a40d2013f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343426dab313d0315279a99da34d99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f62eb42b924c0149a51d855ee1079365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f6f73d04f4dd3f04ef3db3cb5c02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33567e3d9f47ab3cdc3b9cd4414f1960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb84a4c92d0219b1f437b1e9c36d49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad5f7654cd326f288855eee107e84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50cb857b26bb114ba49f8905ed3ce3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c0c2b4807dd2a816b30404401f6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3460f124303c8ce482dd8fae539d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72793cbd8739119381788a9db91a9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7f1de8ec465bbdabf41d6f02c1ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db2676f510084fe6b50908eb842c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bc871ae4c030ed8352da8ca93b5de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227b28ddb4d25587c23f41820d8836377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79084f60718e003cfa02c9aa03938378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a0ffd8ddbbd9780b60b753f93f118379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9166bc3f3620d33d282635e6cdc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b418aa0ebf12d3d6d12e46988d2599381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121eb65ca099b9e71a5b3b4c5c7f89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3277e29fe91ee4bfcc6e1fd4f32848383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b682ad8ec0ec2597ada575fd85e448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75a9728acfc65843c7207df5e9c79b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ebaabbd61e329215e8d70310589f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371326085021e21d8913afe83fc52145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bea332f2cef1ec8298672dd6869ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f562dd92129571819e26dab7483fbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e8dcb91ffd3876e3b1e4af787a05c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b77ef7c46b25c1bdde7ec58e3e7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d24a65d5e86edf65b2048c7ef04e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7b0e75e19ce8edec221c6d76bd8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd98b898b076e1db4bab0d601f386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc8e63fc22bf61bce35516fc6a55b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9fd7ae03c975496255d898fde893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93817abf162803afb631ac6497f69363397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e820c11b043153be84cc2999aefe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07299a4f7c5961eaec9a356c68b799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c52e20d6d6f17a5ba7c2b704d8e7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467453fe4516a9ba3744945b961c1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f42dbeb5def6940368bd0080a1a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc45fa00ef670dfd07c7e9380274489403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a7e1137dc5487383ca4ca17f74e91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfedf918a3e9bb5736eb27141e94ef0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af22415364c27eac8bf28e5c7fc2299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048bd716bd98d6b561a74284fc8383407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aff0b77da702491a4936fdd7bf27b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa445161c27bb6ad5c96f0f6f61c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1816c908feb364716bf59554753a70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1bb777f6df2d0a99943c6b429c0ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04b34f629be81285d9946bc955189412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242fd16cc207acd798fe7d32913668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6802f857725f53974c748c4ae0450414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50caeeafcd5873dc750d1a6df38d5d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef112f59a19dcd5fed610df73cf0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7c8d514ffd18a35c0ce453cad3f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9ec44f02c405df5987f13e5c4e98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b5573ec4e457b831d4cf8ad2391a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4165f535c3b1371e0658bae54fe6a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c8485e7af734985627bacbab87349421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb471a5143314335463c4d0b87d5ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1755fe94ee5f5da0c4bd2b59d9ee8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54adbe50840311e4775e82ba212f5b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98015da20b880a3d826c93b828420425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e74a714645ee814df1059dc51b14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6c1678258b09444a4bff703236b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db953111b63b9793a128e6f01833992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f149d17b7466e719e0d473c906b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a75406e9bd1e434c02d30032c7062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377206376055888e53c931fa309764d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16d043daf2eeace46bc694c78144d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c0cba741e38ccf61e8dc2d2aee9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbb29616a0d5850fe88ba3e5a56a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3b92fab1b58059770a264f66402a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a557bd4b173334f707c9471ed577436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109639b416aae09bee75071f4a026b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafdda663eee85a08279d484fd74846438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa6eb4231d7e63f66dbc2bdbb63bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed98b4f9fa9f70c7658bc01e36c3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429907dc2b708e3193a6e590d1901fa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546390b969514d70ea2d7cf0111d173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2d5941776ca3714ae30123ab7fe1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b5afd353859d7ab6f13737149b00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c46d89a61d1dde9d027e07f076d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66eb662a54ce5d3e0304e26b3b0700446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436308910fd3966d063846c5f18deca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d39a4ff9f4b2fb59d8fd3f4ffe241448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669f11f13c177db4091bb99aa09b22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317795594a8e12e058644ed6a2de62d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b875cc73a8dec75679cfc3e3f9be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01102ecfad2c78b51a45da98831401cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e81e9165911049806be3a081d56c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279c00bcd33215cf47703c689d5a69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea3687d255b458d53ed65fccb5b5b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eb0ff8fffc474d69d697c978c5767456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184ff6f540960cf63d737d17430431f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63934ae50c2c83c4c2159292433e86c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802562f8b2a020baadca1cd561a016cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a0dec98a737d485a929d4fe9a260e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dbd17285b0304efe2b8e07b0f2e89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5573cd059b4b75905614ecde25a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c727dd9af214032686ba43ad28757463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0ba74fcdb95f31744eb14fba9dfa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c1e2be1a6bde7d5d7a45aecc0bbce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581946acf2e86bb4b297c33365f5f750466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97b97b1c4bba64332f24d151932b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff213411be1a2dd8929a0efac6f51da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ada56dbe0c08c825fba500568fd222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b763670a9291dfbecb746f4b744f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594225c2b420fe52796f77de996c646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ba85194f660c1353779940f21a11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af64685f15e37b1194fdf244e49f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f48bcd8ef372763d3180c3bc10f8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ddc399f339ab233e59b5f37f62007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aed9daddbc9be0b42e6de2c7c27d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368b7094babf626444f5114fb0d17f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc348c41a9ed91668a8aa7524292f4a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad88206ad697cb65b45d333f48d7571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563019aea0e8fb5ec069780e505de3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd5f5d0b7996cc848890d1ea933723481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da981b5a6a39f981a42439e927ba1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935534ea7f476374487d6e5aa9e5ebf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fccec1bd44a508541e3ef94e4318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632a8785abdbd42839af4ae399cf9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e414caef467f39d43709b69e19c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74acf9816c1565d4a27fce2390c2f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad881ccc575b3e02755b7c7119497488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1974bc0b32c20220559dce0215ffb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e22fba2b8af9b4cf1dd5440e93a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844574987eb44eae5c7b490a2583e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8675fec5dd5fc840562bf8da5631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cba4457ca856cece8b2fb9053bcd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaafa871da6faca1e00bb931243de1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa0078fd18def06870f1df84d75f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2121de42a1837199f380eb6b0a2883496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533edd22fd90d1065d6556bb3837cb40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ef848eaaefce3971b1cff6b70020498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b25f12c195b0222bc77e548fd19e87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906ebc317d0705eac971fd25f63857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77310a1a868d0e41ad5bd0544b36b98d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bfb82035ff8cf9d10b07db7ee9045502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d5fbf7073d56359adf398455ed8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d06ed84ad3fd22e1973dedaa63fe5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82e1434d4cad5f104e67f4ffa56de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35328d1443a3c41cdd7f24fa3009d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c99b26c71f2413f9f95e3439c2791507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de10cef1919c9d409bbfd1a3ec96306508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c0a77637010e2e425e63f717b0ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda372ff3255f9d40b8aec5d70f4db2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4186cd31971963f51a2475f54d85ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5493a1481aeae629c8dfc732e0756512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ffbe47659068ea8e985d788ead3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6dd3cb1938ae74b97712df7bba9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273151940ecda0d0529c1bb7bde2e64b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42b4b05f3679af06c9f860953ac6f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86634c31ce0a71d4cccfc0b789f394b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637129dd8b8a3f33bec18b8600e7084b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c12c076542759345513a7582b1d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d74ea9ce1d3e97187ef1e44eb6383520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbac3fb4c4d9b0e633db86fd7a920521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e60cd7f8c25e573b282a8b8f2f0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848e419554f7f8d5972f4366636e66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b770f57cccb87e73a0f267e87ee31b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300a50b74405ba8962d59cffcf66a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51420fc7a68322a7f4e3dd003588a196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a128c5fa91ad5eac4cfeaf25fa54db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7b1fcd27b0bf33fb632bfcd4c28b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55605137098e15519d953b0bb10a56b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40383c412ce9c1e1600849643b800c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118aeef7ed863eff6488ad815c514b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ddc1d63a27271e89123a6fc6dc5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d10083aec8bcca3ecc716a780d71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed784e2ca6b6a1d463bb42586c9217534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312bedf1e4e53fb28868f18649cd53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ade0bb3b47a70c259f901bce8695c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d3c9ff171f151a93afa53d2886860537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366be5038a2d1282a19b6e5652af494538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f33586dd4f26de402f035d23ef3531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726dd601257304914af3102b5bf68fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21202d55b35b0cffe69adf8f59dd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb1233f86e3447544c979a4d5fb3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda56460278532e523a3c8df328bbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498ec2cadc548393d4009fbc8a4da9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b74d5b2068f2c15574dc4ecffa7a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184654f9a1b4151a56acb0b37bb1a0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aea24f6bb270fc329b135f9c581fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad037b7bc89c4f46f2f3c1180ecf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b230883fdd44742a14f652a5195da8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7f914b5616a1cf43302ae720c2db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b7fe67106f37695aea2e8ea03d36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e293a1cbbe1cd804b35e9e576143c67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d57291501934f4cd46e598ba569e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fb68e5917cf0ed1f015531b5c38fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1ff6630e7146434f614cd34d932c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52676c23cd612b77e1135083e2c34a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f975a4e554e0459b1407bd26838165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab5cf2a07e177065ed37ec7b75ba2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa77bfd27f65c8ae78c64428efbf49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9edbb1a29f994100b2b7399eff80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca7be1bc74d2f037407978d1d5df88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bedd5e1e7aca3316de8440f171256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b7f3f8f13c3cd743295e24c255337563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4ab383440bcd704a8912b86fc2555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc6a8a40ef4025354f60184e53a764565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f8b7b0db196e07de287438ef8240c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90043dc8469655733e1e90f8a31a249a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955b0d4ff6c4e33f53a0e2cc66b578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf3df223835d95322b86d86a58893b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3ed609d40f24dfc24a9033e79c640570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb3a3b81489d7842865820d3bdf68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0fd62262e9e80aabb05e2cf442c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897875db06ce8b48b4831c6beca9c05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183916da866f648ea01c1fec101c4cad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868b96085dfc2dc7ef6b14e21c1302575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04a3bbd1bfca6f66d1b5df8fb227f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4df93f340ecae3c3951967efefdca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50718669fc5bf39cb53acdc370fdd78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b56305812c2372912256d4926f88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3cf4f8bd31d6108903f23fc3f598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c7aad7c1a46f6457a9c251f590866581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efb484f1df6813bedb661585d50f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fe503ba95af014c60b1fd5746064f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb616f8945d4cb50742abcdc74fecc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb250840f0da6b5ef25d63c7ae3561a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3dfc249d97a65e3c142a7032b6ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13397d5e8b68cb6dfb2ed128843d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3710f4eab5d7f35ede7a928ca87e9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97920cb6376cc32e2c77e1e83142cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca19dba025d180c4d1975611d747d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346d22ab1aed1be62699429141b035591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b812fe7d8fd61466aa47d4e0e9d48f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e61417837e35fc213c50f6c02eb15e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da13c2076006c0bba4563d4e1312c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49a8c4d874db9f5c2a1133b96a223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47611db52b3b76109770f2a66d2617596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bef38bd11540c876263e210b74aee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fda3b0bd4ef799e0c5e4dc3bc0d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38962f1bbde99eeb328002ed50a3245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c6f6ac5fb01500f9a20b63b95699d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac5c009a7495e12c9a48b164df550601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca923e40d367e95ec3b7c7d13f20183602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1feb0094f4657a1e747dcbc36a7289603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f976c060f70b4dd29e7bfda15aa316604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7a248277061097aa1d1352054a7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c0afa95d45ad6b55825942f07683606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da657512db53cbfda5c939373be6de3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0ff72dd3173b39d1b276019168e60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1261a74675ddc7b3cbf1a4794221609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c6aa2857776e93697d74ecd2ba89d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4e4180c0ff7e30d2f89d98472818611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6c4a5304bcdbc9e7e090d03c3ef5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612cb23636031299369d209f74e4ddd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f238bc97353449bb79cfae523576fae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba0fe767ed16881c6027bbab57ff8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473ec8c3d50cf6f4f556796f2c9a81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d30eaf4891c8c91ec3605f0c1e5ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afafd8c4c8c71d3a3744d22a7578aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71b973176b1c8499c049c1b9757c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f722139b3612207083745fbcdc94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c677930737a959f07209d28974c3fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae529560046f6558dd0055d6a03bb6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73dd813f4110d193c08234a68c6f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da81f4dc86022aca8d3b3a4e7161b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23fcfd405f44ec5d5a50045ec1fcae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404cb98eeec5453d6c4ba26eb986420626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd136cab8cd3d760c9620dce9bf60f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7a6cbaacfe430dc01444129f92f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068f42bfa712c1f6d52d3faea8472f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac08c722a2aee73776932b64bd4c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42fa08625d788d7e893df0e88a687631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323103ceb9e862a1c33808cf579717fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7036ffa6200610c33bfbc7b66c5cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683952cc411012bb33f049aeb7a379d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a03f16c8ea4afae43309c6b91f635635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dba2da49236f78ce83693784f72e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c849939631576e5aead841e54e6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5838ec5133bcf5c177704470640c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490151a265d1cdfa6ebf117c26e3091639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ae1bd2468c8e3d8e9f110de7fe1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b727f65f966c94f4309b04cae62a4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f0821b51a01aac7c0b595cecf182642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e37508f8010ed90538376135b25db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386af7e4590f9b961afd817df53ea9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624ad9d72d12dfdc1dae019cbc54bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cf48ff31eac818bdb2c6644b1fc11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344fb5e0408235730ab214f5a7b870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6626ea8c0d6af92a0d518af0454959648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d35979d55637e59823df9fbc40bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7901ff3bb6fd016d9811d05a54c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b4f648600d7fe59c249c68a2efe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e62ffcba36e54c857695fb10b390a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773c898049f8eb670a7f9e4f8509f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee0c7cfdff11a71cdf91741134e50c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af22c01ee3405b5f41266ba0cac3ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceed4905dbec132c20b06e487ad3b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb40ef8bdf2f3bc80de5501052369657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d217cac4317bddf1ef78a045d8979658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f218db7a6fd715eba636b640d5a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28c6ed5c48046a52636fe55396ed2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88f6cbb66fdd94456584b726f0b3f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27837262088ff3608c65fb15cf94a138662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29f97e093b894963030021da960b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348721d97e43753a9545620d432fae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35780fe26103418a41cf47de9ac338665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53863ee58722be1daa3294b8028f292666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7d7760897151540d437b7a13e9da4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56e23152345809618ceef11ecd6b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f8447226fba6a89349af09861927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186cf27e97186f27b6ce50699192c80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b93992284cd211eec485fd47b7532c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac65ca4d456392b58d26272c8c8725672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f21e05b04971a48c28cd9a6fe494f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49af0f9fbd5bc4deb5bc6bee18a501674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c66b20ebfa260dde6328f12f0ce4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc45e1ea47b771b3218f9e3546d91c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d61c098022f085994aa035d171a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ed00bb7a2ea9d119ca579d4f4587678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>