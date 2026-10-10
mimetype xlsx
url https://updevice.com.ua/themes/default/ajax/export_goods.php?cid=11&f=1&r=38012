--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17ff91fb9db8b027e761e639f0ea5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a49a7d9d05171fd4a5f23b24625f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2959ee2f8e8233aabf4028476b8d793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ac8bbb003e268b76797ed85ced064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0647a0f40168a5301610c3ab5dbd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f6f3f4baf8b09d9e8e5e6c540b1f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f5774d76c2e06c8569e39c3ec82f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe91b1420dd53cbb466e656a42402638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd0ee14c9b7cc6ec46537ae8c662a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed1729cc4efdd680e686b2264c6f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d09ed50dce73971908fe1e7a8e83811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f78cb7d998ffe8b4ceff2cfe31b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b8c9a5fd425f580a76b21073f5b4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e32509d1b733cf10b681a2de459214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceb253a1c1b0197a51507465db3d0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10e6f9ae551c5d60e499491cf21f9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48598ba2e2d8708d9c7c46a35c07a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff252c583f9228b820424d0d3303718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b70f00ece67223c6e500b28a81aa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c8c6d12a671dcb097cd3bad0f45520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c65e04b3151cd7bef229e0473edcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b44892756bde805a355fcd9221316b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f18572cb62408c49c16053ede44023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c51c5779885b135b18f4b97d035d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f119d95165037484aa19b27a06599525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e1a28f9779a85a8baa56b37c9d1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb7574f3052103f52c9b431d098e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60e3fd14c05fbd759f205d2fbb2c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868325236c727c87542dad8a2ad60729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7c4a1fb22813c88bcc47867bbfa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d93a041e3425f4f34a03f57057593a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882824f37163665eb934c5ebec10ff132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd6c375e00d17e81e375bcd88c1c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546947b9ddbb6fc12ff930adc6e65a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8db1813462c615b76154561e9a82435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17efea5af6fc1401f4ec463d54835636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7338c5151e777b865db2d97c6a437c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f300e122f78131989d88ac2fba6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebceb3a45f7417027836aae8ee43d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17bebec665a6eb73f3cc008f767a6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb624a18f897028ca3807f2e407d3b6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9ac27b3376b4a4a8454d6320de5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0d3a060b0b6dad9357e9696fb511b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3a12be8ee65fe8c0725f3972cc9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a2685807c4a89a96dada561aac85445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa1a5c0cf5feb194f6f7bb005219d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ac5eb5394b3289ebe8633262636e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87d6aef95cf9c6d446eb95839971748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca0114380cbe7e18a28913bac0b9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f61cda9c4f443426f3b1e42656ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc26618dd73cea6889ff402db5505451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d834bf9e2907b3c615850236c02852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35a3829e4c91275db5e22202da83d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f315135a28957d98cc53569daeb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8755363187785395e52ebbb15dc8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb2815cefd30bb63a78547d9246b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9382f58b3b769f0d4cf83aa2f8ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3a6289abebce44f7782a8c9114b7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc1ebe276dad7e0d39ff2679c74af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce1984806d20c14abda6e1832a43f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf62c52826c6873f08b09a013410d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f6832c17e2a7beab2bbf9732769062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52f3c6d387c9f5dac1d4acd3205ec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a013a8cb1ff986a0e6d7796a79d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d98cd9d09158e7300b0d50fa956765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a88b68d25e1e4437c36c1c277415f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a872fe33c21bbecf76f695687e3cdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869735f61e7cc24c24c275e0ffb4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f10944f1339620e35ce4f814d9cc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fc6408f071c908ef48e0b2df034c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c620366b54314d6198e933bd8bc8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b39c0e1979a0901adcb67e44127472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64e652addd7c4fc233479979641fe473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8402393d3a344b927082cf918ca7a1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957124ec1e5b376a199c87dea1850b1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9776b215218fa96abdb1fac129f1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d6f7ee233c4a1099a666a54e638e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e5c06f0d7c0ad4481f953857562e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a8acfa28aac5ac2aef7e5d27d3f8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731a111323fa00a975cb23dea0110480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f6c08b3325bfa3b4e4f47032635081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fdcea096ae8173be64cca315128fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ab9e321d4f52883e60a3efa95b2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a373303662638d34ef0d78401e98484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7a770cc91e533960446c8af461f8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2460f50cc1a9293fa9131f98d15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962ced7b152e9d5145e3ba83b60e8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52cddfffdd9d4a854a68ea6c737ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5341208047c677a55fed54c66b200789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0219bc803be0419452244ce7eec2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ae44080b0fd667642d08c20b2a3ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e8183589e403e7eef0ec777b965692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b799f49f9be477ead37e5b2853515b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6fd160e5a1c7313718f7884c8588594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002f7b141f70836a63781f2dfab86e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686d9736597a4fb1b330344b59295b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f24b8d627e2a08a905655c5fe23e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd17273f45558e2ae3edd79cb1f7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381574453017296622b51fecf1e6455999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb4257b4e3e9b4775abd027e60416100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928f16c9216c9b880a32925908fa24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0a28a48eada0d2fa5420eb44d17e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f79163be355de9593c7352c5fcb10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8ef0e35e1c9b9a2e61fa39312aae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985022423fe7f5be4d2f1924fc61086105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ab3b44a672db99cb02abd453ea48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539e0315402577cc337af79e93ca8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a268979981f42c22aacb80c0496a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b2e6eafad53c4ec00b6a0cd8e74f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea62bcb3e2c9c5580557566d4e1d3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740fe0c16f2ca4f1b7a4a194f21e3af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690020a78d1af940aa88d69cd937129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80193de295156a84ef75186ee8f05499113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbc9b5f40a6b8f251eda8b0986220114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406020afa74d88eaf4799d0a0321b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e423c016d8db6ad256b4e944e235b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c22410c08396234db8867c1f3af150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec7ca0c0a7a159972c79a93e2c3b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e08686eb08326cd2b50de23ecde813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490cfb1e1f670823c336699a0ab8b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc900f44e4a01bcfd4bbe772fba8820d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114565b24642ccb9db7934ec67b665122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350746d7d088d0a85f2d70742ef7bbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215ea0bcc36618148c68468a4079fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf143b53daf8d563db56c0a08bf75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f2eb5e466e7130ad17e80a29f56a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e69e6c01cc16c8ed65b5a830c33a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503068474211c5ac7a71c3f1167ed0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1285da39544d4d761e4faef32aed22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a71b26e98992cdcec621608145f2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f180c4c8b2ec0912be5f56fbe5ae2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f59a0bb8f87929b1a3027a307d792132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b97fecc348fd7c5a5d66c4bfe6c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe402d47cc5417c662c472fd782ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c520c1ea76e4d908c538b034e32c6df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03ba9dc37f4f8abe4d85767aa3eaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd574ee8d3523c2a823e3e0093b61f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeab8f37288e42c46ae9adb7b400667138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56ad00b2ef45d84c4627ed5464b0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23f444839647062c5710991913049140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9105ced4f61c6bee9cb4f36eefad6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff9018c7a5caa073be660e422f3a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0326babef6c764d4d3aca8d5860e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4d35d9e8945cef900219f9570021f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578100d849f11a585ca2f9769b5beb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e9c6fabe21207c8c8212d2c5a8348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd02a6d94268961c7e155c969c501147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442cac93e2222df7558e18249e80aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ab6625b95f156b6cad0d55d717223149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfbfaf03b44b1b954d6bee5b7ea7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdb941f79769ff35f4289231e24e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afc10ae2f206d9dae7e86bf25ee74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa6ce10c23a78e0d0db405125551cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e85221d7f55eb12c3b600c4dd301154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e615f2904817fabd27b73ba93fcc83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1cb929419c0c2f9bf6fc676d09a8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d95d776b19e2f5a942648761ea9269157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e431b426653e9988d1725f12bb56642158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce44f6e7323a78c605e619d42732c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff3e94da4a0fd6e04d45ae9f5ce498160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab25c9e31c547b1c095c2731f27ae7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d594cc4fb1185aff104492c76b572162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe424001a0ccfc9b33ff53d9d79c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9832a4d137892d045589977d605f61f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf6479ecff67a18f217f08f1a9a00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a167f070dba6579aa09b27809612166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8168427f68bcc84ee25f68cf78ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930a7d872460e020f666cd9ad374cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13805090759af242027cf514dcaebad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f065f86ed991a84b5e1618c9d3a192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be0fe359ec94ba9ca4b5ed2ebb9da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d761204f00dea81869fa37b03cfed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbc313ede94d5a28a308ab2e18a31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8487f2f178992fa2119f90187bd959174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3998bc57b45a1c78f817804b28f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983cbe3f502a335213c1835275c6a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69585206ef1d791e82e827413c25f8cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc74fb49d8f7b0fb347386a833ed75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f13a2d970cff5786fed3fcd1c857c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8efae6be3c4db090847dcf8e3c334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9f854ddf14e0fdfdf4084179c7342181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d41ae2da0a2d64d8826bd3af49347182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39fd8f57357983b329a1ddb9a6734b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6885bfbec7ed0231e0e018062c108b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27fc3ce7b1f701802ba8de02746d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b103f313e681566428e24b750d1785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532ba626ff23026887ee602cd131cbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090eee84c2623bee248355ced5e132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fb4397ff70c383ee91052c180cf72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3626b137e002cf6a698be2424a62d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7666e1d3c29110d38e0b97204b8af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470083144830f5adbb5350c7511bc658192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e2d42357f413b6d94414c9b932ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6e08b6fc00b1d957f804843ebe3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9563fdd3c7338ca800e960d90e2a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40f4dde2d7fcc439170a0c93ad66a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbbdc87c9a5c8f273aad4cc2ba0dd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef292d99f981232cc947c5aece23c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1c22f19adba56a22461e92e5ca40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5699c352190e09efb05e6f4a5f58a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cc8c3fbde93115ddfb7e9b029152201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d870ad3c18f1839686304dad938f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c31e13911de31e9c4e0b68a595b5f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a58c7cca5e16d1e92dd9ab73b192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c086759a1fb6ea884464a504bb1242205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39591ebe3bcf5da98052846f864261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a0118275544f4f3b6dd5af67c481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c740b4c6a23538b9ba22ccbbb334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a04dc47a825c055a1087de170bb10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b9e58fc94368af7d5114bba07a2aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d2d82af0ccccf2905578db5e92aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604f18370315c350a7491395c48600212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40fc98eb8624c3d38f8c167691d429213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d38794a19e3972066a6b7fa7a11b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc47249584c56f777419b66bb1d62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7297a62bafae0dc84ddc97e078c46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d10ba200c3146efb465ea3aa7b6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3813895efa74ef4aa6c5ac2c56aa16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed149d3e5cc3bbee63c62d29de27e5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224dbb733b0a739865663f17e1cbd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6ac0d4ebff1280c91244433d4a75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3384447bd021e3cbe17dde73ef49fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c83c640b806ad267dcbaeb06db35b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b787ad928f2bc19666c7af9fc93555224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c371cf9072674d0fa809e0dac29a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d821fb1bfb112f78e58d8eb624b16c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded59cabbc3364a4a98742e40f1828227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad530bcbb731c1afceee5ee91cbd4829228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf6ef6a26c1ab3e2951bec24e2036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ad14278ad955dcb55abafdaafce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcc15a1c06fe69d8ea2c5c09d720fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df75a154ee85b914d9ebedcf5be9f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d6e1aa259a69c0419edd81aa2072233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747a1c73879feb77f9473977229a5b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd451f3b23614e6060d8e5dd67b02f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123903cdbe1aeafd3d5e9c99b9b662a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eabdc90b98202cad8599703dc8afb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4605f912bf3e895c02ce000595e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac185dab21bf34481185dc3546e0fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a9270258830afdca13f982876654240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe42d038f855b9e0191ede44f2159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25527939c98e184a5cc7ceea7fe997242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062b26a044b663ffc17035a55cc9f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2aaf54f383e503b2cce3cbdab8a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306bf6700ee4011d270e29cea821e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3ac3cf3fe99ed21984fdf8a834dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ee774b858517c9f0c5ffb2dd678f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27efad992e09b18c331bb1298ad261248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe120a51a4ea4e8f57aee90caaca90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af81a0785fe740737d2d942e007313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb99f42869a1e01c723b7344b434d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286bd90eeac1181651139b9a27b6a40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a50d76ad48e6e5d30a1fff06b421ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa2509c028627d97d3dd77498ab80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a395754f8f91c0c8b039940b44f7c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cf243bf99b2b7c111128b1a6b710e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c05b35ba66a3d91d75bc265fc3334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba36c22eb077153c4a90ea3aa78ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc951f3a725a309f121795ca112e0a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6e4546968a84b57649a2ee5d873e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe240407027647a9c8313023ff8d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3c2a03329da91715ae7672121385262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3b4dced2e56c87fdd1f4b9aa0768263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f103d47063dde115a377e78e496e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac61e5646975b69e32c32934e16d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef925759e490535839f565b5401e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b6f04c0b0b92ba6f588f1329d0b24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413be463fbb4281cb29ec38cae4617e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13070a8250a4082e6ce471c23a7af2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc445cdf1bcc101d22fa4da3968883270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bbe99cc90e4653e1fe0f05d93f1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91db197f9e82997a7d4141b9d368ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80063404805dbacdb8aea627099e87b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3348b2533058c35ade13564a3dcc83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358327626b1f622e6ed62773c7521f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eafef2daa67f24e57068ea47c27c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728992bfb0948aeee218fbb554e8cb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc373c110cc3ab3569c1c85002f82a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7d29375dac6009e231812c15e93a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4815df6deea269bddcec8bc7f9ebfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32906d01cbb17297ba6136184f499159281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2432ba41a60e50e50ce07fc246d74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce724de13b82fe87eb01164ecc7aa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58689fc1c9314fed3165fe7af5a5e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bec3f7b2bf39bade42054ee4b4524285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c7cbe48dd347c6ff8b6ba614fed5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810c593da5f7812a01276eaa789d258287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff6996e192d09d8a5ae77af35318e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620413d3917105274d388931893541d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b4fa91168bf0622bbd746d5b4ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304e696d73e80a967d5f4c2ea6058bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807873c2f1daf7b2dc6240822c174117292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5801038c1bfa6fa8e9ccd06af1bf4be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc010fd5c7c5ec42c27284ec23324a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd91a58cfffacd3248b31f73bbcb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b60e4ff15fae246ff55042b099cc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97170b883cfea6db18c9a145309f2a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a49c2fbf697dc946fec6e8b2f581a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da6505e8ec73e332cbcc60e42ac8a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28540f9d81423b33193d6fb1019942d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3911deacc9ae1819a77f3fab2cf10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda0dae82ee83193ea2d9bf1b553810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acb804f98a4c4526f5b2902943be85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964790ba0195d4d254bb0e4b6a0801b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f004646b508fab4deee372d89ac28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ad1dc3dedbbd560455254bd2736c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96cbd7b1bd477db431484eb39440a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd950135f13a9b1b18cdb353fc26f3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628482ff3b2ea25ad9c1e8b46ecac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b43b43f5b1ad533274965353c3776310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160f547346a974a61518a59317622b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d94b529048e6793869c548818f8ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1586571da5495960c48e06ee90c5bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfc7dce1170af6a3d26fd977c9b03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bf67c8159e5c519feb8f3ce827082315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec1631f42454ab97580d96385b3b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bcaaa0909f0f768569cbf65c9a0a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af114fa8384513f00bb7afed386ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd6e124c124f6dac345a02acf69c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c60b386f8fe592896c73be63830ac3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e89efed78a1482b5ac31a122096f61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c61051e9ac9923b9e8c4fcab5e146322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7e6df726b9e5f43fbac6aa119cbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c254026cb762f11461be8220a5b29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb690740cfa69c1a72ac7030efaa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66bf91cd4e1d5446008fbf72d92af7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26ff0e395ce9738088b497a908d408327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286829660956a14700f858419e34501328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de6eee2c18761efb0539ec4d66c89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3b92b44bded67cbddd822cdcfbc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ecd2d4b332984a5be790fada0a26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f752abd8ecb550d21a19b94c1847332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb223fdf27cad98113c4eb4b057d69d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49a315b013e45f2ed5640997a6f92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb449db0d364e496ea6767f7a82cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0568d27bcee73352cf149459faa734c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176615b9b104ac56e2233151bfb2ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05973a36bcf74aa5b5555befdd3d3a8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14d2bdb1883ced48c2b6717b12b4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193befbae8f53dc938a12c84c029ed90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733ab8b235852390e59640f82918a1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f81f9732130b7e78edc2f413e0e60d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d6e6ef0e9db691a1fa34ce64449f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15005742ca1d2d5cf24465fe2ce15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28f9613435c301a5d0c95869711ab5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec134de6f6f3bac03cfc882ae33fb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74f145d73dda26a047f594452d65ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d1f698758adbde2bf77333f7c3aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916735cf2c42c06b6fed22515f82cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b98622abb3d84987b7ec1d913c025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7939039b5b532e0c88526d05217b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5db08d6f4a866a8eb69ed7802a7b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58ebfcf65c16cbd0429b99a3f5403a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498276b1cb395ca77e6d973e1019b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b4bf65054d172fb65df07787f947f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8934f275895cfb58c24f5bb20ad876356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f62647329a05c73e41090c7acf064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ac9b536aa5dddc252dc372b146a67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8796bc3b6bcf4a810127fe19f9dc83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f50aed6cc9b32d60dbc4042cc43ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639306f0c59c6c8dee1fc9b5e2a4f556361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db92823e410644459f784d858823d14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd82888ce3c8864f41a96e895bbc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815893dfe2d34acb7aa5372ed8929e50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057758a3409ab4ee6af7ab6cb80498365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9de3c495e4e7ffeac3c95744140f86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c8a4c71ed1509505313fb4639c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b68887881bbe78dc6bb4b43f2fdfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b79544850a984ff53e81d42c9120a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8fc4dc6510f652c2fb08519d759c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5a79cc4c5bf621985a2ad36ce4e3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e63d63ba831da21e627d0ff657c2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e81c927508f77de06fa8f2d01d61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c921b2c18e9b8c6db179237b9ebec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefbbc3b200eaf95c3bfc5e5443017f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dab499b28ecc3c82655ad4239260376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad9beb7d075d2f776b179134944652377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314dac0ca3f51dcf2be0a182a16b1c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b31b9e562b2e78be91bf767710b030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e6edc47a99c55980a18a6b196818380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba69cff3703d88fa61fb34f1b345c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa33438e6fe3acf22e4ef3de067ef95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd6a4f1b86684f4f16aedd5aca5504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feddb495a62b9458064ae554f7e879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5e4a305a2e6b4e746b7c52b5bb4e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d24698c7ccfc7d5456eb30c2b310386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e33df266d027e0c3f44fa342205a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f6ee612976e14b6b0c93363a0574388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb095d6a3041c3c1d48fb6c734cb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f84ede952075ba958dae8ec9e4cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19df1f83010dba373af110f32e8571391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662736804cd269fb9dfb0cdb330245392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080640695d578a57d59a97ba4faa0dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5983a5adc903feea0100501a0dee0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dfcb3ae6e14e42f65d98e45ceca31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b57b0d4e905f1f23c487646a1f68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d1e4b745793b7e7b446186a858b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bfb7a92174375039109ecea550a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5243f5f77300e8886fe16c6454c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293a8cc766464d75e8d75979dad190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772e5a5cabf8ec86344e49ca8ca0590401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbbd749f0d47ee6ef38698012afb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef37eca395718c2d73aea2a4600496c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3c6e79f91efe1d357c0790124ea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56575552606fc6b60b811f5b215b23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b7001d27eea368c9e1d24204d368406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fe430d1eef1bad089752a3bdbb5a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1659fc1b22d2c7eab5e608ae5e7ed4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88793142822bb844084c68214e469409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a5b6c762801a250ee756e3b30073d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06772448614fc185ac127452cc636aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b46b8eab0fa42187f151e4a550822412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d954e79120e9dbb9d363e272472f5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7da41b5b3367334f4ae41a1747f83f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a967122bd37edad3596175a2ba0c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfecde3291dc96b5803cdfc4e9a1df6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ce366139ba3ace6990b10320acd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fa35890857773a1d2791eda093517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b28925f65dbe69c9c1199c802827419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fabbe7e34f72d4d4da7fe9a686256d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937022780d727337eefa4999344c3b92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669acbf0f1fb4ca1fddad95ce54d2d79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0833ee141775279cff0fe9568009d11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ebb01f21ba9088164c20969c211d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab177b3e3621169445c4e9ff1ec55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b1c7a9f4044f25fe7c70c1d992cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb14ae33aa9834db51250e9724b3ce7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963954216ffec07a308f0299ac21fe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85531580e0e3c285d130ed45e432e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523768bf5238041e482b75f4fd06720430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631a9235f93e24a5a1ee5439ce2cbec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8239849320056260215dd954fd90f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237416ea86f08f554ee5dc83e03696f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bb5d42065aade81fd9281ee23b298434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb361d2f69cac3f1e36d9949a9f9e5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39476f5c037cbacbed2412e6bc53515d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be10b6b61054e8421d26f09b7008a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38719c45e70be8a181fe8bd40f86708438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b49e757d4c4e91ace821045db558f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625bfe800a77cc2404a5f9300bf5bf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365343381b48d19bc32d02af664988441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a428ac8fdc4ab6b59c0e7e315118a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e919d9e72ef40f766b297d474a7f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec5a146b936332a1daf84f5a83275444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041e9338f242e20ee176c232efb8f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851ccf689953c1ac52c84f1342da9fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5837e1b52927b6d29898eefd6541447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b126fe9082647156d4c2798e0fa0ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b658f89516c336a87c54ab7ede860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8eb9a0e9ba0db7109a7f9b75d0d81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f846bea58ee03854e25fbbfaefc3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b46355ffa79f5b4f6c21ba47702621452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26f2c6653d0386f17ab1596a4370d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d7d92370b8d2cd0366af2c49bd94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9488d9054564b8337182e8c581d93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd851b55ebcdf57fe6128827c9ede6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919c0bd5d9bd32d5461bd131530d80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9caf2f2480216d7e6d1d54e62371458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4e5336376571b249f58908453bc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53603042870c56ba650e51c99bdaac3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc16984cf1129042e5e4d0a196686461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463395713a5dc7b3f89786fde716e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f891f9e984f0426f8c139f447c51a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a612990b46e02d2df9a782ff991d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f71b22912586971050d6dfdc2b2d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528444495bfc8eb6d09221b241e5b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd17c5cc1576ecbfe8e9a22ba2272467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e08ac2cd8fa3a9de8c9dff4c555f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a96eb1e67002468f2aa36e29ed31f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c217bfa6c711265890bff0bbb5069470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4483f735f4000c58c27c64fb57ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fbd67e0f92c7480b14e0c1cb16888472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7596b8f5d34dd534a84bc565d7949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07f67e21fc6ee9d6b02c5d26a3743474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9781795eacc6018b65a654b702a72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4024ea0ccf63ad3ea940d32f7657476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157d88b6a1ea9deaef559eeb7c52e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a40a3f47835fbb3bdebed51f0f83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b92fc03e4380c70400835d9f1849e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4cd54c3ebf362588d99c17ded6410480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885cc3c95afd880ad9d9395e317284d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad543a60eec2c84215cf0580b8e74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461cdc9ae72164049baf15a31c08e52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73739b9ad752dc6732f4c7270390b2f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d04d1498eae813b36cb6a7890a76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc4eac93502e189bf79112f2dcf85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34c1b37b6ba955ad5a1ae0b622db7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cca6fbf7c25ab7f42678be8ec5279488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f388c2d3199f79bf1d92963fcc1f49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e602c735bfed8afae23cfcef6eb8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ae1f4902054718ebbe6db6a3c0ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbf6d93329b9053d34e3aaf6f8830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40752b282bbd3f869d82aab7eba0bb64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f447717564c4daa68e4a18f4a4728494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d343f44f0e1d2754c82293127cda6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7353c20864d59ae32b458d74dd1e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17606fdad1d053fd41e89f348d47d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a8d2d50edb9dadd860771fc8d8d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3704c51b7e6405f2614e9b282a19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a5847b4020f9fcace7d632863688500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d76328e247cd27e24f917f3e1e3954501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452808e6f6e713bd4e9b7599476567502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd727d29271620950e3f0103fbdd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517172ba0dc56df3c542ac7398224d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7f49a08a4ade5ab14beef8e4a2a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157eb88fd796cd485ce16e5556e29e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a23ba9bfd68a5252f2ffa15a29207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf87c4714f1d2e7decedfbdaad209508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d76b6a3b2ce8b14f0e4c6178cb7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d89a51d18446692ea1d5e37b04b3c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e1002903d39ffd0a86c3228d9300511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115321912545f30845b93e552ae2aeea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0d16ae737fa01d7cfa4859b9ef9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f317bf379476da7aa4c293ce19fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f2d074b6c30e3a6cb0a2a158a66e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e667565a421462583b9a69b0d87c83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139699f7ad60014d039592e85ad66e2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b36a2438354938c30e10d6da738b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425640ea05cd4b42206c6741f084cfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c294cdb309d8e09f64dacfd2e1803b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a3882e4a93f8053b0895900f738b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc001cb482821903340cde5731f6a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393cfcf84a2241fc0de1ad379c01b7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393697466cb07f482c9a256de00e8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c6cc9999e030ed6dcad226f94416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab2d1717a6e49c7cb88cd9d495c853526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b0f4c8aa9cf95ee32b5ddebe1c9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc3f6b068e2618a6c532a0e47753bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43b97f7d08d47e3dd2903482dd439529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235b4b680067b77ad9f75585ffff7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec36fcff542b5b022be65b39cd52fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5da944a3b9d48b88c35873df8822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07dd20f50de3da6ef8cc9fe771e002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7836a92c921b41256f72c5e3103dd5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2a2a982695ecec118fee54b95233535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bcea59186f202ce308c20ed6fe5dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f29a658549ab29e0316d54410f67f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24496b1932332f7ac2e6413096cd3019538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a617e377b5dc42596cf7939d9c6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c354ef89dbed959cee79aff6f623a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea9d700be3438493e24e4aeda8d54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3251b2958a04ec55f86dda3afcb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c7b7acb3dfb52369b995dd8e0e72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad0a26cd39059695c251971826789544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c270388fad5d95b145def64c7c0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e47f4c9d825869421941a5523c962546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bc1bc60f5f0d665ec78f5ed4cafa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650c88e7aa4e57fa28ca1d52d4f4737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c1a2c84e823d0121d8d7f8d3ed7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd66b5dc486c6788f2c301f3e5d1f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6f76705f8da444a061cd079a96a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5f640f8511d7b5edc587313b2ec5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973f327918d53c803e90d1465acd7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f081d3679dbf7fddc85641b24f4256554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050daffe4fde8d7b2bb9433abaa81d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4c60bf83a500a6d6aafd86fedfe5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57587c190f262838c361035a22a7b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215ccd1c121a469bb53dc6654fa27a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde786dd0192bd073056a8380fa676a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086afce7be1ae82e1382c189a6a09011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095434b42a018e0a3f22ec8fbaa4254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7ef71d9d509984cc36115dbdb7df6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ea590209f909099acac2090a8156563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f55ed58a37f3af41c8b1fc8a98001564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9aff3dd179bccde6dce55e3f34996565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b2db47d6c885ad12ab979db8ddc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247ea71e1e7b038d4baab145e0ab303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac35137709bcceb26d214ea95afaa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256d02f6a5b0e9906caa12edc6d8a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27279b34d54552379d75d5d893a83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17b4b130361052d895637530c6514571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497b201e9a169759aed834aecdf7fe5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fda2491a9b93590d26290c689c05c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1855266ee82710e2ed294fefc6e09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919e0bebd707061c052ccc44632b90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9702be5723a228ee21be49ebcce04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c9657229baf0218668e41db09ced0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65039db512778e5e88132d3743647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828997ba7885a9bd4d5d00d139468b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15812f9b8f47658a8f325b299d8b862580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b528006174ce7b58d7f447f1b88bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d26897211dc0ee38176732b3e2ed6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56becf32513a8dc19ee8e19b5b040583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc884044f58d0cc5b7a7fd1ff4d88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbbba38ffc8ac7910bace085a55b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1984d4835ac0e9cbf78b660bdeb762586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5d55aebe2ad7d5edef71b58580efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b830bacb2c874801abe80e5ba5e26b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c70d0f13ebfad7ee3f5e7aa655c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee0930161f6f2a68fbf0db6c5dc27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5adfbdbc5c74b94940e7dd4a138bb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1a208577037402174975b2f998a94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0ad9ec0d1f943b40dfc953a3aaa43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ce51ccf193447043fe159d8d8ef3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760e56ac51a66b34d8bd6e2b2beac4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11280f67dba17d3bbd0abff35d3302596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bcf6d03ded1e8d5ad59e11eef9db4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0217ab926a0d418c74a91209e9835598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2cb95defcb2cb2a90e4887fa9457599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc78600e7a7d69a11e2fb5cd2c792600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c860d73581a54611099da29981c16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b34fbb0148156d577f1875cd00b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba06e8f2de67e5120ce2133e329c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44489312fbfb5134a4aba3c003c0a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c21823294be03fbc035d90043c32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368513685cd50aa3e127ef09aab482bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645527a6bb0fada03bbd5899f1a4b4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf12df55af1b5d9c63d295921fd2585608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e01b00af17ac2950b3e15e843125609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83570c1fb94baf3362db066f76ef142a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c9b2a2f0a02e33bbfcb54b9d5c68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddf8723b8bc4b65bcb5d4bb56a567612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3946d697eebe25a8e58195ac7e8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b91735e2706751b3a3f722875ed0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5bf717db2749f2525fb11b73a5ee7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626b6e6c079f44f683c15df3a7e182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39c5b6e7430eb63cae7b4a323618c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80671fb4219da737660e015a14ec12d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d7c5f0972202682d35121af20c11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be687f1246abb8a8e9ff2fd3d466e0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede66b3d21fdc3ec4d7d31897f9cd11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f55b9c15aff5b39402443bcdf8e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831029c469766b61e9ff35eafe801ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e78de0651fab3571bf4a59f058c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df201aa5f9972d3662dd47a9f57d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b7ebca92f138d474a38af9a326a14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65800fcc82079b6a43f09b00603c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf241b8bb5ca682b3fcef93337b12ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef01f20af28bdf9cb020fe33ebe7ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50ad1c4ec21fbc0a037b088d509dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f7bd2e1fcffa471dae90a7587d2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc6de64902b159e00f20e40448ab3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f99fd261d1d5ed821347463606aa88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a970ddc39702352b849d3d343226f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962463bcec1ef02f0205ec9966fca08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fab0c30c86cf0e9cd57438d0e4350636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7356e7569ca5c0f9110a8e73b89b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3863435206ef53c1b9f0b7645912b6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351515068ffeeb8fc45b065275308bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252677a6e566fbafab5cfaf4def439a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084932a763bc0837e7ea4c6ca3e2e2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edad80ceb5ea7bd018de18d35204b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0103a04461b425d4df1a952143793643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a351e4f2bbfbd355e64be6f705824644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7d080482c997db2cea7316e119f9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c695e8923488503b248169d55621646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e42b928ee4768a72b70961f860873647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7ca086d1ef73656028aeaee7ce91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbee0bd5cabf0f5154f79b298ef255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137502ac5c9c5b841ca45cd133a39840650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b51842d8dff43f0431392c2b1e0b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3addd0684def5a59487a4325668e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6283a8cd10ac4c4296f4a65c99c777653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7efe7f9829f5a1e2049f44a2c803654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b10f114d2a6639b0716501fdec533655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea547d4ff62ae091d2d96268f74fd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1529a3c8d8177e4f0af09f91d44c49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d866b2f3f995d8bbbe205f6a9001658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ba29a507c8d8cc259da60e789450d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d4d0c181fcc1504c433a6e3d1ad7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3494a530573b350a1a3fc4a21f890661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733adea27bdedb4bcff9ed45744b76e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072fd4fbcbcf8d4574da6b7ccbbf114663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe81b25c7f00579a66d9bb5f5bb58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6443faa65c29f255954979d08a1f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087053ee1fe3c5d48d711eaecd1a3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3030e70b60e8fb477ccb8d03ab7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea53ceaee80bd7c522fae780b2260668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870801f1e6c52430f5bfb033c114844b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5804fb085d936289c8db7e9d74dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d552f0f33b49dea54367f53f8dc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ba09370e656109fda930b4e288a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e938ede8d545ca67989c1aec584840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91668f839cca15c5b0664f0a8b70f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907726b1969eb0500b75409970f2e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78733b9d53b99702142f5a4191e845676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1888e6369de4dee78e50d4aadfbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435319d16ab69c6177b31581ee2c73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f06d1a177c3fdebeb10679a3fdd81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e32407a212767103ea19829e4cfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2eeb5141ac27e6c93d4b4b66c2dac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a23774b27a555f75f9576e2c035b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9cad11288e928f02e3e09b88eacb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e928b613ddd4c718090a01fd384ae5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ba28c076db893582e2092b82a780685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f804b170f1e7ae881a997d24d2611686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dbc17d8499f092ce6a9b79bcfb12a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5281133be18fae2acb2d626481274d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5de8ee6d7f6f460c618e0cf4d8972689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cda1793db1b8f9dd4056fc47a587690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96332790fe8e2bb23373d5150eb01b7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d09c5f0a8b5b3fdd6c20d9e5f2253692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32dd28c96cb60a393a260b651c90a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591782dfc6157eb7e4488d47a38337a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef139eb28e34ad63cc6f8bb18c6781d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93bd64e28cb72a00b9bf2aa9b795a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0051b2b72399400fcbb3a41db5dd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548c24487a58ba4904fc1b37f2f3d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bda7627fb424d7bf3dc674eeb5555699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9833014a4de386352191eeb691458700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b00faa6b708f1d4de5ccb4a0d4ccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a2b9579fc99ffb91ba8a5ebfb57c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555da4df4c7855dc9347b87c8f8d42d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455c6e2aae833a1d0ce30eed928d8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990aceda4f5f369333abad283ab98ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876ba4568f815ad6a72cf22c3ea2196706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ff16f9d6d36da62f20fa4a25f5b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f73a59a482e30c7c3086aeefd77c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06947826ccfef7eeb4cd484cf5f96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6e91ce9ce4dc9bf2562636ce2371710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca248b966e98483c05b2f0b2d20a34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2714e8a2ad8745d3e3dc16c9b8b9712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32fc33821013aea06fade6c998a671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35331c57a1c3a652bbf9cec3ef8203ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e034dc8244b6cfd81c108a0416023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85b7cf9e38a0e99921a2faa70bf144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326ea5266157ddef2e434254dc22dfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968791513211d9c600134a703530b1fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da77410999279bd887640307920c967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127fe141e012d5c82923a1e788d43c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7b53dff84500a4c38950b9558fa569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1023f34af61bb99bb20094557e9b76b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351eb106fa0da8123ffbea0ffaf45a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebbcf19a0ea279ace2aec69bfff2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ff44ab45e1e10b8bee5f55a50d6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437f4851fd33677cbef5d8a0d67c5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a2750cc9c5407032533ffe253bc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604dc2120afa9308b7b4d1a5b2b785016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5bd9a24770426d7d10f1e63f87cf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7da2d89ad2a9043df52e78d77fd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1635251283e42d7b6822c733c68ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528333ba655a60352326575a8dd159e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc114c2f1d8566cf8bf79a1bc581c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709bb7a71197f6bc7c2254d9e0d638522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9d5ec5432e731c0cad7cf73620f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf034ace9a58e92e792a31093bff5a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9aa38d0d148e80e198f0663a6a9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859deefb2d64933d62ed62de894420c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf34d8c07a4042b6d1da4a8bb3b9aa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a307a7a01f3ee694a03bed086cd303c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070cdc3d1258f9671f08f09087ebfcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4f003cbab9ee61adfe2f2344fa0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435278a72f587476dde95cd2e545c07131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68ae952681d5d7f0515fef6507e56d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47223c85aa959b5154356e96bcbd46733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1071ea3f13c1b9e3e10147d3cb0db334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3cef9b9c390208c6cc7e0e9d2863435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618e5c70fd44ed72efe4b4210b74a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b08179cd0eab84a348e68c86fb7c6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a95900596fe3b9c95562afafc1e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b177f37b069f868c0236b89d289239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a676353c4f5ff9beb989ab9ff400a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef42582599c1b60815a0a80556e64e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e75d66d60ba21d54b6507ea04abb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a2c3d0e4c10a992bcf12850839b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc829bc1d773cb9c9149114be4613d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd1cc48e3c8242036bc659d5b0f6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca0995f96dd3f51e2b6d6bb64b7ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b85d40e063d1b5849353c85c2c09747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8a145ae88899d7b7a52b929c84cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4426c4515c5de607739132b9a91a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d961df6343d1b3dbc41b5efb988c3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd083266c7c5c8cb11da81254f2d8a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134d7e8bc1bd5ac0334b1e08c4a9e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5a7b0b3caa7530fe31387d35a6f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080e9ddf2b9ce5606ad889d1b4e88d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7829eacea664613d10984378f13b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51e6dcf512aa397efc63aaa1a5a3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e707b119729f954e95e5be172636b0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9f3fd87ed1231bdff09b0a997a2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5989c83e20c50bf5e0151f877d35f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386904fa8388184340dcca7a7be9cf3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4080f5db0a97b727e23092c07fc1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6cd848d5ea3c8ad24d1d859d38bd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65665af93721fe565aa5e98033a107c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc874ada1f7ac8d9d70e351c9acc0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8114302bec806722d7e1b8d7114697165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773fd40cddc131d26ca1072d8c5d7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20af794164fd6518117f365cc76a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60c97f35652b531c0f79fe41344c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a769511231d1209baec17e0643b5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61e8b2055cfcb73c80a2f36087ff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f037b659a3f8236edefc2001ab539771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e85347577623e0774bfc952cd45372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6727a1f4cfc20bc287b9431ab5a5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14354a9986f1724b1e0dd0281d68a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c8e4d7717bc25f695dd8f302083775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a2a49ee2d1b520afe9dc25bff43576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34aa1e422aface198d482afb1013f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b151fe29e6c57e266d0174cde0f389778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765f7e84788f3e26fe28a62c5c41e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a849b6674ceb28dfa3da3861b7e02580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413c05181c4f19bbcb7c0d700a1cab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dddf47cfb629fdaefb5b49ba4f38a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c5ad6a0ec1a8b4f2abf5fe84b20e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae0236203b4c1afb4315aebee835484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8915f7f75698c314a61fb56959e6ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c19cb142f65caa92c13edafa5843e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bf9ffd8012d5f57de45526b35799287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d643e285da3a5ccad0c6dbf50caf5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e36d16bab1df297e60e12cbc0c0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc38926d68b06c8102eabd2c0262ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f839f27d3d567f30ce27d5a8f5635d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96bb5eecf537e71edfc4b1a963c7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf014977982d07c2d9175c27a864c2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf004c767b430a3cadf85dcd3cc620f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd1aefe9db847c981944f0be8a532895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577654c7d7890c0458098edcc253b64096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851f9aba18d6f7101d85a0bea6d5cd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74848f8355c12e2b9b49df23716f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac77b8486d30313c7183383863dead99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d8d613c209e9a10d3ba4a9b337bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43599882bf3f8a5236d06542d2c6e94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6877f2dadebdbf9c261c2d8625cf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab107ef85d0b42d221d412bb8472db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74736a8d810e875f61301e459cc2fbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d3d21ad5c14f1757ad9e949741a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb7a2f5a279d1ee5fa9fe66b54789106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2f7df3520b8338636c3fd017b41f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f98a25602c95ac7ab559e46fa6cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f3c9e18bfb1e2e92c1fdddc93815109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3734a6e38e666b1829514f45b1bd2c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ce26767f765af2723f080805fa45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d6728f1089ec1b56766ff2822912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c45bc87319e8483eeec068583cf21f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658bd31653d971fd8f25e2f4a53201114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe7e6a1214010ee7aee19feb01949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ddacd2c5f43a401af730a003adee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e597e4440e1750aef046de66d8e1a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500c4cea17722af6f2e4ee5de34952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd403886b27b1de011f78d8692ac76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608680aa25e94e4b7c5430f234731da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e0b84c1e6719adfebcf52ef840ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8481e8a176f077365a8113385817ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be5d6fc1f3060388d2dfa51201a1f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbae984dc1b3307dea2135a351a9f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3cfa130b808760da2a2608092b333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f02e6feae92804c1f09fb4541acd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e64b5555a9a99899861b42b80be62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9238d371e2ec5450c4de0ba712126128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c76c46ebd7b0ae5ac3f0059df2899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db2f3c500d197691021ec0638a20b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9aba5aa4d6f07f5106e3ec373b62a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb678ce5e984481aee0c57ffeaf8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251d44c7759db30941fb21b0580e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0bba6eda1b35cc1e5a35fae48c42d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131514340df19b20cb8ca2c52413254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38513fa4175479de7eeae8a1877b28d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5720bff19203932b4d0b07dc0f487137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d006008acb1ce8d65401a0eff16cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5778c3d296ba9ffce24b885e666be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa64f1a339ea85ecd886de3c9e3baaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89e06e6353357ec846090f2512643a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff4bbc326918da7a633b16a368e70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7d8c3839011362aff007512478038143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbd0f5e1763cff833a72c6b297c16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fb6a73bf077d818f2863149a4f7d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044695ea48ccc9488abf2636faa1b45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc492129762a134b39d188ed72eefe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbf278662c08b4650056c7263120c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5979c838363aa1c8eb1fd460d28de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b039f57629f8782767d227068e599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad3e4b195f73690b70e2fc042906c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039fe27deae99df8cef88bf0c945460152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1085ede1eb4a1effc487b9721832153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822952c6d3fb6825e24b7611c79d1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06d769f9d07b3c7d942d7ae896f15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39798c893d1eaed700795844103fa1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504292d291510d513fe1b7aa49e2b8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60221b85f900fbdf2d7f6a76a91e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90ec28f296411d1d78dcf82ef7a06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce31b0eddf584135a906073ba5319f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e56b8a1cbf9b0b3ad82e002dbb320161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3aa8f0ca1981d497e3e1bf8c0a3fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f94e26645d8bd2e7c4db9f0ecc46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7576d6379a9dfe1787da720c36a64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a08ca5149769a3f05614c2ede82f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8deca233cd7333b89e6ca42fc06909166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a8aa022b1812676e06f0609b203d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c47f93666d1d0bfe664246fd861e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca3a6220f43173d89e1f0afa3257e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babaf064f0c312bbc2f499de614f5ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020930e7561d36353b3b79ec7b02eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83e9a3da9d5a16f6ccac0ef7f848e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce110ae725d338a87412206609a0a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a7fb1c92ee6030caab94acb1819b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec516d2fe7bafbc2794305e95385de4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424e0343087f3a2cb9bf8909957a35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757924a4ce36e66d8e13b9f48b1e95f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d43413d2a3123e8ff701cfa38b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c56a25b9512ae3bb999cc3ac454fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae250f91b68d90140251508b414d30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f663b2922a763f22380e72ae174c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82692223eeb92cc5159c20768846a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a1274fb3e839f8064bb08b303d69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa78e578b08684e9c9ed08a686c9a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578a279b162f5b04b39426ab69b2d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c6e74d54751851a238a76833b31b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7e7c8afd74e6b23d1ea8d9418838187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b5ddad6d23d2b58baadc4efb8f4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c0805699c30574713d475fef585b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776285d3bb75c4d5cfd2156a7605936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0529ffa360b2fec04ac4fd2eb036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1d5860d5c89de999cba3b88ad152f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69991357649bfe16567053370d144b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c274802d35b7063f9319879c2b2738194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0baafd3dada2a10f59d8458e854bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82dff48dfa5c9bb859b9114a37d2bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52f837ae825d47e65e4bf2c181ba3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b2d22edb81720a3a4354d4da018f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab113265ad64f4f6489c550daa30e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b10124cc3e6b98b28c220ca93b557d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697bc1d77a133d4ef18a949d7ee64ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b98af0bf285514f68470dab2e7138202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ef6af440d950e5191dc4b6532df9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d7518bfdf33ab5e7c14d039fbbe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e74980a4d9c1f7dd43fb3b86fd364205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eab8754dda6e5254035896dc7581c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c439c00dea8b6f501d0a683e9798a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec93ce38a924972fdf1ea73b49fb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205d1233b63edc4834a4da86afad8df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54e3a33a4999589ae632747b5630c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765b43ef7e2737fcaea1cb8cc36cb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c550b2c21d93edfe9020d68bb144289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8669ebd63798eddaf59d54d5605c56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93259f29fcaa323076cc51527c001d02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d31a1b2f55a8667ce9b46a739abf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e583ebf4d2703553153248af6dab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c38061633654eae70040bc5b9adf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b66f39b16b9b8ad2f3c895034b9fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bb907a8412c76e054abe36227755e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c2e272b79ea0552338f6dacb82ddd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fed56693ad6d4a47c836a7fb65c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51695b9c5ef48361cf2dbc60ebaf4d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d5c827cc7e21b2349e10f3bb504a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98576dd68a1b226629f721425eca2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd769ab266a729ac3be00cc38d392795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bbbe984f453f0bb970609d6e2d05f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584a32ffef7efc0de956a75b935f02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22d8afd91da5aaa848cb0d541e497c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785fe811c311c9b584dce7a64063c91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610126a0cf8b6455c927472765e82e20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263cfc1973a1d080df212b97d7de1f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78283b7c2883c1069510a36326cf71be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03c9234ef0ecb397caee9e0e68f18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73e388b0455ec2543b995d1b3f0eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe21d71e45c198331af04986a8712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484d5c431e25cf144f83daa07ec00f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92aa336a7d9969d853b4d828523da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af741d4b4d7c782cdad4e0753f8a12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196509c8fa3431d0fae28bcb98a3fbcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5513a53a461b2c321a5690603d7707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003305639a1f368c797dacc0efb3e32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244100abf146d0c7946d5c1d657f79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f071941ee96e2ed97ca0866f4539a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78de8177e76bbed95676378f1f4f80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde4b5b82da4200e2abb3c965c25ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6de5dec650bb79d796d770c5e0371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84474b66bbc5aa68819f8bb784c7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e68fc5d3164ca1effa9c6d15056623248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd741993584b506354d667810ded3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb61bba77dc17476829968b5fb38c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719008646d2b91c2445fb5fabd4058a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ccc0b7118b1a1430a6052629d6de9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99cdef24705e981941fef01f95eb59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673033fe5c25edbd20c0cd8b01f01d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d084cddf272c7b61aaee56ce770b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e27a05eda03ba9221b937e8e817f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec49c50e5baa46e931b5056df4894c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564cb8e6e428501c9b56216ad7805a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b2efc3ba70578599f4e8cac17700b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c129f0c01b821d2d51f384761c6635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095ef4f623d9527e47b8dcf19ee01c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd8e6a1a17dcbe9b3a8afbe5f20a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842922fc5b8a044e70050c9fd355c67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030d7f02df8362bca584fc74dea2a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f51dffac142ed58595a953a510339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b979d4f63568271aea3180d137eb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc2220d9f95193c907816fdc91a675267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f852e478addded8e82a57308d2c5efd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00645de8f5d234448685a63ebc5d2336269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8cae1c6d8a53430ea645d1b97e68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a1f49f391799aef3447070008881f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981660b55eb7cd211430dc40ee7e172272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9415ff6e331ce5e73d96c65c42b0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08942105eaed37e0f5ab3f08ed2181a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b151172568fec5f4f26dfa6a68c56e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d728b126451ca73a3a4cca42920dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c62877565b070a569e0b01200d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad058de9de350c6871e47b98593e03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a9b332837bd068640cc38254f438279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d88eeaca43a19cb14b407042378c63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18911ef729330616dafcf19b9a567281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae5380e2ec43424e316910ae913da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f24aaf095b024b3239054444b1f16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3357172b69b262519e8915c8648d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566cd52255b65f826c17b96643440e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a6666446c96f24daf85e4e2482d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d296fa513ac23855191ecf77cafb5ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f113ac25bcea65688c72fef82d74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb1c84a766f6ebc864ee94be85cee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbba0e7202a799f189fc6b81f33850290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060dadd799e689b413696b233305464291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba39684ec7c2fa4de63934b845ef1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea3174d9c4f9edaa7d6485ecfeb33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d773af1baac1dbbf89145db90f15e4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992df9c94af2161ef5bf51f07030f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a81bebdfcd832eed761c62677df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571d14a54fd884667ce099d59d9d94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a6bf460bf31a8f3d9c1fe8b93275298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf2d94ed2ed846d5b42e08c211b34d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0e2220193fb3ee063ad8dd81f8e09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ffd686565e98876c7b733e7567de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fd316811c9044e18aff823546594302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38e9dd9a2d95e390aaa9720886851f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6e447d2f9df850e1bbc3a6d39b41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73436242f7b58a5f2768ebc19d1afb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15908b7c3936162176fb3edbe56746c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25a51de1c3449e6bcbacef01d9f899307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7752343aaccd26d43e01c08f0ba18f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537040ef7dab3e390e20438c56c9b90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad2b0dbe0de1936fffb466368baeb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f3c3810f89ab501c970c5ce03953311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05e161cbd59d7528a53c85484b949312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ac03b8dce3939243451eeaf48a02e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04739abcaaa751ff59c43d431acb95e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302dafaf3ef4166162e2974a3417c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc00b1a558e317fcac5b621229dc58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5946c04be7e5ffd3998ebc04d64e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ccafe0c2ca1cac0269ad463d7948a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391771156b7082f6a0869f191c45312319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8826e978ec78e7b3c910b92b4371320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8bbeafde2006fdbd6fe0f0e13d754321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2ac4b211d449813da6ee75d19098322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbc20b67917eb498081bbc5549f95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce625476b60829a148e639f56085efd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72525e8c5cb2b1aa01960129d32bd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24272b4ed808857db4c5f97c9e8ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c6d9e57d6d92565ec80a8af43df8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2489ddfc8cc0109b058c0604047a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94679ad623318eb285f9804f01144d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd171e9dd32e38042486f45b259670d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085de58f575a8bc9b95df1ae1a52d2ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209c463104b015a2bcefd7ff6f1d0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f09a88daed0fe66ada03e6dc0b58e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2011a7e41f086c4372324efe10ccf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47d6f9a0b25ca06df9245bb3d6fb88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1f6e02881864df512fe70b3e210e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26b4b67f0f3f98a19e611d634b1dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb3151a7c026bc06c6c50d6b82bdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6270ea68d579d0fd8fca194f3bce7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f4029f78a4156caf5b0f671f7bab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc446b76685301455f17e751e281e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3beae64a11109a93b8ee167934f2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607164d75fa89a96362da75a2858c44b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003cc90501e32e147a64113d4f1fc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140e338e7757043342df2157de4d0ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4568213e345ff0e9fa82d7022a22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373927d504b3dc014ad8cfe1f91a910347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae64c3097c6df2946b83b2c651971c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4fc4b5f3c29076fe051136ba72bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70e7fa8f85cd9ca4935574cd79def350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52143fac0497b454f6ad2b9990c54bea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0266d70ed2973c3ed4e675df7a01682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1df521fca2647a2dfb2b382789ee9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560f7f85691d390034949b71e395d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3d1f915b0583160e3ad7a12d7ba4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdad87403d574b19204b4f8859e23d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23901068cfd00129446e3ca37e1a90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69006b293de91cb2276afdba7c90de9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353d48d3214fc49ecfa52e53b7c216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d325d364826ae2514bf906b3ce21cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646574c05783fab549ab2a188953c53d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e2b45391a0ad665562a8dd33f77c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611891d3a9ac605ceac75f68948b805363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9db7d6f4e82a6c551920780b7334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f12a7dfbd81104dd09ba15c62abe92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b5dfe771d8ffe6e33f83462d18be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2925c9b28d9e50f15df104756881367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8178898c9169911a0aa8e701d158ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a46a3a217993b1bc5e39a2a04026369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae002ddb92a69a7c02f0017343fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff86a1b1327cc13dea2e1f1c0e5358371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8a0893f8256dd3573c1f288c0383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1c6603eed9971ac99598eead3bf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7029442749e6ba2baf332eda58c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146592be92fce19ac9a04f7c68b3bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a861012c7e1dae09ac0f23b4dfdb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8158c9337b9dc813a18b0f2531968377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465729d05d87e14d86a416c81f0821378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d202791c56c0d22a2b821400bd351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde67a91911ebf0eaf0e262504d22bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51977e9065d57225c9b890378180917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd661e89b7dc4e8bb12cc182ad578382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807ae0ea8d9be5b6b1feb2118cba2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82995287fde24593df739c7a9ce5db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16c6aaea64c325619c0207d1e868f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee1edc99a1ae86dc5f89f0755c402386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f59690e89289840e3bdd002d90a8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ca8ccbce4003ee513b71aa466337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a4c997fe1cc6966fceb547110827b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09e95bdbb9a315cf86352376df23b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ed3d8ab8592e1482f74cb0a61255391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a17a9d63210bdabab8918b853aa1e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3ff15d1c2ca56cf4fe65460867d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036b5e7b757229e14090697c674167394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc1615f56d6d71e36b9fad33cc67a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8fee819728a8b6e392996587c179a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf64eac23738a2c1a6de0199236c08d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620444d56451c70b9fa9db184c5d984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb854df30b73692dfd5f374beda908399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8d338c20033815442a57d5223ee5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea9b5dfc4557829d67b39d56f42cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70548aaf197fabad59e2f67d7a494a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823c04e15380a730d615c5b0ab1dd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679996f917115456e6b6695a7a54ed00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61c584223461edb4b965f68576dc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b8d3d682d9b2402d6c11ad20be34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e351f2734e56a91b23e9d1170510407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b22794bfd178d01bee92d3b6ddd6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ce4e1d03ca50278670f0666b1729409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc2083e52cb98e5806d8f7464fc87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b1a101230d7ce2c57a3fbeb729725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dbfe7f6c70522775913f1ee9c825f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4acea9bc6d6d915f4a59d666057b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c04c830a5fd25c42fb48f94ae75f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009687517a812c3a291c4ddce968dcb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70bc6099751f110b3295363339182b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe1509e3b0bd7ebee50000120287a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5017e1c6e764e076c4d012e1d52791418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2fcb6134b4694654bfeadbff9fa6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739845b5ae8712a6101ec7e3d3660a76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6fd01a71adc6b03e62e88b9f684c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa3b9a88c08325a993903f82338f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651e8d50acb8e2816bf723bab7cde4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d87c21730e00c957906d8b18eb02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f75390f9306a47404dc0b43dc983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed6a91b27321ffde8317481831763426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a97264a1d6c3d154cc6ef3db04c9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71623067b48fb00f6b0a5c272489335428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb87645d7520fa9e18f84ab23d8b08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeae38b087fc187f523a3cdd78905b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08938c82057dc0b8934848077ff62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02fa13c95d6e351916dd845bb24bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703d528fc5f13d05917ba260167615433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5de6f7f88e06aced07d41ced31f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f806c8267b6af2839f32096c44611435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f15601f9413a32bffc4e187b1ad47a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab2c19fda8706a5dc0d2726ee4007437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f47a881e93b67bfb85cc1b700ee5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb1d2a65f54e7f0b5b359887cc868439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97137201cc5a1c03f0662cef760425440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b296486047802c0cbce310e8f3cea6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50a3d97801209cd8d458b7e4bed0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb104be9b4693e8e776ae25a4f5e647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9d6cc2f73b4582848361fa8938c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5162dfacf7802d7d46a88ecef0ecd88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c21cbe585b3e88d72b6e7b08d2d07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ea93cb8b607d04c501fa3fb1bbc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d91e382daa15bdc7fa2dcb193918448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24918c122c6745c3113155b77364833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b316cdd84a6b210daec9257d67fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abebc767f498d68375265e16776bde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82713c9bc90a1aff3c63c2aa4b4ca36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4939b260fef9362d2b9863c871881453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19b2857909f9cf0a1d7b92f756440454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326161d03db89af73caa5bd50034a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b138655a80b06932705794081181a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a629572bc4f2cbc654dab9abd5f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152343917080bd8ce1a2cb316951a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208f66170993980da4ece3dba15b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1aa02c6d7a349062d7187674c9b4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808af6b397d539729a9ef3bb3814fa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0349fa09f6c56bf92ef4a43ea2a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9120cefd91bb83f53e22f58056639463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a3d4c545ee4cfe0b3f2f8b6f4a4eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31410a485526a0a9cfe7c2ec1043fda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea97c5a8f83e48173f78da9c2bd766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a98c3edad30d1d5ec27afb6dc0a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db257c327bce485f1f214fad7d5705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253f4fd5601a76f6da5c6934c4ff7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd193c11c92080e75b7c90a175e81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dad990345134b79711b0d2f968431471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754ecd30c344247b81b743fe54e9be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5877800ea6ed5b1442759f0bb6db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed7adca9dc509a8a7ee0c192f690cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6587556ce5ea6e67ce26bdd7bc61b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a733b3d77bbb237faaa060a893fd1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866857012f68679a00022b37c82b818d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21095a126e7f0de133f9b13504577ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24012ecf840e56e99e3c190813a9113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203c6f47ea3983057b2da7182822c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c519206c63481b8066a9860e16c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a068c397cb06d86b8b1be9ae0af50f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c686841efd40b8c97083d3134bf97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfaf677970dc4383ac47cc4102b5aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ae4d2a58514a07fd14626710f5a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d2c99f5dd38f30fe901a3679a560e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcddbefd0ef0672cab9a10afdd15ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960172fde25fe3cb10939b95480b93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fd5d3e94d03aa67ddc051eeafd39e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400ec5b5122e1ff42b7a77aab80bae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f1a71876051ff83beac800ceca69b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37afd5e31ad0cb9ca7418fe75e599c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe535c0834bce59de8bfca830fc40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa39e9d7e23c8011228c07b554367a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f741ea093ebc3a765ea85f58676c2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afd6964c7ab6cb867df88c02df0e4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf1d91e52365ea4dbbd2ea37631b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e95fcfafd7e265cd2b6cf2ecac52f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c7922f539abfa75290a12533571d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673963617dd1bf0952ac67873763078b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0919a192b8abfb18168ff655dab2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c32e86f13fd56807e624dc334889502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7aa6b0bf90632b29c0a1baa30837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a3457f33824b7cb0a6177966e899504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e0c2d2d9faab98f5e0742a322bd26505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793cd3dd19be37db2c081782052c1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a53a4a3d8a1e2f376b6b2ba798262d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e4ef3cb29864b6ef85913598ac30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc0bfe825f9607d01d3929bfd45cf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122c1c33211ebdf8d7c671bed1b210510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcadd42bbb15ac1c7a93707120d820511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2565dcfa3e34d8f75e6188a16934512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99671b852ff3d3d7e21c6061108431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc0b2bd2ce9474c9c80f97203e4ac6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bf56277013d9f22f5238f1a40be7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca406b0e20be0d8921270ac746b2010516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4f7a12b0327d1a05b0bf9aa50b3b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0fa2244c3bd485d84ef13f763b1ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463850245a6116237daffb20dd3df6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687354f5bd7d8b2ee3f3d0a1b0e2d8d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6e9d88d60968f059bc7e9c1e793f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8addc6466e0a93c47c44eb59782602522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab62acfdb56ebce9bb57a4d83baeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14384f858ac7af4a150f1fcbb5e3d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e08db5734fe87b9c1e289b9ba2119525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30346aeb1371d96b243de927bb01f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04938c3b7dabc75e5bdeea4c7e035fcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841780eb2501201459884ac07eba85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2695777c74081e5bb3c92415ab9433529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f4d37ecd7fc8cf2dfd4c274f4d07a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faf93cf934b12cac5be20975f58f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f92155e6c82427af3a81dfb7fb8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9eee8633768a44af9a76a6d7c1ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34de9725ba561cc9981ff486ed20efd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd6daf7f5c408e438e8f62009d04d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038369d8e4fae1a14e54a7a9c18e1d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3cf61acb32cae2076d864d13faa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90067de5517094da8d381bc1757e175538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b87b2c1a9cf27d3f42f54f047477c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401dee384773430fa72c3194fac131e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102b3a9c85d5cfc973f0e778481045541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e6ec8f18f4aff796b4856ac0357e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b11fbca6cd59be4bdb0d362ac7b77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9999311d2dd0786d02cb71dde038c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6390396e3698d58c1f996c4e480f34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c89dd9c33a4e210f73b65969443b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ca3c268e25a4dfde151924232f68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a723d45813731021ab1fb4872ee30da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15dd597f05874b21299d7cde6b2ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aab739654ebb3cee4ef2f113f4b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d97a3d0d1adb823c2c240f9f363b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79697d90024a07192775b89ae1f90789552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb097c59b0a0c869733af861a75392e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9aafb31e776e5f423b406196b104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074da7a998446d9dff609a7740d7e8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17e48b61e2c90b34a20ba4b9ff5dae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0a2fd535751b4b3115aa0f384216b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b8c1ccd4d7ee2118020c11ebb260f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a032682838c8a32068b37b6497fc094559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816140f8fac6bdf720103bfb2f6d022560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666d74dbf940f1a2e61e71ff4ce357561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3fe2afda07ab4a56829296238dbab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df1a54afb1d1008fd813eeab9cdd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2a623b0c256ff1b90f0417cd173b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b9824befb2e06edbae2898d3e091565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970bd2ae568e2aaacab53348aa15e7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fa430288c5491f76efce68762fc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b01930cc3396bd53f2ef5cdc9253a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f054bb7ceed2685342b2d28dd8dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6fa5f0b79f231c742022b86c5cbd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5da7da9a8e062960663fe1f3881b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fec9317350c7902e877888de9d78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b413289fa35ee1718a2aa75b7ab1d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a92ecc92434987704e0a93aafebce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269318bc33059903e5584505cbd25cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3b32482ba6e23b63dca910328fd55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f9eea211d0ee287bbe4877943a39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d0e06a04c80ca9c6ee3c307c87d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55a4b3b417f7954000e6d83322aa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c90d1ffb9be1d42ce798b124dde47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d064612836c4f3523bbed8ed744bb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dba859842082b03e1fb996ab5b7cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d96649ed2bf2ceb6f410a4bbe325583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860de7ca3eae0976420c3b8ed3dfa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab101a97fd723dd6c6f913c608740585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1db5c7df75a1a4790b6bd64fb2db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebd60040256e00863a9200aaadc79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a74bac0e1a40d5a72645a45b25998588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364bcfe1b04f68e757a88fae7b83144589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf061368b07e85cf2a3f5bc2666058590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480e8ad8cd9eaa1d1b8af37f4af6bd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ddba868c1ee931c4242a6322d712592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5323e123f536e9b0e3228429910d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6219644b6cfc43aa2d6a68e1fdb13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f642426313d731d5bed81f007124595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abeb71debcacd146cec42f6c4bd020596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d51ad56b2b460129dd6bff08287e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5ce0e068419c56e81871298fa2db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4325d0877000a3f60ccd61268c43d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e95604da163e60caae2500b13a4308600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da46a246407a29d4d36862e3cd1f04e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebdbc9326fd52be793166924ff3f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28aebcc697704c99cdfa5dfa80e573603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d4c6cf2dad1c1cb7d0c63e1153ec3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108f16f375576a1551d749f9f0b25e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6489e86d74635302d5850a8d2f8153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3e802dd03dcca132e4806549a302607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61f3b602041afab32cdc9e0c880b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435c978f84d88ed5c614da951e76db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eae407ea4642867c5894187451867610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e43c1cfb1ddd74336663e0e2f1fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d8f696293b566430c4cac3d93115612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880100804e005baba3f575caba22d299613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee8a62928d3dc4e5b493eba3f23411614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabcbbd69d08b802e4c003603eaa5cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13646ca101fd2917c93d5552ef586ef3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c1e451f51f54c4069755aaf31261617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6351bc882765e47e51a4120457900618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e1763d101f85cfc91fd9605e4d1c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3cda5206a71e3620ba76176eab54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de3569d035f67b3ab1c2c15214784e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46376a74fd9bd5fcb4a380b13e8244622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937cb64bf653af238f22c6c19b36066623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842a2dfad593636a174797ec4f8103624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36cab3e7ea034ca7cc7ffe5fb6176e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919906e3251d3e288f06454665a24080626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d220ef575e5520c15de5fb0eeb4af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceb97301e6a125c67a411e3e36cdd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfee94ad538053c4402512050cfb205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa4ccca26dcf5c25895cec23e4cc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e603a37b05f0c4439c528f3c896279631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d1f18005b0616f75a744926c162c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ca1c8fd8467909218a2625b05531633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43b9b1d94ec3308cc2776a1866c59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70deeba8f1e533c97d97873b9e2e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da2c0b715b6f22aa489153a910fdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf13b982935b28f271cad6e0ba9209637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a33cf960b7e045f863f197f1bd88c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebae46d8b5a54417f94048b667fd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25d2b8ff3879442fd03fd009cdef7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dceb7e1fc17e90caf1fef0ef762d32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635acfb6e87d73d67d136eb9f7a77c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf969513e57bc7460d605372774f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd6a3f0bc1aab78933be63c3746f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20777f9e78ae0b92e6d73e4b1f66537645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d00c6b27976fd047b58be490822d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3dbe1bf0d13631939af228dc8dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b02806bba88d8b9c0392fb2d7369648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c6fa15ec3abb25312a91d970c7d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230661054a62f01abedf4cc302fb6b50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ab32eef10a67a5feecc0af7bce6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa84e946a3f144b0b198ec56f716af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02858284aa04c448b6ffb902e2549ab1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ed5a9a9b4338df78d287c6b23ba4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f112e4b1f2ccb6530e88d4992461655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ee1dfdb0c4176084bed62cd4afac4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105303293891ce71480f62ba7e40ff85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5881a2206eaa51b7163b0d047d035658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf896ff6efcd8f891ead32808bf881d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b5d733891a99c8cac9cb58e6e70e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2437bec7ae466eb383e72b2afdfda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb759949ad744f919a946997514fee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538d4d46560ef158fbe00f8e493ab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6651976489de1c2a1b3c4dd7d350c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb7e15f844993a37f5159eb64cc05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713161c61c86beff86fd6a77f766a9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc033118f31a4affdef8a3208f67d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56fdfb9cf1ed5e703a1bf3541a34e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee6f40f8f4d92aa726206773b1a92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7662f42e380b4415814f91e611889670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b64c658d7504d22831b322341758671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bee033460fcdf435f8a679d3b3ab3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62496685e97bb64e90e6e21081a07a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71650e78e3e656340eabfb9860199cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0778c7ded43081ae28f773cd94df5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4832bdd742e39f7e96d94b50905d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f9b07a53a848569cc1e9bbd4e80d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96489d905c09e0736d81cb930e21346678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa80d5e068250b279f5c038b90fbee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095770a2f314cecba54d45f2fd2e468680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>