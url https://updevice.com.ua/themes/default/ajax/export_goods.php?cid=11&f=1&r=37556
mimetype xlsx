--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf9819bb12e34faf3d354eb07c5411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a1384435ff2249847385fe29291772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf178048293113af4c4e466f71e4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88eaec3dc2ec579946b2ecdeef7c4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318168cd42cb5f0459e1a84eaa242f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1cd0bd284d193794bb390568581326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c078c3b50f648401f506979578f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461a39ec0f522679c4e1c5574a10138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224099fc9caf7449977f11745f476179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec25645c4490787a72436de869e7e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35cb8a2f2677e4da958981d07d7e9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24210daf921b326b66496193c9dac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034153af89ce5d6ee760bb704d6bcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45dbe01a373719708b6ad1ebbd63c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7455d85906c44801a1b2a8bc084e9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f3277c22d8910acfae19e20b63aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd00f1434dcf252d80f17d230bd87417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc3302381c23d70e8afcb54d2b17718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec2af9266086e62cb32f1ebe7934c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9e724ab2b19afbddd1d9685a0e6e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c53a1b127f927cd50d8c2600a43721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd219c276f758ec5aabefde65b34a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96d6deab16b27e62411a9ffe886e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9c77e59ea1624a1aab63edc0a2a2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a16052144173c4458dee66c8e02b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb0de70b9146a85a3f6b7f5a20c9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58b5db9a86033eb8adeeab7723fff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c010805ed4b5816475df02a2612528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793142b110a3543535d3ff567f84c22229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573f959e41ed56d4679c8a578ca26a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c8168c27e852c62507b4050d265031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ddf3c697aed45e91a1cdedd91ff932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c135d898686120c13f431cd051839233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83cfad97739e5ce18f60941a7f77134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e83246cae7645c1dac03d01d177735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3974688d46095b88c61c976c26eb43d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a79f1db5482cbd3d79040919077e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304510c57088c833139ff773c735c03738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fa265b8766357e4036bf2d6e68dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576ec8d993aa8b6ffc7068b8f708be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f119ecb34b8c6a4c9faf561ffe080941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4d6a851f28d27da5b4434a9b77acb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff703b38d19de4510b2c3d403edfdc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60050ebaff6f824200eaf21f749310944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb9702c1102dae49e16c9440ca93e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db751315f2aebb9134086c87ea81432246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab3681a96852de278154d059fd05447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57233c1dac5882b72d8297c0da91b9fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd2ee61f4ffa908ddf72c0840f20149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee2263031daaa55efa4917aa2c7fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd8ccde16e75cf7ae343fc0439832751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb082f273c4a3c3f8a73b6d9b0d7f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb0f8fc6e3389ea6abd03d74dd7cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345dd81077456e58488fa1a424424df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218a8be89de90941f5f76e1a8a264555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86bdde8306d4ba6e2b74e275b5b16156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3055ac4c54da772ec9d085ec2c0ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720619f29c8edf755b65ae1c3a6dc09558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9223c5c100a813aa002bb974822f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fd5a34b09d7ea00bd3c540d89ae860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b76d5f2e8af2b51fb0c15ef86352961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b26776c6a663c6c19387f95a33d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578ecd88bbe7a88b41c004618f4fab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5c5c790b20aeb56c3765fef9978c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bfe8acfe6e4b2776951ce4a17f5fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edfccb97a191b067e05d4c892f36cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64829ff88bc9081d614e7dc2c96ecb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf262b13eb624d2b620cd0c6c6a387c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0acb57348a32fec8d4da4d6bbdd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71802b10372579e527e594cf1ca1c18070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97528712fd37bce574b193431036c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bfacf1fe3cfbabd8bf46525c159572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba41748c09a2799f6a1ab05c68ec9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db3793f1984013758fbd79727340c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15690762283c61e86a0e392cc80b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a140980662bb5d5870fa63c489eddb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f4e43331e62faff7ab8dec35f7ac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0eb2d4bba375e1535b99a82da85378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad427e1d9d4a7638d295964dce267279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0602f64e9a18c25d9037d6031dcffe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a580b9a74747e761e5d418739c8969181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de6b0b1897c567e78dd5d559798f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cac5764360708e9a603a1f1e14c5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2f5300657974267a011b7f79f53084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f8fa3bbb7c3c932091a14457034f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a6e066ea4c9349ac0f5d1341866a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b8add3983559882d086a6890a5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d5923ea3539cdde7ec446a22f58488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fbb4fd984b21f2953cbc8491ddf8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3268654af754c9d41423ae4e2dd7f1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dc144e36119c1895128171c8370491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe71b319fbc9a064c3f90edcb93b7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbdd05fff3abde4c1ebc2f92a6c85393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a807e8d276722f5625ca0a701a577094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406664d37605ed26f05da82587e427895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e76563a04a3ad0992afa9a854340d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa65dda25fb09ec0471998bcf10c5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3a6cd52ecbeeac4ece7ffcad1ed898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e3ef31548f59a4b280738c636c0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d55fbdd3edde747edaf6e7dea213a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdfb9d1950b0a3734c2dfd5fbb523b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade270744a3fe591fec1651fa34e2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ccea64c61d52708cac838c488206103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a3fd66fe31c203b07ea192646c97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea369c1fa084b27a3484be627b2034105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa75260bc53aeb669b857c231c1b928106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff84a395def7b6e5057aa8458177d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f53ffe7ddfd614df7531f0b1a73f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462236198266629c1180b9ffd6b9ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaea671ff658ac89127a26add4b90b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a13358afe005c6715ffb58bacdb12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0fa439281c5e7fae4f8dcfec0ecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae075008b4a8a89ca132b034b668059113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d0f6c56289ff92ba01383677aef0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652d61c5ca6cf9f4a8af586616f0cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b63a0f4eeda0f3c5819142385ed7b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f56bb63075f1dc238cfc5cab2a7832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b274b7c9eb2580d0f90d28fcb3de29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7a390aeba51075ee040a48c8c4ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63512b11da0dd6f3eabdd774d796e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7c7cfd0a77fb6b81240770fad611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441dae2f08604403152a1053b462985122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db25451d2a0863a86577a790c0cc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f256d60a846c9358d6d02d0f8f374124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7beb3e87678a2ed081a0f908d519125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc3bc4602ba081b6e9b336a43b3b9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97ff42340d23ea5143b13daed05df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3662e3a40de161d71d48dc6509d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9f6bc89062004f86b8af22b4fa2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd994b0f25a43f2e4e49d7fa5f27b15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c93c2c5e862555c67630ab681dd74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173b4da48a429962ff8311f077cb74d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908083f213de9d5aaa890e84705ad9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e159c642e516aaca0ce2e424c7bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620360bdf0175f864bda5c1c4923af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39ee57f85b74e7156ed9bdc87815bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd227230624788264d960b72adc76c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1aeb74612d6445035bdd67f5db1d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39e8a228088d54e8e80af7e12ec0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2fcca23e5e1a906d373bdd7d18b05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97af690afc96a7f20e43023a8237f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995fc1f19b4945ff7c61998372c8dac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62f647e45e4654a5649fb5283cac7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1bc2e5c51b9ac3a109ba14a82b7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ac6faad0288028b34280caa0d96a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaff518f6e860b2998e9080a4b2129146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2fdb1a94430ef219aad1e45a0381147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53174a7651952792881412f729bbd05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2323dac196a4969005740df1a5fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539c6f8bdc5857faf3a531594a96a50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6109d95e44cbb18c2c921fab75fc65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2dce9ac4dc6e76441c6b00cbc9127152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd76dddb8fc4069cabd26c59506e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0811e1d5d13fc966fad14e2c367303d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e4f5e7b1e3e524aedc246c7df5d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370629108afd1fd113f7c8a4c5f7979156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79242f01d29a065200d3c099951b33b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b728c4f7d130e74f298617e5e783158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012263ed32e37f9d913d95799ad3d78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1daa1c47931f9604b8108e815481160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b83c38c40e79c6fca2d9035075c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228fd0063731a81df04df13f0865b69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1ad48c53f4b6ecb5d7148854077a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1e6b358d6f278f8d5758b4c0cce8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18bf77fefbcdf52c055b75c28bbdd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d18dcf4846bfb4235259252222574166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486b82bd706d2e38cb18edb06c20fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f4a6232b314910e0e26e89d6bb74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461fb9c5a50198d940f6dbc323215fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba9967e4e839484e062712baf9a441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cf109a285aac44d6e017940005bb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a91c4ec21622ecf9db686f18dea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e68860e2d4ef4edb20513af879dea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d171b963ad56821f39bc9a49dfc87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4e40815adf4608ed96298a3cdc45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9d61d6771bcab82fbe629a2ecfb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c58dbf1563a459ac7395ba7a73824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8a2a54292175e2f47fcac98270d05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17ab6b4cc640abcac830ff61c93ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942ca1318f7d2bcab20c52a5c379da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f63b48d5261e43b550c67ff435823181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951c6e2cedd7ee68542a9da030ae16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68cd8f1b4a6e1607c047b99e117d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0783c85cf64658fb6d01701599153184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad3d47e9ef72c4fd98f8a06e69bd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f21492bf936983dde5eccbd8bb832186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e202464e79028ac7bb546c687da15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf244b188bbd3b599a0f49876e777c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097ea79bad316251c3805f8c1f6f5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c363378c206e54953a375a0e51b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4647f25912e86f271bbcb75875e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692cc7d2d491b6b292a9497d71de83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09836a1c14a7d9ee2a612b88a3e763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb2fdb82916b0e2b1b1958e93f4a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4023e94e9a7e38fd3c887146a28d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078416c9b780711b660904000a63223196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5736128abec5f22c77742a735a94d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ca36c83977f8c101cfab98659db1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73794757fc29f50294a422845b958c04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e96024627da97beaa083ad7d7e07e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f711b99db80463cfbcf57ee19e19d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd5e7f76179b43eb2c4355e0d829e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482694d8fd4d6a59529a7dd4a8967f17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36dc5067f1e85802e9c9a74fdf6973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedddde1c2e9060acd318327346f8313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a8b53bb0b5a0f0bdcdff342e33f55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769931c3098832aed5815294dfd6eae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0adb32c3dd097e368c8153b46cb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ded57d8cf8c354262da1d0a153ef05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4630b735ab46307e25dc1947c27e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e984bccdde2dd47e1499e4c68eb40f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2a540cf05cbd3c81e5df27df93c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f599bee7fc3e8db0e9a6e529b683213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a666730180886819a145b1213e1deb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed15237f54f75d340c094606cd856215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b338f7d5d566754d2f576d4e2cca849216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507a7abfc031c98375d8d290321c8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dab7f1cad8589a3159dd5f48b12df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8d360c4bdc6c3092a9a7241ee276d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4e259ec215e759368ac5f5da9611220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d04f9065ed51865d28a9d637f33b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa10f6d90856e9d7d5e09819f3d37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11c1fba4631361550feb0b7f0fac9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e3a727826419471e776c299d94019224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e90eed932eafe3b0d8464b6812b7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d1d9f8d6e048ab58e958ddd6ea20c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83b789b0b23e7fa2cbaa6164c8b643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e0276fe0d17271d6d4c268521c09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624931de84687b1677742bd553cd3850229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c9d17b1703de75ad8ff1e110095e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18686fae5711c360cc5943405d541ff7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be759a0a24ccf0490d7cd68158b48e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909329c02a9206d9c46926fdc8d96135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a9c532ea867a245681ea8de86ef25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a038a66e56483b38f65678f1bca6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900daf4fa85bb9f808548fcb01f494236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6454459da83f2b60ad983f7ca1dccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d388b55eb4dbdc061740db4dbd25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6738d056f75a5841bced2428bd78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3da9615486fa268ab178943f06ab59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae616c0e64b6b0604fca132812da384241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9619e43c2a956a97b8bf1c4046617242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b80b5a59e712720e3ec9d6bfa09fb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab4209b50ac92fddda480885020c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9bcfe861ee3a5cc4165cd6358eb27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8f52dbd108b69cd74bca6de43181246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba188b818db527f40b2fd5d1b97ca2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a42825edd15f497501fe4910db01ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ad397cc7fe80665928e5f20680f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130e7cc482f784038fcef5f1a1d7b3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46d3fa8b3b234a2d122faeaba27ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffad2d21f81636a0bf00d26c584ce1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a8125ffaeb1f3726e30d564abe49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4142ba710b1baa09e98812ce9c3e5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5e095d8f0735edaaec238098f76d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132e88b8699e9f002ee96cff144cd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f061f4ab1907bd418e5c08b9f7ea86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab8db74e65e972ba1dff196d7b2a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564448fe6ea7ad2011e2cc445dea53bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603edc95ba97e144eef9d8296777d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c564d59261f1f8c10dd878f40197ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cabacfea8d9e6362566d53e81c5f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f96e5a2fbe036d8c3c165843e67f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018314a54f44f6728a7ae905fee819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be3a6262b2aeb792efe4adc625d9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a269cbe077fdb5ec5979fab2c24c340266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a64e651aa86e8b14ff66ec4230530267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f89fc96ad18eec2c05d6e80791aea6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95425ae0224fa1fce842662b7deac9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c27b4c47bef32f99f4a0fc928c69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572edfb378aeff2fcbee5b5f0206bbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4927676b41afa3b9900f145c3a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d71345be63d36c95a2d3942563631273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2e1db911bdbc5a6ec14f2b8cdf7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c13b7fa75a57ee368d60b8047b4ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc0994e02aef46bcb9527ae070013276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e742832cd5a73cc745d85ff4920e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba953e2697c50d60580309b12ab61c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950100246f64c557520c31ccc911346d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979a19023a350c22860c85eb606284280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0de26f576677dea96f14ed5430e549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa981c058c67c3bc78212514e586a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c4d4f5313bee9d1a99886aa4580f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25fa074b8be8cc37d8ff04b0dab712284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02785c7543fe5d1ba44ab971e43ae3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37a44de5d24a4e5bef983a6efd06af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48540c11a8368d61f2cc5f64ba4cd3a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565540e2450af567d40d09b6f28fab0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1761de0058019abcf034c5ced445289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3aac88e53d01f643fe30c33f0cbc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47aff9cf19daf0d6028ef7c7600965291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27518ed7a7cb6608b63db6252e6d194f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e209acca4f6a6845eda5cd485aced293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5cb46a118759c8a6bae5e41c6c261294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744890c403017581d2917a1d232151e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c605c76ec8034e5ae2bc103e39f86c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181edd427863935b1c05de93ffbf723297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbdaf233093d60b7bab11b6082a406298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345e564f5c46183d2e6e000788da5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b18505edf65e6b5680fa71d4d989300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d8122cb257631e7028ce070f851e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecb48f39553e5fec72a19a433c2db8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f59a2ec93d0e3079fb78012bdac9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb9e08afce925dae3b85586a9ba868304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3997ee8486bb928e1cb51e7b8ee04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b062c6811acfc96351cfa11dea4fb86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65375c850880d6344efdb044583bfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab9e694d22a0c2bba6b02741cb404308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92d7b1f13b5d8a5d702410a8a1c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749588b517f434e3a2560982a1e6ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273319f38baf71bd621f0fa2ebc6eb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d562774b495700472480c7d3a7b64c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa576dcd0f7f6d5d3555dd12afbccb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766597fe0b053b22a3bcbc9a5e8c43d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414661edd46ace93865f0ed663b26c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264caf5602d64be68fa70cdd0209360316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008b7036953cd82df800298be008d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b7b4b6c6ec377a533d44fff77eb54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04279056a8efc9cb10563318e237a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b250d10cd89c4b2d283bb3efe3882a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d9bc22c6c65c9441f8a0814de64d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd148464b8c478293f573b66d275fc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec655ad445adc2bd35cb796e8d3b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cbd368b5005013bacfeff51b259ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b64a5f865616649bac6ce2c1f9d97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac10dda8483c04be26f7acaa46d238326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e039e5f55c9d31d01e77bdbd578f94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0114dcce7fb625e6f9a28384c1b25c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e604d9ca999f8eb81cfb3fe401045a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef6d08661c899db947312d520d438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d9a82f387fd86cdbcf3faf06a2c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa4a0150ee87db4955f1731dd3ac0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb18f823143c570210dcd7a025da2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806622d88f7778e2efbda8629d61169334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83e52e6d3820692f35877623b4c6a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d56a9f3bfc2afa0d62ad407e37ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bdfb21bed41fdb62c79697eb7d19a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4d3e5b8704b27e8df5af2240caec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc3455c14357aef7806d0e91f98b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a630daf58b60d5abd0a306cbe9293340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff48ed6f5bdb6c928d2f01a377c7a2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf383655b6cc3df731118e430a3060342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b838efeda16bc0f33ee8c673b7dc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc4667f0c60492704cfc2e30ea2637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0f6f625db4fe573e625d296b21b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef36850a289a5cac87be13f37b12f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c6be24c257be817cf7d31041c621347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b2993eaf06adee00d6b98998ec33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a3035241acf71823cd8503e3a6dad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debe571c74074f8ef3bf650c21f977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d465d0d1ab9f52fc798212ce7dbb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e748fcaf0e46e1f36b0fd89be81c50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76233128e467eedf45dd04e91acfdb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ed90334c6e9a786201e8a43873d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf6f2492b8b34982fc1d1e381b9db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b97cd6cb4eac87d80efbf3a41733e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0632777d7f96d09b7d2008c929ac34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cfd7582a27bedb1484ab5dcd6323f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631fd4d1977f4646155b673cbce8355359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049787feb8f369ec70e11544ebe417360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b0e3eb1d1aa4fd3455feb61fb28b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e76ab7b39ddcc057ff4a836d58cee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3a618d1e85006564808372d14e0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a121479eacc4b8b0623ed5df4bd8428364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4a712c1f51299bb4c65d1c73c936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf9d1cce9302b97b9d15b4159951d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c956bcc2ce573331cebc6adfed51c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083183032a2f3a06bfe67cb3c3a934368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f8ebd3a725328f7d960ab3f57e32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017380638e9c6130cbb18206b3e54ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028fe4678f21181f2e48248ffabe213371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948c600d6f9da6237986784409aa625372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108742a70eab7f69880c86ed2d7f3a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdeddc5779273a3ea24db1c7a9bec6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2efa6424c968a8c59ba845da9df4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b37757037e397b918c053126d4ca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7143a10d4bbcaf63cc95e53bd5b884377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c74aacc862c9102fa3f82f08ce452378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d7431b27f098e69a7507f45c12d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375482f998c00467e676d3e48cfff79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a8446b32a79cf63225c4f98c1e00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98b6d30929f1699bdb1a7d8a25f22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3fecc0f58c39b774bf920bb1cf6a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11331b71ceb54ef2bbb63f54350b1ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54882488215afed86bc353abd8f4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706cb34dbea6ee8e7476b37dfb27a24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6428ba23da4a08343537a5bbb169387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d161964cb6a87423bdf97e887ac8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10476402876571008b56aa16fc255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a3b0934d60472a62fafc880e02e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf43b2b8f626b62a782458e0f4ce5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f626f79cda09c5d97ef9803dd6dd9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707fc5a5c82f829b15c4576c7641095393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3b7dd12d84b5e5d6d648dc4b661d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b53b03f3fd3605001de75293a658395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8cf658cc47f47d242d1885cbd414396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548068bad39e6f0f92df1668ba083ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac161f8bbdb7a4bee6f124dc128505b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ba1703356d31902bb89fa42d63e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54de0c6b99f055bcb59ce60570e03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadcf44ce21aa7e7e369550530adfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f81ae1d7c6cec23ffac222f5142fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d96b76ab904adf7fdb5d052963eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62526683b9b6e96f7b5598be40401d78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a7d201fb2e3e2667dbaed477541c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba92a57defcc66661d741ecac94674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107feab3e5c051f16674469c631965f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b22403d6c65845ba77679e9542a8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd4a485df5310b30845e2b2a4c265409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd9e93c3c4300caf4950349e14280410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9873a24ef7b937a976df696181c304e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c6d12a1a4a93f0bdf9cdacf56815b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa994602b9e86f42bfc63490163e68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553b7c13cb8459413fe54a6aaedbbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba2bcd96afb07c1e0d619c7c6bfbdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0372dcca0661b763d404d9c91b52b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caed39fd17596cff33ae9857db095d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcd19c1e1bd7bb325078491795ed1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b37bdcf938e615b40a2777a4cb4ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b4328dc2a9dab36de6d5b6060fd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80570c065dec8dc4b99ec0f6f9572421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf547df7b3df23689db2bb7852054422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600393150247ab28b5cd008dc4da0b5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5e3ac55445fafcae318681ac0ea7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a634731245c3ec2ec001cc256eb15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db21279896ee2cab07d77f28c343acf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b1a52d92504c84ed0d40bdbe5f3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d990f825b86f3f8866da88ad07a0bad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da2260488b5b12d1ce56f576488d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c1c45f58da7378f1f402d6c444bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548178f9f5863471d82debfa3aa754db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d68b24a7ea89222a648c91392f5cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b2ec52e1803aa4fcf9d4cc5c4ead433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48415a25d7e28f721b38c42abd14315e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116efbe0861dcbd180b22d2300266d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580000098eb74562d730728000c0f40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105ac9e4ee4419ed33789ae486e9323437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b9871d8047843725c110267dcc5b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd441f3d41307efccd069e9ceb998439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b363acb1bcdefaf96865533589320440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a694b3aaaae821aa6b0b9edd93ba210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0253f5c8b5c12063447b9202f260442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e14ba130879a3eebafe8ad40875046443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102940b211a66dd6c11cac44b3e71db5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f30c5f0a6eadb51cc65bc5cf22ce3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819e89ddaceebb320f118c2a7af220446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389945e1e0d78273c013ae6465608c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47935df612aa8c8f316069d44062a05a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e80a8eb62785c7373c8fc856ece2f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d4ce6e26232142533d4f2315ac1ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914fad57d04aa25721aaf94e1885e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b98bbd42730ddf9a5a0f85facd641452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6eef40f1ba35d865b162d4407c77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d1d643af4ff8477e0dd7a8c0509a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac356637ffd465758bddaebe7af33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d684f635a373ac63b880d0296d0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19215f2b991d86554542ea897cb7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340b7df9e51fa17c2e3493ff90522e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bdfca62ff3cb82389e704fc38a355459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb4a79129dafb698944fb8817ee4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a279817ba29d3516e0068c3a23251461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9abfe88cfd0d528f5c3e2f9a43d393462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3f2e2742ece645dec36121fab3f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f562b6d22584f83264e2abae2deb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce32aa646ade397eeb1a3fbf685c3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9b09d779f1483fb357fbcbf83233466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f559fb8789f160033f7ef9a0f4a0f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d7fe075755d04d9ef92e53de18e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9e34ccb682604f772c369f2e286f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d991ae7f03dea50cc4fa6640ee3925470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100fc914690ea47af7ecdb66580844471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aeece7248cd74a7b686c87228caf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd4cd635ee4308bfb113d1b19ae5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b83f677a1d8b2523fe8c514d39a6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee858f3fbf0aa5d00b42641b5683b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7445dd1633af2c9ad13f3c37659954476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b069f559fd3ffa28d0f64a83ed574477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2398e2211b42dbe900ee4b32d2eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323813c3bc2e0384a6c0eb3d954606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6601ccf13ca83a9f812e1a2e2728d5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920933e8573e0efef3addd404b80ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0815aad7732985e084d930544144482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc3e64b00ba564a44744d7c71a72d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583fb3cd725bfd74f29574fd8e91b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d9b618c8ed9cd5cc0eae73e68cae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965483fe1fd269a8004352ac1a3209a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19dc43366c91d4c0eb7aecfa218e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00474ed27327d5bd2d06d1248a9b46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b306ea18b7e4aa047a2b2fb08d6813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07f2b3a8ab4db9875932aedd7cec5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e8f9a283bf44145a107c8c610ab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fca60241c1b4811a6efa27052caca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b1a519373cb7dd6d98f2773bb1c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1c1765d9e626b876f9da97f1eb68e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cbce295bce83003584935578862ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48bfb6af88a2057fb534e2d6d0707496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4185b7c6994b533426c07af294aff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ee2251f1d0955d61e0f5cbb46c66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17525afe507f63bb3093a43590a1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e56456e118d5d7a4605dd4ac89b87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006aa9a0189aa9704a8277d5709dfd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4271ebf3f8f65d98f84c81ae8fe4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23386fb2cde16af37d2b8367fd331ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c3af0193f08de755ebda76cc6bde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893421cd5151dd3b96814e067519e49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312765c8337e438cbd30af24b5327b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d878d22de75b2e416cd2147111293507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d2100da7a02b52264c4421e11a0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c2aee6e7718541af48237a4c1b808509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae2ae90ab3d3ec62c57d69cf1f835510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f9043809ede84e242685375f5366511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704878463d5433acabb359c0a5218e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b856f305ab56612618a6db06443f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c604e7180980eb60f0023e2250b3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceb7e0250038a2e7cf0a91b36d5ad3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3edbaab3ce3823e67c196e6dd874516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfb48f3f42c1a1b6396b7e36db7a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfae5f9bb6a68264f66b3303504ef59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35250ad14e5a28c78a5e2441213056519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54df36129537589bf3a6d7480a36d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629aa06060fa03238f695b0aee154c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fbb647356b977028fc1e8606d592f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08627162c507f27b31fcaf4b25756c73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fde0bd4bab93aad993678bbce6441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546188b8fe670c07370bea4665f128c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a64787e7b9c878d6585eb4532836526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b70e6edd9e9c79e4a4b17c06f6363f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e9c80856ca3279a549c4b7a15334528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5af9c91aff150dd63412dcf06697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360138f48c4e49185e779b773d26f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160157a80516805b9c7ff95d9bafe93c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb85026f0e309af9b7edcc09d43e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e4ab6764d14a50b39c281c8fbd2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351475efc3607a2dfd0be2f63751105e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb5c398f5e15b068b204cd2c9d7141535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9ac75725d739910cc0727f91a4d81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640a36416aad0bfb20529b5100629a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c67ce0e02d3642df6f7ac30731c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103daf2158d34135aa66683cf697c1ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09731fd8153cda17b78b495a7593f574540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7a98c4f2414b3e7186e7d3ea5f62b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956c945b62e1f3bb4fe3ca8476e9cfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ac93b10517ae537de2c0828deed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc70a6c5c37207ffc50b425b121f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611c693f3e9e01b08719e152721907545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc087ca04a865a2c9efd17a259c5115546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fad267c9096b9b60cfe18a78111e76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a70112717142a52ebbdd4f423dca00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9068ba45cdf114b6f92ea239321d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881f71a0d16eacd5b1ff8f85cc7ae7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba2e9b1c3b234b8a025dde298d170551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f2ac0fb0ff5085c034527812e5944552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456eef949c79c3109dba99de111c5d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056f7679307516d5eac720fc13518b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f05add6368893753a3a22e1706ae0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebf51c9722d33bc74cf37915c6120556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa910763ac3eb1ef6c8aca4b252a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c2d71aeda6fab221f0440c41495c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097f58aaf1dbff05a92d06a80155c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90775622b60e4c351501b59552c955e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4157e7f4012fe480607141353737561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f8fe7b480e626a1f6db39188d60db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2045cf0fcd31343d712cd20f46596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76734811210a684d3635d5f0905404564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e85b6aa34a1e36cda5c7a01d4cd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c2b5d46d6141dc55a99fbef5cab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceece27c323d9073a3fcd68115144eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d351934b951531ca06f66684943b491568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf360188901fac809defe9afc04fc5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4fa81397172bffc65a710e1f5964f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7e20cee899f8489633a81403199b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d3f5ff5e1db7be4aa6b16fbad1c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0336db4320c4b703faa828c8b46a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab06ddef37724bc04427b92dc8c106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2dc89849c29d5d177fe4c5007f02f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e640546d9cdeed2364bf5918882c52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b5c15db54016a2f4af678864ac64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8a4d9e1e725132038ec6735af46a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9773561f339801a75114425c7587a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843b2a467ad1f4be6db98ee1d7060d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d91ba9aa0900a0e95b0f8fc037508581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805496c6b650cf268cc071f3612b884582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5231b536ead6c9a14a3de8ad923baa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b28b6a60eab314c33f3c07f22c48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef69950252c744ebc7976274405e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ecf94221e05fe6dc28a6656be466a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2c7c7c7f08146b854be2dda6e329587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c9a2c9b5711a2ff71e6d48d73155588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20137e3fe7529e1d486fbec4ee369f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b55573e33257a37a87ef36fbcd9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2baf02166b28df88e654259b880bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d6b01c31ea88adae58c261d0b1c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe3dbd86610d45d442fe40a543bd81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27fbc36cd3c6f7d0d07515ce09088c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bdc68ad89e9725ca3628f52bde036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52897858d491f6588e28c648db0f9f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd25b06a961fff8bf96a111a941f27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984025d9592e6349cd645b16f04b393598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e5dd62c07ae016d2e80ebc767c9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910aadd6ddd0b46219559f920048aae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189dcef3183224bdbaae40457d22c93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7975ee3f566aa71d2a6fb8a221f8dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13553c17b5814707da3dcef4cbb14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ab24599f824f084789f3d785d037b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bd1b540e4d735164a11f917d81a9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36481c49f57c651401708b4d30176d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c402a0e694d09b6e0b0bd7f6a732be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc2f59198d39441b7edde3d334ccb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c7d3eea917c63f37af01f2df47c19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053b57c25c813dab522e712c68c8b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc326722ff413d6c23d9237427173611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574b7c15bb85f4c66c5b44c6a8e367612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c19efeae0f08afd561e2004d7870613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f01b1c7a6659cfddf723899adef9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab77ab692535e0e8eac32c9b67cad54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d01cab42fd6572cc96f9dfcfd95133616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e01a95a60e7d2b4609ce10712351617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa554aecd47496026e2c1d4eb7ca722618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f7792c86ba3651f5a3a3e186baa2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143e911312c9fb8f391892c8cedaf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa809f7947ff74ffbc9494cf9f1c01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286718df90c423c6609194c7ff8658e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555d86379a6490f881e425477efe52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799f5c2bed049e9786f358a13b3787624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f32d2c195b7c6f1246347dd5eb6fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf9fb3572ac0c50a4ddbb18a97ead626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057722711db9fb2f4954450c6e9183a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db243dbb34cdf1458f923a49cfa1a98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af3d5a93d876ed008304f824a80f4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a82ba1fbf9210686b17586a9b5db0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64c72b58470ed40fbeabb9f0a44944631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9811c87366fcb13cefd38a29d88f6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b67042e80f1ce3e98502741a1a94b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f19b75378bc060d493c686693c813634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac10ea4da045e91b1c02100284d30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61059b525d9ae5edc87f10bc9a0ca5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a5aa85b19a166566be63af54a533637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc83fede83e1a8fca19da4f7adfab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce46e9e3a96397c03a8eded5be7a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658089f316a4043dcee77ad66f4e4f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d62a9588a5147ba6726fbcfcf298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee445decdc6cccda675f5b0b0761d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817d5459c8c8137d777a53731e1f51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e6008527db30480f88ff70cc90545644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aaf1f05d494fc83c15da576425a11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd98b142034f3dc02942eb40e5dc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70bda1c5b7523df21f754afb79a537647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e8ba735154432b7e961cb44b8b76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a62c5aa944de2f1a1aeacc9d22f87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4713a1dc703e6deaa8b9a014ddbdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeab8848ec8b98337d1563d793696b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613312bb1aa53ac225146fa97598766652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266e803ccbb3d68be174e8e82c2e02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac843a1ac580fc0903dacf73edf90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe40ac79239f3abd5b00e296f39fac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74672f0b76e23aedb7ae1c9a363bf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60367bc2c9a02d6d0394ab169ba5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d063219eb6095259bf25e8c244d62c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639036644ac10d240006190b4dbca165659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b8011ed04845aab48db12b220bfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8c00ad36a6484ccdb863e739952d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d547f5738c12730022d15ed32e98c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618a6bfe16f97a91ca9982ab1d16abe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967c43aa9c3c99e6f2647b9ba5eccd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d38c5680d879db617f96ff16c252665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51460ec9c8288ce0027c916b5b60c0dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff9589e029ca1911d42282e8f7d0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960a53c807e710855f07f7c7ce82c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888fcad28a7c7673ed5b5ca470697a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d6cb739b0c12bf8096fdb51935b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade81ab79a06146b0ee8a3dcc0f8057671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f550b9c45632c9cb067566d4992e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279fdb36d4cf2916da46cc5804be3e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943fbbd3af387fdea256f2cc1e9dafb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac75b9a2cfdafaf1d789f4fd7219f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c432d8478bd99dde83c1a1fcbb800f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102758f404b583871b894dadb282aea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7dc04393a563f042ef7a9e31488ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0786c0b873ffa0c0b749d817de8c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2be7c37a05d8d137b3c24aa5d0b3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cbe5322513bde7403d65eed1ae7d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84890c2f68c306a8867cf670717eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd5b16a2d2f546b64d2c34973c1111683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6d82df8781c26916ff4203d217968684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc42aaddbbe484cc1bca33b3c5800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3053e4dcd5fdf57ed7388cb27b55a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b6b8ac1b32bc59294048f386659cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c301405e3580459631eeedef4c3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043012344fc7f1f0c21297404a3058da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd14af052a88daa8dc6ac1ced72b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea0ca3fab76b2e1e0813e08151997691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ee5d4bc93c46e4a71db633ccab1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ef3a782cac76df9e28841c0bf950693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c665e070645dbaddabe44cd41adf2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50845647214163813d8fd9fc4c341695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403cc757ce53c6973729888a8b6ee1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765e466cc36621fd78c4355e3697c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e796b68d8a562f151305fb0b79a0a3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e983fddc7f5790d6b2a679d4012b48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9397f1bfe19d9a78c2d7095b4caed9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563c7b0e90e36d054b9e6fb9343a3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbe040edb04b9a7d316f51e9a5acb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe20e7b51aad6190aabacfa0be3dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9787560582a2e1e9eb2429aa88096c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37dd477f5f0fce66cacc67643a487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09516108e0ed23fa693460116a9342706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ef053e3e34570f63ed9fc2529ac5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e7822b90f33e73729c819e27080b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853f5dbd3c69621979f5f3eef4b73c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc33ecc88a0058333183400c1b9ac29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3c965b4dd6cd10eaa08bfb4bb48d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b9e55fdc1cc5808c01d9b4bb3168d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df2ea5d81c992822bce6e072638ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946ff9c2822d2c7322f04bf9b0b1cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61f7e69e4f5955fdfc2a4eada4e8bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918539456ffbaa485fb19f62c34f6e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c1fe8a2fde3e4408c4e42814ba0b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb29d63cc661d94f53463d96f59de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009d91c35d55f2db511898107b07917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419f170ccd6340efebece4b4554fed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaebb7adf60af07552f4f1b10f7f3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2896d1086ee73ea39f7e082fde3f6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83df87dbf4ca13667db65ab6cf013611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d393504e038c3998bd59cdf2e044712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195248bbe85c8c4edfbbe0cd0ccb4c6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322eed1e3b19a3b7d01dad6af94bce514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb4d130becc98db663bfa71e49079615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c830224e75cf8ea63ae194744476f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36112abd088d1dc034f0a7ed32cd83817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430034510a118dd99742d56a58e72df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01f49d94468f40b63ca306099d16819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3468c673039057dbcac2558871d79320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373015b9957288abaaebe287b22b93521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06dce94b7ebcbf93eb4365394131eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada78ac8f90bf3f49350603567822a3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc12cb540d693d1f025a146a2fb72f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd7dd82f6cf6c9433d6b2606ff99325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0d1c23b3860cabfc957dee06b35226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db0d3e672e63906db5b9d48ff4f8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e35e6950abbe786fb51c6d05443ac428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eca5a6e660d898c8e1404011f2e59f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8e2781e72a06359635c7595ece2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d9a28da6ff6620e14baba1b28ba731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc6e00745a7bf456f57f52998ba7cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2511f00ee9de321b9655750495e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc60189cd438e554725a69c92f8cf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af14121d5ea2e0252d770f821dcb6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bbe5a3c6883bf575a6797e217f22436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3f836b23cf3c45f5294bb2f3c09e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e86c10587bce74401bd16201c0dc3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aae65de901dcb875f85fac9e46b7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd693ff91d5fcc720e0dfa65f388a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60fe01a4a87c6d4509f2811bad2b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613578c215d7e2bf4b4cfdd9a586c3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d3841f69d6d82b5116f109928330543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afc03c01954b9282a47adb547c5bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c4d18b47842541573dbe9753f888c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec5b3a839b181dba5d834ee7a1662346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111fddb5796d04301f8127740d36e4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41f6d14ba62fc35110b397c14978a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c3d311bec52c06e50138c602bf94849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c5fdcdc407e5298935f75ccdee4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb955696183e64dfe5ff10fb12f1f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaadbae56c32ec3c106d40dd238351252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad414fca4f01a29b3b9246c83dca56253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063e189109032655fac7fcd25e16fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fad4249bbf934f86337a69f08d0e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc54ef40ccb0cf95055b4cc0848cdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b40d4f0aaa0061225eb6a804d0bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedef99649ade24e6063e031cc113a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e6382a049fd824592b1dc8a0c39659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e1c96412eb048acdb5245ebc541460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7917ac0a285dfa8a97b545d67106861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a2caacec73225a33ef52e746ffcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01e03fb44fda8d900f059f3b405d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f50d887a56332fa8e1d8f85ccd4e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b53eb4b33c81448bbfb868fddce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89937a619e18618d7f101533a69e290c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4432ec56b90edefcbb6f3635978f7e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171445dcd08b163be90232c277653168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5d05f659e5b7bd74f0c7f79dbc8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e982042e92c30c22745985826ae8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4faa1b39eac8b618a479cd5a1c8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8168e40087ea5479c4d07020f69fa9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241800d63579f80b5f2b89914288cf9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18221e77494e391603733ac8f8d5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b79e711b90db7047b51bddcc636e0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25069797ddae916f3d815fd3cf17e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5549cc089740f557852499e77f45c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc121ac428b6ce14370420f0f634b5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37784d09f9a8303cd09b9f0eac5f8cea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d4f4bced175862c0e5be250c1573880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9275c0ee9835ce2927e13d6c2cb3d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb515ed61b63e21ddaa7682035961d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a713eb614399f37cd323f60f01d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7556ab96ef6816c474a97b36ef8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851feeb82e656032faf715bb2d9dca085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea29594cc9ad72613d22f0618867d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258387f612266c1bade6d7c5ef5a4ef087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa36d67a0cc47ca0c220357936df6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33c35ca3be20ca323bb1dcff830b7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ec49fbb31fdccbd01650f5f6754990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702bb5b73caade280ab19067b8d115891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c1e7502bf8d4e17460d3daf664cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25688df7194d36f7ec577cb2fe6a5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935fa9afc74ed5630638f7864337bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dc8cb0f590d6fa99db33e9a81be4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf344524ca1cddf84b776815f8e5e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3d32a89bfeacc41e363f98d9550097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29ef39a2db339992ad291f3fa927698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932564fccc3f3543f9712a351c8a7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa116386392f028adec0a9e2dedf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f48dc320d21ae6d8010e09b0efc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f834fc2ce140f43917081499a965102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c1b71d998f918f89e5b9bf2bfcd2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd8ab64026b8fb5c14659caa5031c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839257253413502befb14b9c4ee81d56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c981458bb2e3481402469ae7443208106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d0f8bd2bc553e680e3edf3db20b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51345a7bf9ac751378a1f99f0291397108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f35222c32e65a8db9e2c45e6556e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c094e93ab39d734dd02678c18877110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388d6c5df723542eb92eb06959a4e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51d9669fb68381ca2ccf73c6093e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685940020ebc96091998234343e31c31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd73785c37b0c8fbcb665188b1a2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902faeae85254391c7dafda22889c918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef717718f90e32fcd220cbd407aedd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2d9e119cebc97c8a455e49ada0b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba576a22b3c2b266f27c4f4e2ee6812118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ecc8d1da280f83cb13c202686b2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea45c144440ff11dd78cee7f036689120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39850669698622129df9eda5518184121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7c112a8d6728601b80e8cfa1c16aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafee357eb48fba219de36bbc57265f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e0cca26d6e3a33414859849f221b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5081e1f190d5a1095e85c5123b6d5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af220ab60ebb6ee2fb385a19fe7a1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ec203beaf2055737df19d8ad3144127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb19c317fef0b3e60cf2bf469c726a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1209d8dd5caf1a8b9e0cd9d31a8e5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb1c879e43bd06c34f7ed941e5441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3aca9969c291d85eb412c88d01289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703eb87c636f2ab41f5e4b6ee204a49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d7f5a259802153023fcd965459484133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d787293214173062aa93fd8e47566134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10bdf34fc394342e1d34b58f4684d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b62d97950f6244ce313a1748aa67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b506c1a3b1fd2b6094c444395f7721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacdda29229a3d969290515f589e5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d2c4fa8afdae9c695512e596bb489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81f4f1f5fc557ed3a2d92a24673e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224934dbe4d452a163a3cbc23abc04fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425715098b9ae58343f923d68e45ccfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bbb60aaef9522e0ac63d980dd3de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb67d91ae14b7aaeb6c22b3d594ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8865080309adcedb95267571288854145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85107cd692733eea2421f25ae2a67a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b527d07833c636f73276bd21cabeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485bab0c45e93f52c14aba1ed3b4f96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a6d3873d20b5fe3797f287f7f1c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129394214da1a84f2a16605fde2576150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139a43f8c218582e038c4cd19e0cd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8aa6e1a53d865e98de26dd44ff3e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffcf9743a43f3cc732ddc71ef58df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aacedf5f87449d8c23cb237257852154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc96bdbc0764b76740d81be6c655e29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44adbb4b34687729181b1786f9c14e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543986c41a5a35d0fe4bdcf89f56d53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1830ee6d3ef8a2fc21218a634cd21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e85ba20f0d860236187eb9a50c8c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681397d0c8fbc080b2747724bffc726160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc53e861c2f1d159197c983900c0db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ee79ca63f70c2cdea3a063457456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3251e21120b8156e5939fa39a860163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a9f2bd61ad1617ea811a42309143164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e7ab1fc60da4e675196d134d8bd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b0af7b439e9ca760d297d0ce23b0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8855a6d731bdcba7acb8e41c628be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7df145a23b9dd9ae4d24b3552b279168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d01c692502ebbdec0bace58550d26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc53ae923006d4867178514e8869f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90b3709264790bac21d69db76a0330171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e02668ef89e57b37666ef46479ca79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5068f4cd082c0787b234b78e06cb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19133096555fb0645847876dcdbac835174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd04826caaec48b1413ae341d3d64e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52b1cf6b3c9a71a688cb57f2257248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d387250fc95c513477637f42c509177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d43c3448daa01cb5256c4e03db60e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bfbbe9cab60aa246ca85f1a490a22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e96cf39f1dc6c03982cefe341765180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfe4b9c44762dc4df430bb752e064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa236307f59e5280cbec2ab81675c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1930dc317423c106d18306eaa24ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff79fba33d02fd102aa2703e8f0c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cae3dd01c879e07916dccc93cf238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384bff1a1af31837f7ff2f99c2275ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed04a0d440888e2f4dcb4220b6dbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055cb4ae0f4a94f3dca4d3ce0da1fdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd837bc54aec96b146811aea54be1b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c694b6a1c08d15a444f368013d09063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad1fff14a4ded80893feeaba8dfc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200e3b7d2db4713908261edbb1ecae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926a04cb4a9bc5f060118b3f898602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f394ba149bed0788aa252d1d374812f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe17667ead1e4809b3b24a78e625b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ea2497afbbe44150062aae0803996196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24c13188ae4d92c5d082c0cc8d8d08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf45406299bd47361e045116a9452198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858087aacc79e0cbcdd685b8a1d67c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f3b8f2659f9c02b876491201e48b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c64885b4838a9bfa167176e250d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e58d3bb7bfd81de8ec752ef862060202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9beb2b208e1879f111f3277e21600e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3e2c501b5505e93e64f4574e5a25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb887adf57c0ccc609849ca761b7fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cff1163fe2096fceb07ad9304fa42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b289715fb514f9bd04e691c059f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be27663ab0712ec9d4e50a48f31808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a086bee965925d64afe9b5c5d40b15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f650480288f662f4110c4fe42fe5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7524a0da91e48d15807d7faae0974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe9f824f7c49abf19f36315bb12b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4cd4362e7446bd88f7a17ed9b7176213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f0260a9b18bf7b1a3acbb36925a3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6631788842688007a65c615196039215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bf3018449c91a7da94bba0150b3e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa192d7dc4fca1d4553166a171b741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107142a20af2e996662e534dc3918c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792dd95789896e23e6121783c6c257219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0032b6b57a1d8de2e48fd4613cd2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9252e7effdbb15a9337fc09c08c0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f05de285b93084a788c06155ca62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d07f3f2aa6d19531c0a8bac9efc0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5c71520071b00eb54fdc85f308cdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe59e436b5f086cff0a288649ef86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a09ff2b55e753c93a4f02b1fb7a28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142e77aef7b559af59a64257363d9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda611d6a9a2fec685ca70b38ae9162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddad0c11ed96af0ff32dd2e23b60c64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72f52b9f5478ddbcc48962dc2a83f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8d5e2bc0337668c5da1061208500231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b42827a9dadb5374e8a03badfc057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2fdfd223199e8e15cf8771981280233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56897bd4f52fb5865e22c2b20bd25b9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f21a74440fb95e0361db46387175235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff24e29d37794f1ec941327eeaf6d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8126a847ec602c3600cd05a56d97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4a3a457a975ca1a48c463425714a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a9d18d799bf07a757934b62d11ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bf5650003518444ccb06f9d0f80d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b64b802824dabf74d4f3ea33d77ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb956baabf002b03e4b46c72f9ebead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e51e7f3b2da4eeae0850ed697e0e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e40005b3a174fcb8b297b0f4df3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64a99b4a99d95af4fbeb00ec8560f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65604b3a92be39b2b8e6930165e93be8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4290bf649a42be5722ecd91236c1f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4efb735b1fac91fc171fdc2af9a8ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3bfd451cae89d27f34db8b29b8c8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2becab128dce269308c6bd14b9b67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ee7f29b3c17684760e85efc454d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e49e1893132cb1c0950a368d18081252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a677bd7c5e6830507877722333c9d5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9b2377a42492a256b162d22d3e80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd30b293ec9be5a0b89569492752f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d67045aeb1c062f37589955d7e6ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46fb65101dfe5785d901c805eb7deb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a814c198a8b24079c8f1473f79512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5dbc105c408c367b7068a1844758259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c82b13f6db817202476408b5a53a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1f02b293f51757e2f5e4c0633602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618082dff3e8d7fe86203e81802a6a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e513422bdd787d63177cf4233ea773263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3729350e7b15755ab89376878c4f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811546e7f6d6f2ae7f76a237c0505dbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be5df885392ad2273ec6d0eeb1ce8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bf03dd9d692690097beeabc10f69f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4d9aa1a4b6888bd4ef485f7c48ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b507a66303b43a70de35a8825f394269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec12788be63ab3eab5be8636bee886270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b0a9c776dce9a21df965d31acd00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bbefcfa3e55492a8560ea2c587e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c24bdd6d5698368c568a459eda232273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab851fd2b07a4d0ee64b5152d899560c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcb74ba2a3a2e84c5c8cbc94d1afb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9565ebd92d6d6717bdfbe256a0f19b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425693d82bb3a176e4d122273290b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2fada192a5207fbc7395093ad3a43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817cb3bca771556a079ffaa768d23c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f766716b545ed3aa85a4b3a7b16863280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df5d2c3ce90aa7bdc5babf237bc2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27baee7d9483106ed8d21aa81340eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19957faa6a33f9f99a02e76cc3215283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e6ad4c0ee19bcc302d51d8802b7cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a2a196ae61a9e48f4435e8602937285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba37ddafbd2bd6037c2516c04c0d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871ebf17802a8ccbdb790e703f80602287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabea8f3d77dcf510e9c77c261b7075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e2dabb9481590bcdad85887951ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed370035f97a2f34bc3a86129b2ab7f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405d6f84d748b6ae475d1b9f2bfd5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c0d926b811d1559503faa47f6bf9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aade6555a043063969a43dcc912d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4af1aa8698773484d2223c068669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684f168818f6d43ac566cced472242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081b32d93127244ae12ea8c9c1c402296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c86132bb77efdac10d716dc4106f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c615f50f79df75711e017fef7492298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb93e694aae9a6eb2c2fe0c95223ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d71818c759ab7bc8421c89d4c2d61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3db98633485ea29c7ffad826c21e3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48f3fe6a303bd706f18214a245522302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001d63edd20281fca5c7101948c4757303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417e78ac642aeed4dcd014e09293a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a28445cfaf75ff6c55f94dab1700b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63b0273016d5740d65fe6490a61b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5c2821aaa65052412281386c427b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e241a0a85b38a8f2a5cc39985a696308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeecdedd04a2f66b5fd063a01d565b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965beb69116deef3bdd42c54e026b7f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafee9ae6caf8f28be4962d3d00c8fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51814626823b0de9b957953379b74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493551849602dfffba7fe6f479befc7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0e0b7eee01306318f69600940d7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ca0ef144de7583cbd23cedc8b0c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b4721913203bb158d9b7d8f5f867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69d3535229ee75e460d14b00a737e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd22c7382e22995d81373e39616ff35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674105b91eb3ae65a87b172ecef91c2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d45a6bde1e3b402569dafa8d58962e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4f45aa21fd2978411884d72f18b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01162aca50d80c1ca2de9874849526c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afcf71904c9b6e83573737e3d8dd75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aec0ad08f4f209a6764b01413d080324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a6dc9b9b87a80a89d27e391acffa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3092f6a069e03f60d698eadead9bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843948b45975bbf4ea0ba444b1bcba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6217529bb9f59e18c673b914cac79f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082af05bc7cbbab76aea54931ea463329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5d3bad9a8fa84f39ff64d2804138330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616de895a884f3167a75f770c2c4f155331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeefed3518017254248e3febd35aea4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77724e0da7028e5f89b11b81feddc63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933cf0725039e02c3df042da8b64d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea81f663d4835a92b65b6c3aba4db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb7f4794518f9803c1b053c42418de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630c9f9054e96658b92946233a2e47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338a3d51f0534e407daf9d2735c8de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ff21dbbd78bdc0f93a9373496dd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ff27e28edd0e86343693cddc783f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6386ee4291bd4feee38533410b59b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8fa7609af05bb57c9312e40269839342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230c5f22030ae31aacc382fb99fb12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed79384d699f112a2abe3dc75b353c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c67e09949253acd85e7c97ed78c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdbdf93f568752496c56a449d70dff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a42084d154b0984743d6591058fcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f5d00c995c04eb157dc4d5b21b244348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ed577facde82cd3f7296e41ce04a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484055fb0bb6fadf0714a0558be2492b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358431b626f9b1e0dbd492900e46e8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8e7dd264cb9e97150b0e0b349611352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a983c67748c68852ae0c4dfc26638ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a14d29a1045f36fca7da0fbff664354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97bf329cd1eef683a08b697abe7aed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c075df933075fb986bd00546af1bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e90db9d7424c57427df1ed02888a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf3e18809661e68ce1919c7e0468a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12792df9b079fd26cb5b066808aa445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7a8f0fbd3cf541b35082a7c493b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad84f720126605f2dae11f28158096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280714b94e743330dee22696972803a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443d70f2e7514ddbf30876de5fc222b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c868be9c7a854de2428c839efd8fc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570142c1c3e9ce022d2e7e9cf142f8a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd815872bfbfae1b75840ed1bdbd5bf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6238639a650fc64035ed1f8d19a03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe78e6466001a4383d54e38c68051368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211cdc18d33e1e7b89dd23a4df43c6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d630b16fe7022e882f18d7d93ff3da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b97314424f9ef351881ad807f330a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87870584005bc45d486c94d103c13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf39b794950ce0be73255544ad06a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e52e5ba04c38aa23aa05c6032d82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60187cb4d2f801e6a481df9517bcca8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d091cfd72e0e5bd680fada168bd779376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbe46ea16930136171f208fea1fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3925f3c34e20a52a77e43b3510d23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c2d6084613a2162344d548f0c6198379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059266de3905970fd7474b1ffe4061380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519212e676e921cfac4af8345754ffbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79b6dff545a9ba9ea5c3cb98aa3b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961b3603bf3e11d51d7329afc73cd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ad348d35582231a6decac5cfaee0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafcd879189856914f306e748873faa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca41ed149339cf00ac64c5a2bb1bc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc05142e27f606b6051bf484f74866387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c47d0ded4d5a42b8dd862d6b22323388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396170d1a8010cf69325568ebcd84ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c1c482af9db0784680052439d6d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba956568d7743fa49998507311999391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e799d9001872d03a94204bcf8937392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f25e65f4fdd546e8ec6204bf9578393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef2c0865e0a4db81d51ae7e6bcd62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dab4c79442d1a757e3185c8ca9df3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6d7882e2717b9ed665c1a9f3de50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33514fabeb8c7b3fa963a46a1a5129dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaffd5ee953597925c4855e44aec1f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f893e309ef727fa1f26c01928b24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea153b3440d1bf21bf7671691f840a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda68f13b2f5a4a44cc12aa785c8f05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21990fa01abe382689656075ddfd51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984b018872995db74fb3db4c44b768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8773fc85409270ccef52a9c0a28a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ceaf1fdeaa4c4fabf6073aaf4bfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c8c615f257f33ef1e200ffd042af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299513df06d5175373d11f8965c5f07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c16790ec58515dfddf939c49050f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742583b3e120b148d28c8891801fa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f7da40d4bd7dff2b0dd4b1ea6fe28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e2656e0489638be50a7a9676cba2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2fccf6d59a5a062d068f3864f81a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140edf40cbbe05a4f8463ce87c7d0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976c91ce13b3c39aaf638398525a323414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840d38ff927e6259bc3c7768dfb094415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78d66ebd1eee9e76ac0e9aba0e1cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac901860ca41c38471f71e02bada95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391fd97e5f180c0b62f2570dd1abbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de363e989ec70f42a7201e24947c513b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ecccc4629bdae929ffa9f90afc3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176325a1bf41bea6da51896aaba0e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a3eb5456a8fcf0ce05635711c3d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbcca098d7f4bb9987b3e03f1eeba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c64c0dbfffe0a23ba66549c81b2fa8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408c92f79afa20c48abfa7caf45418425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5edd8a5e6fec7449a94625b6f519426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918cb0aeecbf3334baf417267d78353427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2aad883aac393414761e92e652ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9fca5a22e9f14e32e52843b66df6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a01d711e16b8a1b0f758369200b26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c4e1241ae6de6b7b7f9330826e208431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9011ccfd329792eb9d044ed9c175c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e395b8e744833c3683c196c234ce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184192beaf35ea0a94395e1e885ad92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e14e8b98d1340f79101ee0a739aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147d625efd35637f11e32f994f09e7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dfabf88c1bed138e5303745ca989a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3f8c688ec6fff93567a7cf34a726438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496035e61aa00c8e5291461484d4a456439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea79501b571ac8f93873ae5ee4416440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01991c2a8e5e2d073ccfdd4c1eef5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b93113197562ca209115b5a37337d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d065d4413cbaed1b683392d3111973b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b672ade34d4832be13cc16f6007cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d408553cb0be03a968ea1c447940229445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a743522527b13d315f556bba5191446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6d63b1c7801d14e2824c60e5ffab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa045ab927a88d8ce3686fddaa986448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959ca8a51b8efde57e806b9bc9fed5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc2f3b650d3f99405b30661b70764450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8c665cdd47702b1d75f9abfbfe47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf2a6ae4acdc3b6b2f616d0780692452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcf640fcd6399f700f52495ec11109453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40570995ed7b0df82d9ead98b9cbd376454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455210a8de98d10db44cb936fdacb12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00df3074833a441ba74812e3f2850456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae19ee7135a2f737f1d6d21dd1054b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8638df4a87a06914f78ba833160a3c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4913029ca64023187d0dee87f0b7a42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d1cf1e2203a2b8c133aa3f4a70f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7fa4e2815534ca9f3d3cd068257c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a32c069ded3c763c457b4e747121462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bb460f7982d2cd9ffeec5976cda6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d11a2442d41671786003590354b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469681acc13662dd912cd5278ac8aa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e70326a9d5ca1e16742834e17321466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455077a592e670394be485db0e20a83a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1fbbd12e1fbf8a1e79796624fcad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ad903557fe69790d097db176780b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b89f8de89afbee7119e084b2ff88ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f49655a73ffcbca8d59df2976f1918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc3523eaa867e48dfa06b506651c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27413aaeb271368c24990db9ffce1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf161546a21dbfeb84be8fb96776f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4b2330faaf423fa7124fa878451f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054add6b27430cc2ab9d92c81608d5ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064deb21065328f38dd0a7479864e20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea9474670f8a055a941c01498f7c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6cb16a50a55a511b88a00f6bb1fbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278acd776a1a8e652694a7745ada5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3095c9e3b1052ece380a51b625b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f29ee54f977a555c68bd1547bd9023482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23246e04d87994ff3218a7ddc0eeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd47e4ec6ff609804a34182d94a9054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868bc8bf237a02a431b6b13a67fd9e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388a9c2bfc78ba86e1e82a86c506f52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7354042a1220b04e804693368f305487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16afdac8227fb32c9fcd391fc0e82f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a327a22e2b83db8f5322533e9ba84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a1f7a5207a10cf64036c68fd5181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d70aeedd118116c760fdbc0c8945491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a1a818b077820129168a937d2ac2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d341e87cd14d8cac129a8c54d2414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d69a8ca38c79eea46ee535320965494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c3d7e728498eada9cb5e2dab714fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef77bf7616268d8e51336424103f94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45a7031c40fc27104ffc6e7f53e2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b5f66230eeb37b271c67eeee2d02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b987f8e2cf009d1371eee1fde0c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724ed007d90e343194cdc0aea82d7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431c3084193ba6a788676babe6d87e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0dfc6e29bec9e3deb8ba06fa1e620502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a7434c621ae2eb8ed18d66b4d9d09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62affa143ddf0e495355f1a47107cb5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090fa74851afcd97875f3a797d50c4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08141137e8d2923583ef8ea41f90c64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f044b8fdda9bb03b615af0a705f92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b16818fe5743b1836a1625c0ca11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939231fcf9f440504278aa62050fbfb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1863e8a61b0e7cb6ad392dbd9bfa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8eddff76d59e56342d2dfd2be39a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f75a7ec0dce1a4d59e07cc3b32aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61fe940f092026154547457164b695513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c921df028029dd751d849f38cbb64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd47ef4d453dfa9565b8dca2fd7387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c66c1e8c18c6e8451ff6365fd888ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd952cac3b4e89db33179f484f268517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ddd04c74ab99e9f3cf818821a41c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761f26294024e8b34697adf498d7b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93cb459ed54825d71c680add71c82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f48eff1c72665a5739374fb4e32cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584741d64fabf49abb84269b4bfc877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2b78d4a54c592e3c79125857fba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd68cab15a2c8e6b95dc592e0b1aaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f8eddd4374b58aa06dd593f93b32e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdd8e0a71a436d26bb1724e40c95f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4c85e2ef6fef25e0d00294647b58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cbf5c941421043e95e0f3d354bafc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a006f3ca9f6275848db58c40114d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f51fbbe74bb1246fe3923a1131348530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52d4bcf3b234d2862864d15bd1d10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5965896a8fe565e22e2a0d772f8d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fdc440eadeba925af4a4ee3875814533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d110ceceff78bda6ecfe225962f948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b15883b6b2227362509918cad591b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33cac5b090553aa5b47a40ce99def536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2c563220f998b61c37ee3256234b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6ce3653395f6faa00b1de720a35b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff194b9a1d9bbd346186e40f57deff0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7b662107e07e58d768498c74ac02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936789c14c742e615905d4f9baa20e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a703c986a5fe72c6a0454cc0ec33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750465d227b6f5d8d7964e87e3bc86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13972c6c9831bbcb480a72c6a77511544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203b516368c066be63362d0c2b3d40a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2190cf4680e632348faa1716afcec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f75cd77be303566b511b76e181e842547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba025b37411eb72adb2bb95639750548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561394d5f826c8fa8290675a1afc27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f32c8f59eb6109a587cb728d61d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd198ab489418a73334383e84edfa97d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386742a0095bd6fcd8ef966093bd72a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d655ca05641bee46592b2f426e206553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33886fe9e9ee27be7052a957c47e5c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4cabcc4c565cb5167fb01dc160e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99407de5edb3b68fdd4f3f692c65b646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bdba4e9dd4db73c8f2bbbaa9923a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0478ea0f7cf29b33bbdf96ae523f57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c98a8309c916f44d64d60dcb80652559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb44090b40d1c7f6c64cbbcc354e33c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aec25b2dd4ca09e1b80dece111f27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19049bb3d6d61c818c211a9f648292562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c51d9e70fc64db23c771d132187cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d9c6198eb2817cd5d0a9b51f5d32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bf6a67f419ec71e4a869fa86472d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb9537f9a636c4aae43c862720969c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8489a2a02e46c4d03144f5a87e68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d7435c1df26313aaf6b0e23971de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3affd000e0dd3ec1964ed1af7b8a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab552374a0256d65825639ccf690a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ead08ed48b8f99c39acccfc73faa6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6203fad072e187bb5ca2f9078f87e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0135c5bc8d4d1736f45c035ae0013f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0be5fe950bdb83877e2d035637ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e2b5392ad607143259c4f416200d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c09def4c7e2648fda7fc5236b175a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953777deb686259cb4a7c0d40b103c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b0cc7e7d39f63274507fde18c7d2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c18cbd1403822fce356501f3047686579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfe2c313fddc6c5b58c569016dbc7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6135b22d577ccfb0d5e53cd4527c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85d360fe68626f2ea279d64261dde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76597d46aca70bbc252b6ffff068e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c113aa9ff4a3339efab86bce7df4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ad2cef8f5c27f73ad0e6a73d89f8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78337f39e14c469223a6868e6a6101586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79d105f2ddbb71e241b94671eb809587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeab32a3a5da57156bc6057ae46ddf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383c06035a14cc8e42b0e77da07176589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f5fff6232b398d1d9a8be7a89b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d237de602dd1a6fca50c7d1fe7bd95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb84b10049da9b381f1fcb87f039c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1ad73646c667efe5944ad3b07408593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27250aaa82c5ec39fa74f0f77b81c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c923a6a3e2df03d885b4731d73779595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96370ceb2dd237bd9a802286326d59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290ed2497505f0257a94666306c758597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0f1590cb00c6112ed8f714ba1ceed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3001c35ee65cf0cadfbb769cb8f2901599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f55f2e15726cf37dee9672a5dbc14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f4b09c65fe8e455377fd183281b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071eb87a108decd11650f79d2c7a76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0efef147d3c40a63c55142c4e091e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9642df0c5eeb2ff577a2a2feb6d00f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b04259b9c60e2f2c482a133c558198605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654ac736fc0d03c5a63ce59e4c6b059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27645cf1bcb4ff4dc40b4a3b6252b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4fc56058d2d116004809bb3c0b05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e11e0b2bd6c573125eb6b1ee220cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4ba092022ab44cc93bde3fbdce18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cac2ff96c098707b04dcefa9de987611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27e9e69bbabd7cd894abedff953ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849cc4031b30b6c5c9f984c4c12852613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceadcba438d0bacf27baf8f9d96cca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601077e0d5a267a2175a0434978716c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8957ccd07ff43403319a6b60b89886616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f0aacba550589d7ccee93e7b95c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14b16902484a2ed564ae88dde8f344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af30a55253be09d30c3229dd055a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6fa473cba8b43923ba42c3d3615d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee022ccc50f396becda199bce43870621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337fa6d20f4e97761edb6cca5d3f181622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d96590288ed9ba55c4f93cca7d2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3670479d83fedbff83486b042e4bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab764842edaaa7e8efccd5bc083788625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15eea1babb9fcedcd0a0811292b86c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294fdf65eb8f7a9a1dcc505c31ca29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da7f72d9e0388edb5daf2384ed17e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ed9ab3a895d88affd643a8be1778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c3763cb7de58d70618df6abcfb6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932fe444bac096961e0f7090f58169e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccdecf2d9947aff27cab9f11d476d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b34f1a6954e52b157002039c21dcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7390eef2831077e2d569913fdb45ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad7fa96ed3ae476a50774d1923957635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b53ac93ce0ab2073fc5a501bc8db5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfae4905ff204f0f1e69eab9bb98d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814961857ddfab1feb1d6af7e80f8589638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63270b810a4e5e91c89013176d966fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36bfadcd3d68a52340e9e2302035b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5aa275753d7eb43b270f2dc0f5f7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d0ab61a0090992c4f8ea64d43c23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a2847db2eb0ba749baee1fd39516643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ff3af7b948ba1f1689b52f232f56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f409d4f0ca4e4a2d8031eb5f1a66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918788f6084bc54d66ead627107dbb3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9056895dfaa25d12a8ceda7e609eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37794320fd5e83fe756026197f1f4ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622d9d9e18fa0676f973333ab4de87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f1202570d7649a73e61c6dd14e05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeccfb2716caf62c218d7528fadfa0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559651a543ff4a1e3f23141384f07b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d507755d2caa0e6d725ab5159b1b28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21960f7f66ce3653a0afc1859ce9a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5cd887c20cf0a0142d0ab879d6b3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b26c606aa36b2541975102855cb867656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e9e64bcca3c4b41d57f4a685f59d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd3bca2d059962afe6f137b2e8812658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2071e98aa2bf75dbf1c1891314130659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98019177b2484c05be2a2ff0abbeaa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7bb33a37f369a2c07432530d5816661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63091cfac75fda283d59bb775cfcc7ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5671dfb1ed0e9ef6b2180f843a7b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71ee59d7afbacfcae5fecadccfceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d1477c5e419374ef52030fe689d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b7b90ab9d81a6c34b8e8ede2b39e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa911faad42f0a8477890adbb192fec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6fd78fc274687ba29d7839ec021c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2892fb1025404d9353fe290b62fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03427cf5a6e6ec5fbbda6f386962c42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c9a8f298c7f147404ec78525aaec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42d74463894ccca091291b54835b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f3722423c689a1cb4f09dd5559da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec7b0a62fc36d95b02247bb4f2733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17929ee99e3e9e2cf3dfaac3bc8f0e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55fd0ec8d6a96f82bba7fa982de8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e05e6db4dbc3709994d04c04d76ba4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f787219744e62d0cb81ffaccd678678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>