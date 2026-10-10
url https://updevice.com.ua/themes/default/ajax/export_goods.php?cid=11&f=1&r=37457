--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130aaefbff3d9a8e4d5ded955080d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429946a7b3cdf061ca5c2625be8529a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7cce46457377e21130cae85a745f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761f259f8c5ba7298d43848ebabd164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318bd5b54e7a4e289c4a83015c918525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244d58b57f4694dc33d0267f8da7da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3967a15d346b8d04678576b133577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f0f4b09f50a2aac42be804b007a348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018d150d78560ab44aee907167c10b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa9ff69f49c9825e03b73099cd9b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df21731596db78ab2f620d43526ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e435c6748fa4bcfdcd39679a5be77712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e8335bbd11f0efbbaeff3cb5078e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d830ad7266dc0de2879f926deadcee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b259d0a61a11965ba4c45aef164a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb8f7b366a654afa2c47006223d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08e2bcc938f8204385fc77f89583c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207a252d2edbe7e384b142b77aa772418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b428d9083f23ee95f9908b3c83101d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95eb0746708ae850ac74fe4580109c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877dcb59b70a36ae0c0e6ae97c1dcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450eebf562e064a20ace28e614148722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a88c3d127112993606c6a65623d2e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f6f6bb581c0a8c8c0cbad4b8706724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d438be5da0c1b0ac101f1344365adf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c4c4b7df737ceb4675caf4a0410026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe3d162244b6550dd407ee7ddd8be727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eeb8d36e589265a591f4f62d3565f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17a47ea7c81bb8ff0f5d1bb164ac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c55cab28563228fc6b7a6c233b5f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e88f684be582b3b3acc2248e7b36d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70c2cd1ca00436f41237a5e6cd6aa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347c2e1e0299f30f3171ad20a625fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324189124b7aa96fa88078a73630ba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c582b3790a3d34f9c4c3e8422d7e1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3544732797853b6adc3057d7f5f0a4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c20fc3c9af4c56272316e9e238d5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a1fc53e77a909ca04324ade3d86f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21b923722ee4fc85dc6a968c647c5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f60864b6fcbb3ec39f2205f62b4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f4058123f537785f8df448cc738d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415dcbe6dcdb62ccdf35ef3177130d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9e8018d605b3f0a53a6435402cdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88675f69e8e39cc25d0090e3cb90c33e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e70a7687e0c292c0c3188907238945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a52fa9b416c6342d44c8d08533c0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a348dfc85033a3926199fceb3c728d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6208c2f26a76d6b956d8c2cf2d08048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a15b4022e7d49cc5a0f631db154fe649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7678c78a4ccbbeb15790a2af8b00550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b675f5692f9ad9b3399fe370d1b5f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdef2b878818a50db073a72fcb33b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b6ba1c510b0e5f2fa77f34f61c4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6fc87f48cb70ac443c6e49442356254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886888a3f96868f61e28ae24b1c1526555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea80dd22aede922af67957ca70b7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17f15cd8478156585a262493628ddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0997b2d4178a42d65767d06a8ffb5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5ccf6d3a81c35ddb701a403d752859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd792d1422ee46ddfa6e66205096b8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c826821668455630513d02c3b49dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd1435eb54cbff6e78c7ae819120862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9d9b68c0fc18b24224d925c9a81f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670b7dfa6fac9d2824a61934caac6fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e230d1825eb47e3ca4518de7a6b55765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51ed3af6c2b5d749591e36c492a8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a8c1e36fbfea87fc1ff017e851f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbf1a8a73cd35317f9582890a1be068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2bb974e34d015f652565230f4e0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2dc41f512d33141657117f7c103d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152745c5bb180e1b7f652adf0e4cba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a886b8ee26a7b010615d100004ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334e193f70a59460e9141ef695c33373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665c3739609ae6b1500941e6daf4ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391960f5b85b1eca0fa57b952b0287975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb7752bd31b0d4e6950a797de7eda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9018ff6d4bbbac24e04466665873c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c8de482c255cac33c387829f87e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad83616ab5d6d686bc4552165294679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af948c1963dd0caaa81809eb4e7f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2735317e43d536d3724f6f6b51d2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba3c7fc3f690cf2587831349c1ac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdf8cc57b7b2c15c9bbcc35720116083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e33abf29e1fd88c0cf7e24aa4f3ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba9eca27be7b652755fd010355a7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f5ccf1f8a0e6d362f57f9f41c1b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa4b4dc878a812e1fb1f8fe87f1e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4664db65af6259703b58a231be5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cd402c99a1e089b1d349d5970b8b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ea3484c70b734e5b82ecf5098e4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bed08cd9196be472cf30fd55263f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057378d0613356e937c0e9d566fb5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7600b32bdb41dfa0fba376f5706e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b564c457a9061f9f307fb63598cac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb35a7ecfe451f12ba6db6cd246c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eba8ba758e0be40455beddcca1520496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb02e86b437bc58e7a09c6945899897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227fd1e8dcb3448d6cda8894ad612598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64698e4abdbe127ab6fc3a9a3213e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f45dba484c0095ad2751f7c67a6b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7905fbcc2cd50acfbf8d842903c53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9785774ba5932b04f5a3691a989b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2376868825ec329d68d635de685859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86afc55df3580391b23ddd1f4fddad3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d012820631f1c64b905e321af96e29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5badaa8af8bda62a139637424ce69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeec5aefc2e931a68340e2ecc62080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770d8dc4de29d232320e3b5b9d43aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af568f53886916370045a7701a3cdea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec5cb747c53ff616e16415fd86c22f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dffbd014453324c4f88db9e6d53ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0887ec1575ff185dda2b834dd014b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04081b965a845746b121780cb1a4ae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab0939c30395e719ddd6027de8b21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600696d945c4c9b009e2fe977a8aec0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc105a7db0526c922b26d01ebfdd97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ff8eba6a2bbfe581f4884bdf80f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb4fdf1f76eb7e72dae45a6b6555f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9141b6b292b09cd5a303e558684b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff3190b2cfe16eecf25ce2af0da0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e87cb9e7fca2a3a1c51115097363121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730366c3107bbff099fcc872b4c4f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60e657806a6ac9cb18d95f0bad5653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189118dfebadc269110bab6baf899195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff51aabc0aacf5d2102d077742c828a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759648530e4a409ef416a3a4774725126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2e2eb1810a0666e7bdcbb07fc0bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ac361316c83ae3cf21b7302c7521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef4789d84bc78eee5f88b2d5bc580129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b834d94d29cd25c1c67c6d30ea009130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a292a60a6410e9897afcb68a666e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87177018e000d62cd3c368834d5abb54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c1a6f4da8c015cff7e65231b98d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cc81f17016a9f7f0133920ec5bff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f3bfcac18192701db7be4583d66b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6a5ed2be43ea66d390ebf468f8d8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45346a1c80a1f6356d81fd6c2a2b841137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0101fca9988b5b025339a5bafc11d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abf423e3f3181a506553a7a5b58e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040bdfbbaa7952d785a15b8c928eae5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e1b4fae2b1cc1392afa49a9348fc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3abc7f9e9509587498065990cc502142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155497d470acb35a3b2194ee752f96fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bff0327ed8c8a8e7a6aad7493b569144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06c5cb44f3a33364157e1be98f6b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc7251a2b0f59e8b9c8cad42d81e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f48a5922448a14fb281a5e59ef47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7822eae55f97bce73117f9b31be1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed4f12ac3c50efd4da45509d9720a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55225c9d4f4b2c3b7c29dd33822c9e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd76542250b47199f263486b7d2255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b27b161347e927a1f7ec9b4f20727152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f936f6f162d8fa5aa778dbdd111644153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00898b80e0e04171c8c7f306360db454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb092f17d2cf6f86f6d1997843a6720155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745490acaf4bbb96b0306be67ca290156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74352298b228eeafbb9643e1835c4948157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f77f905ee31141b866aff065b3c60e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1f4351a3e0d96b14be647b5a135b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df1a15ffaed372f7b043723e08810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e5f5419d5d7ea5046ff3de30b6c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c58fa1d09cceac45adc03c1e32a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8bbf91b0e7a4458e832b1d93a4d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf3baa5570e4938d9f9dc44dd93873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab2240f1ee7e86d7500198edd7281165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdbdd7e6b7fe30944dc224341f006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824524de09f56565c796705c4cdeb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4b1dc05a740e41525aaba6d20578d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967761fd972ab07fee5f2918f13f67e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586ae86dee5d5cb0048af6aba5e279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327b83a0c35e526be0bb10afe63a9d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414f62182fa5f10e58bf523f9bb98e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416ebd93e2710a62232031dae0f4d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ec17ff53593a86763cacd395e036174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b295a44d5f26d4a61bb3bd908785f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffbe411a5874966659919d36e1e5d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a946df8c347c08ecfef7af03eed4ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa407d61290f661036a7f6b226054178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46429051892189485325106996dfd2cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c410ac4a74c4f8cc341bfe18eaca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7472102db83b27d1fdaad67bd002e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099ebb8db8bcf97408d37689e3c4c17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab68f176da517623982e83cf3bbc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c4c2bab72094697b3c8bf609a3c86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996db35196e478864422a308e18df5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadb06ea745cc0741622d2bd583b965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f565702b3f1cd4cd2b97a460a33b25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4141b53f64fe31a4c58d9425188871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29642b96ce4ac5fe0e84c5c639880a68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e4a565f1953ecea28e8d1467f2905190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e978dd94641a7f0357be6ae855a354f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8570443e744af18f7ff500919c8d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e921902575531e45e3ca4e272507aa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e8e2597a7d2ffa7d184defd9f4bff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af46e53204236dca86738463c6346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c2f2f96c65b5f4cfab392936387d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca648f441e0e1a70e0696975bab1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e650f402766921c884e7f9583dc24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe48ed2aae1561d5227b95647eeb53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512f7371a23bc1689ffb8db6fbdcbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a163822cfc754ad74ef5ac8d09b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583abfee27fcd1beee46dac67da1bbd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5ee02f57eadfa03a94f5b8e28976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8de16c2a936556b1177abe51d733d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca63ddb46ff737f6e1ee28c4f96f7b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123982a704f949cf457ea36db88e2ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf567fa9c7cc65fc56acd6bad9b1d0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e72f467a11ef185a7ea5dcc60e383208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ac6b4ee7210d8f3a019837c5daba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194954d6831e516c684ad25c3ac352f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a581e0badf2cb541136c0c8925a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c2f579242e53c11af5fc108a9569212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c278e70c055ad056774669dc1fba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b66ae74964e8f031032608f038ce1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c4d5c23a7e8b80e143e5ae76dffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482bb5bd5a1c7d7617a6ebe379b537216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510a6ec4a735f7794ef4cd02614aef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08805672f2e646388f1ca564d02424f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63169fc77d4cbc894d79e1159e97741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc302efdea4916e87d64fd06aff47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833b04507f659ea9ab7c013a482c13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31446392807b559168ae153bfc2ac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e11dbf2c5b91924a371bcaddd576f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0a7f5800d98eef60bd725b8b1765224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ca0433ab11b0b5b6edc4fb25038bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10af5d87c3533cee87750b54796123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4854cfb42e22cff988bc6f0889d160227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b308b271dec1c888f609f6bbbb27a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f748b246d377b3ad31bad259235e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c51b4e8f6e3318f25ddcfff49d2c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1bf5d12054d395665ff62712ad0cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccebbf2dfb620302ef6aba2969b287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2cd2ce26be272020485e6494544d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24634acfd342549fd5ff18b69db6a1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49714e53b0f1b4f186207a091e4c26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440db15b1007605aefb8faf39477ab7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55c7014d084cb106d53b1a964a84e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33929c96a4a5cb54b7425fd76f0854e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da973561e6caaa4f831c689c33953239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d64f75d8ad68a0ab3af0f1085f28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06b0e07fd770d7f2c33fb8c3779332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428187c0d6a204e8cfe43383c6e9e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511cba944cf15dbc7a7165c8eac0468243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b160a84b78a029c7fec2ae614b5f13e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc2c44f522d46ff9df7f8acdc0b00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c7dd3c6aeb10f80958bd265149fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a345f8b7759ef3ac5de21e565ce4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15c6b09f1df4225863fc27fd629b29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4847efd63b5ff9042f6440cba1284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437fabc0fc0699b9effdc297298c95a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a337d27382e456e4c9076191f782da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4eda27515af0fada3d0df96f9b370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82157b6ed8b78dd9584f4228f3e9dc5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ff19df44487d4af66fcd90506030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc75bf4d21716d1f723efa3abf9d44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b659ea52770a8c1d13f98ec2ea307256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11226a4b9ac8370d2f22769452d2cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8fad60a605cac8e2d391a5545d2c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d97fa69f03027d7db5851b976d76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c3daa61dc3707caf90a48e35e9d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a712385e08c829c2ef1526ce02f9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e42375ee1e23b434b788157a3202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c63e820086220e956a9ce79b3b49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21be366a5a3a84ae2bda5db3b235e38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e987926a29ba1d0b0a9a4c00e8eae23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d2f4fa55a2e2faf873bbc1a9ff4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22602ade76dccdf1239cb0957ff9c67c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f81393bfebb36a0d9da2519184024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aba4668e9a92ace2d695fa0df437e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f670473ee06107b6b9d72ed34a0bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9ba882d520a6e18166ad0ad855d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4ce77e9592e947cfb10ee82ce1d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d07f58fb49ba0deaf138b38400f05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562f0b3a646a1d918d0eacb6ca3d6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c599a3f4c43bb3bca15f38c8767a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4af2ebeac1e699b43fffb08cbc6b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9637d08a1787eda45a19877c107b2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089321a13370f5856be076d59ed8be9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f4e396ae95b23f284b2e71417756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a543f75f1637d4941449f79232627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ca638d5976ee57f42f703e6da879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298bdc2cb0639dcbf9064e1d0ac7d6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054fbf4782cf56aa849dbd22bff8e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc3fb0c7592c45976d2dfe90d17cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd604548c8e731723c9982d002c748d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429ccc948e7584ca5298b9735148db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeab5305d5d396fcd5401270395963287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b66bf7fc7114b0a7b66f10a011a1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4cb3026d5e051f4fceb9888920a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce07fd5f70d0eaff041c9c1dae779290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69124b2e1f44cf67b79d2670d4c5a700291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924eaa9a73725ba51514e07aa2d44f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f433845a42e55c21fc1925f35c2de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607be5591dae11f5d67df0c7ef3a668294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab17fa02473b5a8bb368fc0feac62f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4477f6af44b96916fa1da6ba02e84b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1d3c353d6935bbc59081427d511e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5870eea182d4496308a040e92c3e01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f957dd3f68177747631f217d8dfde1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea81ae4b52e3a7af0a978465b121f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9b736327870bee0a30876e980c6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccd1786de84497f0577e3b3280236d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb409febf32d5599c72f6e20d72e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00d253cdb3e2f93b49977c98e8936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a0c103cc0140d22a830a0974ef4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4b8c128c86a04570e5f8bd69df28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72bb5ce05e3554e31e9ab947b5173307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec92002481a35747d542383fd02a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3710a0282d4cc5e15bba687d0f2d92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f0c7367fafd1f1d6d46fb5a8f6c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8234adc114a5c94372e785beb5f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54ddd26a1cd8afc055c1701ab56f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940bc68726131ece25b78040b73650313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a7b272d83299bff60ed8421b3397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ced4040bb86f2a682e3432a08bf46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66f9ca7a70a8bf70375ca811865350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bc1fab6cbda022c91eb49eec69405317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5406914bd81ddc8613fc1f46fc9e7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad5ea690feedc3a6f0c1e76a2af58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371a4a93e8be3606577cb369b06b074320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792eb6f070a74f8c5c2457de4c4816e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cac0b2ee35eabc78b217747713d7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab83406358b6dc20301964477bb73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecbd7ed2acc928f8869217877f4a11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a622e2977aeca1179020d1c0717498325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d0200dc72e611349481b95467da6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacddf46b7e0136d6ac76ed39a8cba8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f4e16bec9e0b68e5690ec4fd5529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95cf269a147497161eb238f123867c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa00ee39c834bd9e794c69330294db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4ac0c82769c352ea9beb832c1cc78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3937acc16d5d8822c7101861b959d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202059d6494453ca9adbf5d07c501097333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc0200432778984915d8330bc5ee6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e9e45825adb46a352e7f7493801a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448822ebc0057ff69da908af848f8ab1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5aaeed4a200d81dae2770b98eb73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938935fb16d1d84eb175062b93e4f4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61940716ee6300e5f84a04585582292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855ed9b2c04ff033ce8263e199dc36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a50831b7dbfb19fcca38e597f3413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe75cf42b46943f0424d8f92d72f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdd8a12caa99a06e32d2dcb21e7a9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6e2d8efde4fe8496ac443a9210621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb554ac81142879cd9f7e2f1c941caff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9e0f8538289a887897226be4bdc33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533e45f8db2a480a86771d32f47987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296521238619862802e5e85ee61cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cafdf1f4c10f8af6b3c4c0b8071e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08c89496dde3adba126f5690e4c806350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76ec328918de4e38d1f8c8ccea8e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27333c33731b8a9c9dbfbc81b01af16f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a739b1493dcc42f036ab159ab0fdab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552faf2b88f7a757cc86c20dd53f1f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c6519cd050f7c60e20e03c7023e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15319e86689a603d5cae81fb2d8830de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075c7aaa96048cf09cfa3a5fb0b9b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc580affddef5b1f8f5c3ae80e2519358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ffffd27a701b205d373526911993359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498bf7dcee25d0bcd5b998cbb403680360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63220713d814c65decfa36f6280a26be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56247de00677f16f373630d4ef0379362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c6dc32e1aa090c32db28816b8f6ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4247ae777f727304f695277fa6d9a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e40288d0d2185fefafc102f3f7f58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d058c6bb824376982a35e069899331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546088eb24b79ba27e1df31f63fb09f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f880396e2a97f4d9507c6476d40a76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb8ab915b0f7ceb193cd610f92ff5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff8856c63c91a51768942a125ec63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7d524d8ab2a62c0121a7af297c05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbd783bb9ed823603c1715cf194734372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02a2364378bb07d8eb9e65bc65dbcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1fee9be1983402e4f322302ae2a9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f12b964be01e05551b7d2cef2766c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481c20dbaf889b03070256458515c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b4ebd91f7d539bbee7fb5cfe2513377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7d0b092b4320d179104b4a73c490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ee5f8ffc5584c8da79be7edda44c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942fbd49a7fb08a62283f5378442900380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea422dc097b2bbb57a31295752446381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a5e880c280106f02302d1e617cff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99282d10e5a3c65b6f22d8201f74f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124310acfdb55f7a22ef14bee8b26d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08efa33c03e26dd6c7ab7e06091cf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240f8e34f84a37af607d2c31016309a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c5a9fc5426d0e1645cbb9202625f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ceb09793320d1b3c961f9bc98665388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432fc175beee539619dd4ed41e4e64b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6e761463192e879f6dfaa88fbda50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389eb3a7b9f27bd570d411d503b31a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c72d85a076d3edde9b8b578e2b1b7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c683b0d8b658b95a45324debee0179393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb72f4cc29fa16ae71f8407576c40c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4558455c005d9f572edb6d539b98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9602e596ee1499342c784114bdbdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d82e296b3545c98909790078cac8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5597087118232a3a584a917bc2d596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5507653898ae466cefa0d0c85a194f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892d27b29012e646beb9c60203b82e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6db0159799cd92578b6bf4923d4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a44bd050642f3c9b9b0df54d7fb5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2792885000121163f676f4d51a926a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5242335c23b21fdda9cd334790ddd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf243eae5d14c16a294a9f8ee01b9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ccf84b1e4bf987b39a28a0cffd176406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d694cf350fae7931d22c595f2d749407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ea5702172fea69dce47583c04e46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b77faef34099237bcba2c602e20d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac964a3d8531dcd0e411bce6eca19e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea6581f195a7fbdcd8ef1b39ae743411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76874590f8487b7cf7b134a864834f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187c9011bdfd00e90fe937972b7b63d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e645bb63c7b6f09c7328fe528f3777414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a15e24447d7208e0d2ea16f8b5ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4bf61fd5bc9514206286ef1ee476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86471d7376c93c3b6f687275bac2653417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab86880b8a8310c5ea43951e30d12c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dbf2a1468d2afefdd18f707939515419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929079d42f82d485f657ccff465b66fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb1dac72928b82e757e717b94dd42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc180fce879492892bbf07d4dfa46fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29bc3307240ae7d8ecd1a2b50a436423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d706a56536130cb246073fcee9f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed40eeabd1adf4e054255ca9663514425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9c7a2e614986aaaef5e283489bc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f5897e0f3f6ed984b0d0f37625b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb16808d53df13763c03174c185016428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe7445584b917c7cc7fbd84733525429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def468174f0a97212544bdba05a328b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5940eca93b68ce4fae13fc015bb1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05bf51b743de0f6bde65f59cf8a06c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30768acc10bcc1e05660fc742fb9c06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a337e3148951794270e83e1be311b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92a962e546aba87f5b8afefde88cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e26765ba4fd6d7a0680b7877211f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a440906f374f81b958d52c5d7f76d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59f610c12f073154b48b90778a1bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee6e76ceec5a85cbcd849cb8449163439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0172ae4ba1c88cb53ac828c601bcb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f99501a9724f6e870c2a7b34123c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22716e9cfe17b11a7fba89bf2780a95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe84ef05ba0e95c824b9b036dab766443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced45d249da9db679466483b2a709a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48ba18efaba403a10bebcab620a464445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197234422039c4752d20b0b7aede8170446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14ef3337299742e31b1b908e1db52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da925ccb71a63a7353f02feeade57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944390d8f6d09b13078feaa6975f3f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf141970b00edc4c7fb5ab2128250fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd78c5a7484014807c59f343f4378c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995c834c84b4cbe5223f0b90344c2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978870199dc8845b699a212009e7145e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfaa91435a6663f7592f3a7814e183454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15882726f7239e5c291ea69b26f10b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c2339df1634839378827e8dae23d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2625b24ea90244d822b60d546dce2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f46b08ebe16e0a5b41a14c4fa903db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5321d42badfc07b648d4bfda81095459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf23377485f6e636b91bdf965c6ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad1e82aa19ee131830fde06735af5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c33ebe974e25756295cb279b460945462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf39959aa1f8182ace42723cc69b3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3f3ba267e73414ef52279003c90e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a36edd1b25872de7a249f46fe6259f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47549f2c19688270fa82a3b8e6269807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60227703a4998a5f37e6dcaab16c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee37d5c672f2564c60768d5115a7f0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4104089ec00e05d8b17c559aedb411469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4ff3a9a82826f3f1c7b179107835470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1f0eac4bed6f0de47aa3a25f786e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ae16d8dd96ad3ae4c19f2c25c0ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c49f23f814bf3315a7fed7be796a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82213081bae4ad1d81721316e3518b17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb9c48ecf2d2a4054e0514bf3ec9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61060a1c2b8afe3846a177186bdb6b2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d660ff5c40bc67b2bf43287dcdd7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5deaa25cc1f7b02d635dd6d9c133d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3affe7885dd93faaf6b8b27bb1168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaa708bd3816f4831f58ffde3e65cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2899d2c98a1ab93263271dc9734116481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6894342fe31f17f4a0548861b0b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d65ceead13d460802f9adf57549a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8cbe589302cbe5b50d8f7c6490bec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e40b6cee543d30e0e8fb5c6c087e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276a53968429916460d714b6d44e80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082196fd4650318e029ae4705a5819be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0514c8d584565ee58b1a11bab1583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fca84fcbebc672c84c3786959f6c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5036adb5a1b981f591343f9ae83c51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e929bfbb18a80adc82e303e3842c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732a526cbe336d5d3b3fb3d962b6019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d64fe61c29b576c6ec844c32bbbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341aa64f38296c75dcca5fbfa5bc997494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237312e62b9cdd499636b240a9385c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf06006e9d70aa43fd0541e1c64c48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e645127121022158cb19e3a6cdd3b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf4426e556cb712adebd8aa3de11b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0df2c7801f1bbbfbeb6b379d5eb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f0a763eedfb34995887cd94c357c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f8ae3cd4dc08405d1da6c4cb11aad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64649d8be30bc38083902915dfb284502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27791c04e82a724a12a2703ad194375503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea01ac99ea122d4cd7355acaa8de0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c711534d7b914382c3585905809831d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95edd8330887767c0e4e13caaaaa24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb8efdd5c804e3e914510555cbc46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb07bae22953a3dc37a47b1bf4b42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e8e73249bb9dc319af88413d57e50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e476d036f9a3b379f4eb368d1931510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377af03e07f4215691057ba5fa3ade6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580eda3506a73f31b94bb62366b5ffb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8f0d188e19a5b62dc3aad9825cde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277858158d3b3ef4b0ae5cf2b79dab94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c312a0c5d939fc4eefec30cd226e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115931249a26605fcfdaacb82df6e02c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b79c05bc419a667e7b6643d9acfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05133b34b90c36a20bdd4e180ce98602518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a59b0d8dbc9ca153e9d970d8b1a640519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095b052805ca5ad9a2e509b92625cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b4fe1ea268b6e0982f2e5ee64a536521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff945873a29bd475a1b0a958ae774a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b51d322c42a010733d2d8b95c595a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaeda09bb3a4c34a7e9e24449dc3cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a776ce90092e1754cb01437280b5c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed10c1d20c39354949d06e8940a23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f32a4621d150a43ca5b1fbc72970a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340cbfacf70c93ca2121cca035beced528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff25cca55bb86328b7787cec0b2b71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70cd2a8eda8ecdd62bc3756550646530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905cd4105d51904c3c307a865f86058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85695bb3ba3bb6270b7fb2cf6623b58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70557a553fc19594671480fbbdde2bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580067ce586333c7dffb036e8dfe4b81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02de272ecfa85f85fc12561ac63988535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432fc7ed1d398065ff5441573e90f14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704eb64b1827d05930d4470c6093db0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea20b2befcef2445736a23e101f065538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0579d910c443713ad5e428478fe5694539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fb99144b9ff9cf6455c2b79cb9e6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df733bcd6444abdd3e515e90e6fa81b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686284f2e99e487f167d9734c5ae4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08758874da27a2814a7549505a9888f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babdebb8c7aa5f4210ad0eb1d803ebd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757353e79d4be29cef74c4430be965d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9cc48c109e94bb2e429849ece545546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c2eff9fa217bcbec38826da4e960547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d3d720dac1e9a89a74b13437d8b03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0032232b4c5a9bff723655c20152ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9d6383c116965bd20d107e93edf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be730d6a829dd0d802396e6ebc484fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c92fcc706688e25cffcea54b9b6d5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32772220599166d43f6000e1938e43ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2ed5da66fb0016c351df5a13004a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2cd6d597a9c6570f19bc12450c6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f59ccea0a9654646e1e3bf5f77f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a0a3f1acbc75d2242996b8ece3a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84629e01b07d6f4b5bba1a603c0da9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34b183b9b2eb10697ad340cb9e254559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377265e7085f8f270aad974b0c6f02b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e028dc473b5009d5554e1070856fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680513d0c9e48f648683e9714d76398562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba100d945560584775bb3a660b3039a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4774c7f5156dabbe5e2b16877f65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338db8fb2c6960f6ee159dc0828c60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7945a10860d4ba7376184d7fba73e31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327134bbdf092e58637f86d5647da339567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3a0b1f0b77628eb56fc796d3f81a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1870cb3c9bdfdca56a5bded4f9e9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211d2e2482c962d806183de52a695a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d9efb0ed1f0cb593385a7c09174e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a3c78a1f4be49f55e9b6ccf2afaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45852b78e05758f31388f66186147573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d68a8dc458fb5b6985a7f9ed93d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373862512e955228ca7b14e385cf29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e69e16263c0f57bd43fe643953303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d77772a2f986978c3a8509eec51d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb6cc49348f9ec9d8cfeb0a5ea002578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b14465d5530bc37848d969dbaf40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2686aa619c87272039fab5ebce8c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36390582384d6305450575a6e9af1e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244c10875c4b3340f642e531dcd142582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf4e3aee3dad8ac6bdd02a40403afa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30928e1c17fb988e88b729e42fa64361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f208246160daa1b26f6b90b43227f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2887bc1ac110ca5e88c762563e671c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0522c714f0ce62912d9e0aa4d0818587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c4f9eb8556e0725e206ccf934040588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a736c4feb5b74756b927f25b11ef96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d8bd2bd12c56bfe00add19f54c990590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78400bf2f68723b7203f6bd334456b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc638c704b415d3dc2fa046638c85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4aadf81a740bbe943f49b519214b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a0285bcc088f5dd46e952e3252c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3f3995b290ffb4eb1fa38942210d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207b9d4916ce7f98ce3fd58e5e8adcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322aa69fa8a5f694fdc0dfa1007b4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec798fc8cfd86735d041a5a1c4ae371598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5819be3c4c9f5503e92a1c26373b72e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b2180ed31236955e754152c85b0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8ba5c4bdb0c5075149937b6e5e41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d14d91837e9a8145d906e2be3906a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3f229e047f7e42fd107bc9016c3a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07011e006541ba735606e07e1307a0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a1ed6f99676fa883d2ddf24c7940605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee115386b9be0ecd504e34ae948fc8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac24b181824e204538ea9ffefcd8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca24ce4ebc5f9271fec2eee2738423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381e871dce9955bb85227174aa7659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5e36aea0bb057edd7cc497c432a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23a1db3efc1c064e5f5b953fb5a1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27c33e87f0b849a3dd3b3d986177b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894aed710590e82d91b0b55aeb1423f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce2e7b3375bbbea5892930f73aae2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10e2b5ef27032feb84f9f0e32c187a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3657837a10eac003e076cfde587ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338465dc8f60e404e59983be1cb5eb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072613017e9da165ac5dcfc72b1b570618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59634c9b6d699621d91668a34ae278619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de32f7d5207619eb38c58e1576700620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd5ea919126b0cf6a575f32fe5f94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823bf415acdea032329783112355736622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec8b79973fe32413d09366101e1381623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc84da3e0a17d79fb8dc38f45eb4eae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46d3410775351f7ed5306f18142a08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f43dbf9431f845b95624621b79a18c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5564a63416162c5ce4bd8d5bb3cb5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab1331dc486060108f0ade908f0edd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b915812b51ebddd456f94f08e834ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866893d3917c2033dd96acf88e0c2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce139063c6f4e54b3abbb1521c1ba11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c6c31806d3c32a8a22194b555915632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f98557bd82c43a00acf8e762a30f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26f3f38cee38912168c86312adf74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024999ca560f2e2e8335a76d95411a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e2e05a06952bc53c7e7571a6c8431636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d9e68247c495c117c60a9cdf7bd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adfc843f825b338ce629cf02bad2d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df728e891f4699b00a23dfdd67c5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac94c35b84577ec651df56ad8e2fab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df38cb45d8aed77f5441b36bc26198641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434013c85bbe6bd111d7bc7875acface642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568c5cd3fdebe2218acb62792b8277643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d69d1a1d6df5ddaa14b250e1fb9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a186915e0ae140693c6a064583f308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe4556249a5c6b8c40932949af2cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e9581be8d86490f2fb22400691bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8930846fc50af6ab7eca3660a81e39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c365c50085b4700b4a9080daa7935b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5be3c2e9d85d6f9adc02079b91b35a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72fef5dd9a22e0fc96cdd1e2f7c43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d7ee5ab242a3ff2284de245a95b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de17fd91a89d21bba5e9ad2ef523b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70932297a2109d48ba4d7208881fce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd81922a1b8c17918beb1622a05b32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a72cce0ee651005892370dd983cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ce1d8a789e6706d3ea955cbdcb50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe40755ac8b8d133add2a4e860ba0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9508d550735fc620286eb2a2a49f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a00b75e9028b76e6b311ced51137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355297383776d40c58731b1bd61651b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc73472c17442e1e028ce1d427e7f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500fc4b4dd3cee8dc4b1d4ca3fa761663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d4d0738fe9dd01782a4934fe5abb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef01f26619f2b300aa2b1ab9118456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59246d39938fce9a0745742b23a948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d66c74ea98b68c7e10571a657c97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08189361108a74337c32721c219e12eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f0363426c85cda5e5a0eca571dbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ddddbf8631e1523041b61ff0d8c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6412b2c57d3b8caed6be45aabfc2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88411401704c3cdb29c7817b56e9ef34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbfc48decef5641f543da30d3c9a90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73323140f149070e6ef0face77d1ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794f90dc62700c98ac19022f5b1ab1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984a6f73a346fb65c5a01c34b56ffd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669fdd185f627d8eedec0aa8dabecec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ddbb11dd2d40fc2f0bcd282dc7b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef16b62ac76077aa4568fd96c85a75b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425792f1bacfb9b401518244c3e9aca8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b5976de88562bc2d9eae04d938f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488bb7ccb7c2625d31f3d2a36866b47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8131e43a43b700f1d06c434aff5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9ad5ae5f7eea4f516c8bc0ba2fe2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa737634e7807c5e1dabbf6c52b58e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ccf80fb82a29b117398bcc37556f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a3c612b7464217a3ddab80ab1d269687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76635c2ec05b9467f0f49b0ad8d955688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45e82b427ac32f30a4f8121c6b58f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39c436cfab770ec8e07f3fc67f8068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c93548c5678ac3838de78ddbed47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878607cbb61c0ae4be4622e82da2164a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b42dcc34c41528488192975b16dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bbec58b2d72fd4fc29e09d6c0ab85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900e645ebc792ebc3d52615b710418c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff13f750fd7a36ba59ca8e08cbcc4ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163a42ca77e7644abfe76cdd46aee14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085231b7b030284274fd23ad96a4eecc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c5a0c4c7f88afc178c6769d2b828699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352391bc5b724dab84771ef9d94098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dffad182f6df72ee29d15040b23f86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c417143aeaf5b552cc78ded1b2604cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb07dae9146829fca654e6beeeac0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e166336d038bd2e2211a73fe78106704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac6f718863640d86e53a191b98569705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed16f139a90823db9f3f3de245b68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d2e11f4cdc6ec62eef516740bd67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eee985b1c2ad55392ad6654409cd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec6683791cf9137323456152e3b57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dcaca72c622575174ad4ca70fc48d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb6244c85471ad2fb9acc3db8d179e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0a4c0a92a9d97a08c3a2aa4de795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744414f3b5565d31a826682ed13951713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc95927afd2b85be937f3d7749600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdf374b31318709ecd31054e7e7f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a4b3346a5a58cf3f7a5d22db8127716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66ca845b88da62c7fcd266efafe96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0094f0797a86949f98b7aad6b0e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8bc925d4dcc06a8568d952defad4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b53fa10bd4e8894c443d0cb6a8e5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b8b42408d5d348d6929e6913adee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4c7cec2c74eb1c14890cda6a882e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eced863fa8c2e646e2ac04cb31b4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da4b97275649ec24a4f81ed859424d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b028fc4ed10e2afa12ae3495ea0e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d072de6b0ae1b40b5da77460c6135726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1fa3827221ee68dc50531708845a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0d74e785f7225c9a11b2ecb61755728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97261e9f88adcadeab781c8ea1224f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68789ccd1ac02d9ae571f39816ab55f730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276767202f4777c9302621b3368987b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bd51966a301a48fc178cdb1086ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec44b107c702ce600e0410b339c373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b23d87b93e56462c38f8ab70585544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0718d37e0eb1100408527871c066015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6844d1d6bd96a035697544f73588e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138872f8be4c0bf5bd3346c6a518df97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cb393cc32c688f8383ec0ea0b8e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d55c359cd629e19e7198f7908ccfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f809851d99eb580307549c8acecbbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13d432acbb0530fe20d8c586d892411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485b70e0b8e2a8820948e05af2cc87f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345010ab3d8e47e07962d9d13338e37913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a96f182c1a616d5ef3d7c77fcdbaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffce74a7e0296303b6c434b2f6bd0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d0a4b7c0acc6d231048360910200016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c593aa18732a6295b3217885368da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b25c081e8ddc4dc4a9b9d0ed0bb30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a7c572b34b593d4585ab08a5badf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d902a62470c27a3d2089c5c12102da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d122def53382d633075135802a932721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e031580ee4d247bf2123d62604fcad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f199753ae9ccca2ebf671bdd733823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857cb163bacfc31388b0718d15caf6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902f689f96a036a2e996be48452b9ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d1ed51c3a239f271cc3b9d0020d5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbca8aa1e478f6d90a7c05edea48d7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e5e42c82f7e1cb867ca71e676d37d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709af2b4ce6fa2927a22dbc8148952829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73943b0e91f965bc5b8d733ece8a1a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e5049a079bc76bff3da737b6de50031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d80df255e71a71dc2e420dc22c1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b6303773a69fcfb0176903e8dafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe11ccb6335308c25abffdda5be30f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c86e91762f569e09e1600a86331835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2c599d31e563e8f5e01988483f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8d2da5937d37b1f7c00cdc95893837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b2e55446ec7033fb008a27d5553d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc4ed70353d450e8e2d4988a9ecbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a59a013f910a99b4f472354f35337e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a1105fe58652e83e1073b812b301c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b7d87aa63cd4f04965f99df4604742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8446fadd7407cb4f72dca7762541943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f546d838b963c1f8f7540c508a6a76b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6287b2da8551bcc1c8dfb2466196d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b780a4800c21e69d22d75b9993e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1df17deefcb797c8b70649ba81a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000eb0bbeb0cc6cf1f58cf470d2e76c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400113f9f7f40b30e0a89436f58608349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692295e5f550ebb977a6ce66ee4e28b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e152badead72932726e4df9d088c3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6509de67a62106a56f9f78744a25c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef5dd883a0e1554222f85c39c688353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8e725333c873ee8b26ad92d717ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9b28ac68721980a7331992b001f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bca43eeb9c42b2352cb89bd67461d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a8cfde9bf0de6bbe5f20f626dd8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3419425c05bd763902b3440ce1dad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9903926865e00d02608fed131221f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783804464bbfde45046f5ed9d411f3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbcd52a3ae9b3157c0c8d9f74be23261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de27a52aa364df794df3c778b5ac6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144be4c393dd3b7e47c281a430eb0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f152dec04da2a041be140f24faf97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14a487e3ed4070fa4becf99994d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115900e05785249f63d10f867a54a0b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e472ae2b64fc572f43f8b8cc47da667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d446bf989ee5bb46f7cdbaae10d1c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336faf2a036d2fb36e5b03185fed5bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a98c698a008521fa81fb136a9eee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f766e495a0e67927480a89fa0cea62a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a15f5e15114b62888fe513de996872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07516092d9e2be14184dde124bdc55973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03f9f91d691640816a051cad6cfb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020eb4887ba4d022a5fd8b6968fc26875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277286a56238cac53922b9e67018f7f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a149c312f5e3ff3bf71b30f2540b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bfe53bc50f65ab67284731d9b2bbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f8b954c64b5dd3669fcf077d13c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330baec5a5737283d770e72132e475ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd82ac897380855a2b1f5b3eb0630a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58331f36c3fb8fd20c59114e322eec2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdbf6ca60d38dd2e41164f01c10b7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb4f2da15ad7f186a6362103e61b5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ea13be02cd8098285f974249ddc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe655d696ad0be0f8847978328cb3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca994889ab4713b943ed2af911c386087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6ecfa60cb9b208fbd4bd26c36681488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c80b2e6ba525b7466d939778ca9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7225756dc74ee499105729c1f62eb6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3fc6eb062764d1e77c960628cd4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9bb571d7062cd94bc6560c8159b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad76acca5d8c0792c37605a91bc55593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90d5b14ad9bd601dac8a113f1e41394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6cbda9afc4de6988436b20a1bc5a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796d054dbd01ddc99e15697a49fdb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2aadbe8b087d75d8ce45552e5a1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e3fd006dd4e89c6b815809688a9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074367609974f06a11ac6b1efc11a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba4022cc1d9cc297157a904f9d72cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d0a99c4a03bb65d4cd2ee999fe696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d28a943267448c84b9ed9805c587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8159d3fb33b6f173c4e37b88220fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5311ae1ab3cbe4b662653ce75ce45e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9203442b86b9c253608c1e3cd00673105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8cdf61d86094981df17107162789106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf8385c586d850cd5ed566313f55a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60875e2f5672aa1aa23690685643b00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe30df1407cd5de2e25abbb06f1171109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3be337dccabe34f69262ca13fc4a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02eb339e39c2de8a1ec72cb17f94f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b418e9aa2a325518225aa2447b9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c94b48886e8eace6d9992f175003d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c9a5e6efd4488cc03a490438dd1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af9197f789fd8a1bce019634d4810115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c639af8108ff8028137c8f10352bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85f327f12c2aaba553b62ebdeb7bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84293bcd34800951324240ca4efe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c868e4a725dd5661e59d29c2dbb11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab150e98db7ea90ba8986da4acde3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ea63787d0d96f947cca8447bf98d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802c29f951b30d5b60dc52cc863e9ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e84edeec16b360ecbe23c166bfeab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef07950c628e1eb459d9235aea8595124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a905f2555fe215357558248bce0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fba666cd1d51142b5895e24bfd3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf8700dfe5d2fd9b5650e892e6625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c4581aecd25b35087c02d1efe75c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329ac9ccb327fe302fea836116d18fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f550c8b81da3e6e723465e4dba86d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddcc9738de359b8deae2521829bb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897904a62db15f4b52befe36267bfb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56955ea34c161a161ab48b6232d560133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519676c4f095a380074dc181236ce40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e195c5e145217e524adf89af5a2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1319d72617e65fb3fee11d2804a3b75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd680fd2e9741b106cd0cd1da274e4bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7889954106b1cce73742aee6214f5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cb90c17985c80d50959e6dd3ea1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f50e4ef1eaa438130ad7e446ca4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149efcbcb5c5403de9db79ac747a492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e8f579c8124749536ae3d92268a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c848ad76e4fd81220d8c415130fab2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc1b96ea2663e7f425affa9123ec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4c12fa424ca98b6ae31cdd254708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1718b14627126a161e9e5b63293c02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b098626d872de2bca3cebb4a03dfd5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb232daa617ec4a3aa31471cf5f95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd428a6a27f5911c3371c52747b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dac93652286fc745b0a29c48f7c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cb54308cfd8e0073e6d60edc27e75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d7720455ba3c1306fedab6990614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a92f6d08794bb4f60879d3751454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ff3007770d8d7e97e5968f044469154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d395f0da7a5cf303cbb70a36c5f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab250dceb713268b124c16d0fbfed60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9feaad1ecce3e40b6ddf2be2b0a0a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f4d93a8fca1c6ba3f3ffdf355904e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfa25bada48cacc95849f475d10f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99583ad80cdf2245eff85d8de85de1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f80a92f477b1747366d9ede849800161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d77759e9bdbc195a8f5135244b792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708e9d3043cc8ccb7e1d21fd00ae72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0449dc9a63ddcf3b1bbaeb5479737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb8c1a59bd13823a803a1674747521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e85dd6e741ae1277ebc6bbb43efa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7a0efdc3557368a75defbd3caa1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343688cdc61cd188ec71b24c049f1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e38e058436cf269eb606afd55a361169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38e222ca74b6ed6de7f1ad3c376262170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39359fe7f00710ec4ef3ba1941d2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69955682291320172e9ff65e47f4c6f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf84a2617d8c12c04b4f5360da24a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f7cf7466cbee4c05841f920e97fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ea938fe5be81300abff955750dc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274ad1475b657f54ffcb23dfae5e2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf6db3dac3963f3558d2a1dce64f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1fe63ee5a192ff1e94dda136b032d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009a3f591b39ac704d2f48fb20a653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf725f8d6ff298d932e2b5a0b4410c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975b2c8325f96958c813cea9e66c8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd11b3273702b861cad384b5f9f495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861927b88d0da40e9fa96ac0fd5ffb5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10e8f85b194f5e1cdcb72f7038bc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab51818f77bbf28ae978042fb9b5c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d33b198dca294b7a4ee8efd113b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3308305c3f91f56f0f36b792196ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0726e914a678823394029561d2b33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cb1ad56fe8c22b0292d306488e69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda787c1513a464390476f0ca7a31c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18cd2685990e93418d225c9c2aaae6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1311dd85768d4e33e5f1c9bb8a4a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde0ffa90ed75c59109bb0f7915a67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3a5168712dff8f37dfbb13cdb433194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5883204f28d9831cd853d7e71ab13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e27a5e496ddff8c8c0154bd1c9106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ad74516549be6f76032847b7741c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347561894e3af2ef4017d7b8e7e2a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed851ee8d7412069d2b151d7725ef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b20e87540d1ab14d472e15d78119a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266034c741539a709c7fe6c5d7863e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb13584eb714aa107b8a404f5f03f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917e14c4b6f8ccb5bc184314739d22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23742cb2880f0d73173c16eeda1ce9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5360053272ea8ce75e94ad0b5633205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ab5705f53bf78597b217c537f4413206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f536ef4b37f52381c00e24ce4b0591207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d93622888312bec26fffff69ec08d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f58d560c28f0a86b4b3c34e1d7a3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56125b0dbe12165d1fbf9db56bb246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f8983307f820b28537e6083c0f76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2ec4eeae224e6a5c6ca8eefd0287212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152efba42b8bc193f27b62852b6d579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32653aa1b8afd35acae263576500aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612695e881c5995114983fe444bc2d3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bbba1330f133622a1f1e648dcfb5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec0bda11aed891b89a006d4e99efa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be341f688b6c1fcc973e400362ccd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860f35ac19434696cc4459c720a546b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c88d9509e24d477135b0a91324169c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c043c45c01e8973caf54078a631f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea30a95e08c316f6bc8b334fe6efbf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c9364337b3a0a6bf5976618b67a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cebec80c801c8a594527de0edd23f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca895e85251f52bce72b781663b1e7a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34408df30de64d59a69b30afcd446226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9b0673fd5a653cdc6f4454842b34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08029b3b73145ec76a10168481e119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359166124579d3b6d1ed9dbc7288a67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b18cba65465cceaa53e11458106d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc51abdf3b55ab0a6f1d74ef9ffed63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c434e7183b9a1648ce7b821509970d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e6152c0a7e3d3b48b6b2950b79db8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e838705162603eb7189a5358696795234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de90215e1b777a19936adc579d1db5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd038ebb9274dbd00ff6b3437b97e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503c8d1b6407b580d32511851900254237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eebfe65e379f690a990126f603608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb61cd6dcc9a1f0e7978bff354f9fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd896c49a3a536229a5aec9e50ab26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec29825bb4385a2e12b9100fed6111241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258bc3fb3e5cc399df3c88d4f24790242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ac5d29f16c5a7889e1e38f91ff94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a0f08eeae63b492ce6840a0e11f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386505881030688a6c7f79f9e0a16bfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102cb8b1061b9a873ff48a8b49300af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666ee4eb88c19a461a9e5f12f9bc2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084265f4b2d0ed9088741f1c1a29dc3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356223eb2d53ee92f20809338072c20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89e829cd8a5ae197f82dc7224acb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b6be07d37529160100c41b889d50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e6788729998893ab1013b0dbaa507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac577337a0fb1d1205b5384797901f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2121b2b777a58a22116610628dd8269254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453027a3e1e7da06fba36fb6bf66ce6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb75a18fba5d7c4dbc13fc580143f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb5cedbf84ba6b3188b645b297b20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4073d4b87608a286762a93a0aac4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b7d0957e4d23711b231e562295b68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af15eacb6f2e057248598fae2477042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c1d1ae19374c1ebd3be147757f3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc9fbb433da2eebcbbb75febb7950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac9f55a4b0953587f8273cdc5f49c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c42f327ae6ac0f088a37a78aae1b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3ebd9febe6fa08c7d1e8ae0cdf74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004faaa1c8c4e74f629213cf6371ef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826cf0c41e43bdaf9a792f232e96565267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c154b82ac5a3ee2b55429af73a175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ec6a8a405cabd77e05642b5ebb94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b99b7b8b25c72af8e2a4294e0479270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d734208eb4f55815eb640ee71087c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14b75c3b4df00e7647f5a68cf0b4a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce74d5daf8916f08718b07763bdccd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31069864936083a3085794f160f22818274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c634ad128492e98c30f64239bd642275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f944b9f31ec368b0cf048ee8652100276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd7a044f04d78a8360fa3a777bf7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28650d7287b8469dc5a4bb523a4d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f36d66e85972ce6ce47a77b46e300279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f882db11aa3c7d7511a65b44d9c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700bda4b3dd852c844da30ff7cb5a3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87884f125625d71e985df66b8b6ae7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf0d63affc6edbb5930b2d65d75e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632356c144ebda2f1169c356e55e854284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e27c5199fd5dda19ab533b674ff5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d665ba4ef1bc3bebf95b61bc3a51e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25cd5628e52e7049e26d258be11bc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd353270bead04f6b09a210de663aae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321197988438edbe62027b520a0cc671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448589250142fa8240605dfc37b363a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85269a3cb16ff35fdb0f419e0d2daa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320c0cdedfd2813ff053822003a964292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a2488668c80a0ed2120e4f1c9367b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ebaf1feea3dcd15a87fdf04b277f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db149a6643c08e42a6d7f80907223b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0fa6df881c9e88814c79f7c15bb9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8804b1fc6837019c28f3dbabf94f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e62fbf2c6b17302b7ee856d63eb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88cdd5ed7b94d4ad5ebe87cb74d581299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84706de589606c83635d7f44312d59c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878edd1e9283345a757f7e58bd5d14c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8e0391797948d006f509aa093a3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544ee6612e37a446406320ba3b8e70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa918f021acec369aa578bf6786a1f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526473f60e22c69528ae088451c66931305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05add02662f41475acbbe8176f17d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb18b4844c428470714324a81014a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d37ae8898e00837725b21c3fa23442308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26181cf4eea3ef8af7330168be058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8f7a6fd985e75ac0bcec7b5ef56c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb854306a625632fc6d1690dba28869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ab1d695c049da8edbff68180aaf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5cbe89c4549b7177999f550d654aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ff2a120afe7be1c6bd683b8fde99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf7f80a42c6856911e151024308c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c493261cfc64a7a111970076ea9b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00981ea007d9bdc9952992c9d16b88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1b65e6958e4905954d0f864783fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251d7e59602447e41cb95dd7b58987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71b2578a61091d5e1d26cdcc68553320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac6f93fa297bf1cd17d7b94b21e7fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0314aca2bded12a604d2048e75c9b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1fa4b6001a507fa63f20f60e8e2d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499d6555313d3afcca9b87d26dd375324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460db66249f1156dda26e306a7cd1ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77468bdd90317e1388053c90e1cc9eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d063a1722407dd8bfc171b37f9eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f8aa62c46a26c81902df1cfb5636328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e8a9e865a1f545a183568d388ea1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a44997b19de5a26e8a4988711c9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d094cc524e8d872c5190eebbf4f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978750d3ef613a74f981c39256d187332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515944f32f97202395505262efa1f26e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed70fcc652853cef952aef8db0d67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd143abc9540945e52b07bcb5283c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e9cccd56cd695b9cb92847aa9743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ab7d1565ecc057ba20f3ef8880aa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550aa495b067863c861b24c9aff5650338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90639948d976af17e3a9bf1e63b2e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca0925892d91f9f36f32ae48494f22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fb4730aa143f66818b10ce41c39c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00451359e8bf49771d475bbe83b03b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf3d43adac247d4b5e550c2222ed89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d34241e83332f040ef1c77a7af38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0360286409927e778bda09c4ac4ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7819e6cbdea6936b61a4ebf42d804346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b9808d66f00b29e620a6982a83b70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c318fda29731a7bf1728304468a721348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c981d7fb8aa1e97d0ac97350037645349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5a78af4dd7b7d228b2725e9cedf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416323dd06d0c57fc256fa91fd366e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadcdc738c2ee4ffca7de513e36f7ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302ea08e9cd1f524d66471c9a084ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5659834bc2431d06a1f302831ea78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660c9db9d6da5cde0a6e041660461e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059f7dc9c0ca6b9a0caaf1d43dc3f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcd3c539b86adba5d1538f60bc127357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24ad2aae538418e27b95eb35087ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670ed45f3d5a9b948c214802e758326359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2b9588ff8c71806cad5381619366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf363441603aae0f0a6f466c5df790361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5223a77fda95f1cb72d6ea4628b09b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a21fa2ea3decdb953a5484f897538363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7a3764f67c024bf8e08c6766ecdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d6bd604f62778492d45a37b4632dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f25eb0dcae3c18c6bd8b3db38f16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797eb60a99ca3270ec1388e3b349f84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4c7514ab012694d031098c86daa37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7f685cad32df59f66284ea6ea292369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20efbed829f62dfab59176c7b131e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcdb292e32acbe83d062b8127cfaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa5d21476e80f81d291fe800579f28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ecb47b367ddc210c7cb9f884faf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a9bfcd4092e6aa541f8cb36cdd788374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e8b470a2bfd993ea8de4e05f9632375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530264b274ec1919c811b5ca35149e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e276add862a4184f75682b1c2c93b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252aee3ca859d3334585428f8577514378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765861979a477e163b66754d8db884eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d981c460ec8fa5815094a05a2f89b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9322b07598f667d790b6027a3c5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3d4df22ce9b35e92b836063f633a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a580d89af76231b0b857881b4a6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e562b18d2cc1bc84bc27b17d9ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13cf91a8951fbdc36d451a1ffe3b31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedefd65b265c2cdc143cbc6d394263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc04a5eee5b8681184a8875a7b6c7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa655e486234b6655601f7cbc1dc2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a86a72def9fc0a3ab2d468e1c9431389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fbaa1def4833e3ef6f3b049aad78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeab2021bcef086c15a4e1dd2195d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65f5cb568ba5c4cf2af757519597d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d8b17622b63c96e0f6acebc32377393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f5f7e29bbb7a6cd7128ea215495b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c4c36774a62d58c11665edabcb30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ef80f1142af65d65580735d2e2e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f412d5916c04981d67e3ed757c47a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad72b84cc2ed1c77f83ab97b337eacc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252b8437ec4461e011368717f91948399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175c20f2a85aed4ea6fbd676eee442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342a7e07c28eccff78c6dfbf591bc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2c323a59f951b27371424a0813a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dda5c7218ad9b26bb0caadf92d61a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d59b664fb45a977608145ede6d75c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c89cb77c5ec207fcb78bf8d950bea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c92003e32e448c50018c6e035a30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623f3d73227a8498eab8e2d7384fe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b645447becb3f858b66ba1e2f6050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee56bb954367b37811c25da02b661409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8144138d6ec6d271458207526e1bbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e59a4237338e1fbda8ea2eb097c92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ac793053e85385c4b60fb2d5fd76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176633b427f68a0829b6f3f892994f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a8c0961725651eaaf31b9d12220e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360c1ab819eb25fcd4882e51ab4b6af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf78613e30626dd549ddb60bd30529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0cf435c629fdf2eb0bb3179e058d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184c55544a83c2a1b5f91e69c624cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a087b0836081e97f43a42d397d399419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedbd10337a4a1cd96dfb80a2e274b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047e42b1e9752d6e724eb6dfa0f994421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918add059cc3626fc3e285db763561b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5df1fb432c40e99d076da62389ef0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1640a50a8f466105faa840b2d245ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3174a234a67eaa78e980d2f462b5a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31e776f040ceb3d44d6d2e9885115426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f06cd48277b95f969be2584545fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2d33df6ecf6b3b9055bb44b44058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d7c160d907026b901a6779045257b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf896d124ceb844cc1de7e3f1c8b08b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4da5ac130dd3c17fc059a3dbbea82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a581f0115d806df20a30662b62273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d136c5660c66bf04245f3af1a0aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb163c55d154e5f547d180d7f2f035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116ad05b4ab0b1b6181a21cfad0854f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5e69458a15a93c00b9bd0114eee82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9237bd8ca71aa751d3f9cdba0f80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae20e4d4c4698514b93fea1d105281438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c572484096ce586b3b160d3b186b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e655ee8354d7c07ddd536e81dd1235440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bafeb5b9e1d2dc7ca35962b43fc30c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5991326a1b3a5ec288399131ad9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe2ada20d47467f9c7a092e59e0330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634e516ab90c0c76cad086db13e63b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399611574895c0521891fc6d7c8a5c0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253097e2311227058beed7b716570dfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca967604bbb38afba508b7ad52859cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f047d04116bced1f645afe1bfa0f45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670947c10e2e788f12f46aa1bfd6f4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9e48d1d61b7bf80025b04c67eefe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f1b36d4904b24331e3368f03aae82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60a6401841452e6921d79539f7c50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c931914ff079feafeb1202dc4fbcc47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db97a8f59f67629229269fc21c8de5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159113bfd4d643899a708411b8f76d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860564895e750372183f4a5bf8aa658e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8276bb1128aad4d4a01e79a56aab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4251344b3a7601b8f9b289be5b2c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc47ab360eb23861670860a01dc80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a26b9d4a77ecb6f617830e2fd85a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072ab7b0d12654c5c71f6a3f9474b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621127642ac00cea6d56d88df439942462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02392184b73e33ff97c9074aba63c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196236920ed65cdf0e42cfb12c84a35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284dfbf803c9e5eed61f348d9eba0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac2cbc1192fe39f8347082eaa52170466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a89c918002acd1a93c6cc0856c79a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c33fd0c60eb2f7983c185fd8c76c4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24075f011311968b9720ec53e20ca156469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a49ec4511d5287c642175baaf548c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb4c0ebb3a6edb4c5d678fda12e5e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa716c22d423765e6871a773635f4a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec79bf32939b2c2aa7bca3dc650c21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b919cb2cca9e56dd591eb0412ad36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727086fe37bc4d32494033e5ee3fc68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe73b95183d17c6b9690959311b2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc4790b6aaee5eb94d8ae2656dd63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1325aa71e51a8f2958597d70d0c8c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e01a2ce150e1c17ab9a59685d285f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bea867db819d3077687bca1b5269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d517b15f6171cf9c37a75ee68f2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f9d02b0318e42e3cd096e525e62e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae468cac620a373c6db13b0d6b9d83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6076fa0e0171849996f190bc3c5a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9057ac6bbd32c579a3c263962db5e03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059868cd2606e0948d1b65c18a9e88c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2575b0383de3cad253518be21f666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2df82b1ed994151679987c0126780488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84ee7c8a076745f4413bed507950e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec56acbf2ddc2ff6246c25acbdc38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26fb209061d02d5b00b59e591d631491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f8f46a2cc766cff148c47167385e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b7a28e58071518a8d12a2cbe56ee1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24bcaa56bad325af9929d0bdd479fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239dc761aceaa9ae8371970240c9426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad1be18b58969b4622cf2d854a2c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203f39d91399251a71a55893e0a264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca950c5e1c6b90fe238f6fa41ce3e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc12a5ada74ef31d8248a3a6a2e0f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb39008c938e00613d457d1829ac17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c271d90589cae2a83f95a8b08771501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea138ce1947b1eed91de039509365a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffdca290249c199ab6d81fba28eeec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6146418aecd1625ca2bdf1c973e0b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f42191997c87b5df6992e85566c23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f984c7ba60845969a9ac905d62678506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440134d2bd876cdfe6005ba2b76ec9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f440167fe551c8ca1645aab3610970508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259408fb484094fffbdb8d29ce6acc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4827d6ff4ae98505ab8c9aeaca4efce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822e4b998ab77fb20176dc2be164fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020eb7f008ef71d2246a34e1f7dade512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611cf084f61d7c388a9a0cb311f73d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196da038c74072df8cffbf21410f3ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b151cdad3b38e26e92b4f14646b415515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700fe5bd6039bab597b7d0b73c2cef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d978432d9e8e2959fcccc35c5b446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c0daf95cf6041eb2b30542f62688c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8cca8473bc6e539bde98d7ee1fca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f41c76b696fe1fc86b80ca58b91e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d002f811a624249df55322ee5d8f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9bdb37979b585333155f60045aa42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db317dfd824b82c6420042b2ce14062d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7adf7521f15b89ca78691a32aa5fb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d7887fa63511b308106747f42c56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359fd5037d8ed241f2c2dbbb1fad112526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db01d255bdebbfc51e83f568dc63c11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc163ce27408277ab784f69590b7d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac389f601175f84f872e0ef8e78a71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17de09e09eca128cfbdc74deb50e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c3656e093115aab9344e2fe24dbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175288466943a68bbd1a5cf68fd0b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017339878f8f63662396fb9fb0a3dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40df39d75c558dbedcf62c9208dda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc6fded82f7e7dd7f0f671b364b45a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a1b6cb3b0efe83e088d39f3b53394536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d30ea7fec6802d7358abcce3a5c240537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0514fab0c9467ccd63afb82754e455538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d6af35e4ac8bc817297e6b081099539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ea2053939ba0f0c90852363a0b11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c60ca8e4919b6f8eca5155ff5abae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70240025db7dea607dadb892ac45699542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8e53b467dd8aa7a647b25d7d46aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c4a50b498af15a428a40caef5c62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa105914f3353ae492430d1f1017a89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531719041795295ff038c6ab87358c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756fa2f868bdbc70316cb033e8638c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236b30bc4d546af5ea0e95ff48e604b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc08661adbfafbaa4d14212c212bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b581869bfdbbff8742f170ea950bd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764337e7778b74798af6daf9e2597d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d1d9fb0e4d6439c55f34d1873ae2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76be33a7ca96d1e2e1d99622da6dd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c866be8894e5e4e0c322d98df34e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f126793a3aacb37ac3bf762e8139b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91742b02cbf1c13d4689b6e4b7ffef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5987efc862465f39ef46c42bf51c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9c744f94a58ba38923b165385497558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700d43309f858d3f9567074c8e1d5d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69930e716e3766ce27ee3e589ca5d9e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece3d3cb0bfa59141bdcfb134aa163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad144029c298ba03f541dea8bb3f267c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae8bbc717824ed815e5f22449131cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3dcc783c8848d150a589bb3aebc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c285b3f779eb8be26184166198d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588c3ff549d386b0aef766a4610107566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94211b1d2d95c35c876b144135acc01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac20724d8ba9685edc6d051ce33e62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927f0512fac4e3db139b46d11b1153569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99c02caadf1c4153201ef4718c2e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9dd4676e76d154335ab1e8f6a370b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcdc45220ac3ea7e234da827862c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b1d407ea9c8863998e2ef4eee65d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b163336e9f328432776eec7d51ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1a184ab336d2c0fe4f74da5e09e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b150c4b1d8f6999545e0c9b232d6643576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f648825a518a04f4f62a5ec9aa3c45b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8d51e16447440ca269badd2d114e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967940aa067093b968e29b8f27c82a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000e072b7e5d1972fe4247205372c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78125cb937e1f5821854e3bbd23656af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fafc2d91eb455b85e1b67f103b9457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93546dc6d7c9ac54e0028735e67dd9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef51a9d50f648f85c130406cb091002584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3941f30405f42693bd8c4ff8dc32c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5692953a82e57f1c5031f1d5b42124586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7d5b219a3967d69e9d249d498a5d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696ba55241be901585ce6b787575fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147ce6025984f41de44d8db5eae0fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbe1b5b4c1a1c8434d671cf8261639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047afef693d9276fb56eae999a083e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ede8f5e1429c4efffe896af5a2760592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef8e83af7ebc87aed4cc0ac8d0356593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5071442fee510d19b93b8503dd083c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b094617b200f578cea5f6bb43d8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04b5b34ee61aeed10b82772be63ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119bccdb2ea2185376b91d423c4a44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab7db6f1483e34e390e0de8ac3cecf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c406a0873490a83bb32af3c83ec2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c3b74325af48240357ca6b4b65b2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68166dcf596140ae861167f407b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df96ade2876f4bee73500272a25dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeef7f8701ff3593ffb7b5a04308bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b76190f57e06e1b2bab59bdfcfe9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026418638385ef6f622591fabeb0a26d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b7269ba605187c66ef505185fdaf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2011f16a20c9427f29f0c69ebd275607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ab4ef827868754cf8c868dcd6301b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e377945528f2fbcbc6fa7d2a534c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b960e0574bb6618a9cda103a2c6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bcee53cc39bba49568e71dc0ad514611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2f752e956140fa055f5119fc4642612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101d3d3174d8b8f65e3c567cd658d2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4092eac933a3a34f39c7c57cee6b7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d74d1e0657b539adcbfc5e2835e2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9691bfd9fecc7f36edbf4efe79c20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e547ba9af97e9831dc063159ab29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18e2af8a8b7fef795de2d7365049d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e6af69271aca6263a92a69a5d8f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a540623371ad21052567bb5832a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b055f4598563e17f1ca7a6a9345bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db989f03c16aebc000b0e533ac3f3b41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7917b267f2869ff4b2f73da4fc69d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd44dcb00ff4a74625dbbe73a2a888624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faa66c119fc6d71359cf6c8c33eaac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6f3ec3045408e0f3751acb8a4533626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be0f7723daa6dd9c4215d303fef4cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa1755389955d2c5cd601ce72451b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524096ced53f91ce9a50635622dff2fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e60fb4ddbd0472c49e7055f4e84c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e99c2322207c4ba0c0d3e3464793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510bac8efcf2a7b987117f819398f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1cefe2c0c9a5f3dc9e9392c60ece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd47502d2c55176ee4f86bd0b46ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfbbef853845371eaf86276556c899635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49bb23204d54fb933958ba22b683df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f6d86d5dd3cdcbf99ed2a6547e45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b94a9d2fcc43b4eb3921a7b641b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925628e4d58025bc9f129a75b526b7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd7c3eab0990ec075cfb91d26ce1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02afec2b4ee9f7ca671ca74e0ea42d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a644783c48dc3243b6dc01aed67963642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991bd75b206641ec9982ab717e3117643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aefe7104c6e9dbd30d1ca9e1f2a992644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b1e39bbcb6ac8a9208ba81f44e5da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67b90084c806c28be6cd205db2ee9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a272bf0f0c129f5b1dccf38d0e374647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3267207e483f0be91e2c00083d2ba5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b5cf92819c6f8a9e648a7417e8ed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a30b0ae78cf87fa2d996721000cf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9b20639ad0bda240980bab4b6c44d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a65d20f201b324528daecf7c2e897652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948bf390e16f94fe339a49857073672653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc0efe72853faf0b6288cb6acbc76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfab60540232e9856237651c601e99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505222ff39401c0f705867de83fd1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2029fc24f9b34e838a86197470467d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1140511febd95dabd1cd0b3b42f7778658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb04341fcf61ffdb2b15caef68621659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829db2dfaaa9aef6ab351a955577e9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a4c2404344fce1e0a34026b06e8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d014bfd0bdf8f678b76640feb149662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a071d83e3854afd3719145402f05d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7beccd217abac65344f2c678bcffc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b035d73d30565f65db70f1ff35de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b031efe9024db018ad09534b14837666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a11013f36592acfe81ce7056bceb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a7e602731b31d436b87c96b053e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08fd0d0434172474c69e824cbd18e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7a8e2a4d545285960c9c2595a4a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373d2d9980d763fa9134c4cddac195671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c537f4a8c29d1f2d3e33e3e0b8fee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7bd67eab029ca279ec65f16d04003673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad55bc466b63e3a5fd0a33b5fa2ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97170510275349290451eb70f07b07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0e6ee4bcc485f1c4b1a8ac95c3c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aa35b248ad5bc30405757af825315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28cbf90e821f4803bc9125c290886f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970cafe1c0ae08c2bccd1283486b040679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c298147993ae2b54404a33b4efd9df680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>