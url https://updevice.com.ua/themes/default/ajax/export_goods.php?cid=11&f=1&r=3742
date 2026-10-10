--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f17ad90b983b7007d3db5962f0861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3aa610062f0ee31ded7b947d27b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b909e6e6e3c50d17d854071a1a0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc078b784052694a7fd281f4160caa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0aafc299a1f4db8e59f876e6d5dd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcb6a26706c542df15aa317709fcee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6e08c31cc7491736938a8687731c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05f0a615766a4a9519977eb21ccd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc952954dbc0bfde370d97dbc63b4259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103deae1b416e3dbe7204d8f97b3418d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a722478c7eca732fc45bfe6cb63f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527f1ce320526712a7a7b97196d84d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05445081055247b9246a5e0d2ea9c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22164534ccdff0af44b3198529ca75c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ac3ca2a6bde84bcfc0fb2afc0b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889bb51c86d11e5bb5e6cbadb69b01216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f517eea5c651aa036b2c8704d7c6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5018d6463f9a6fca4a2e531748594018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655fa2301e08cbd38d9e8f081601ed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec7467ba47b3e4d5906c26fbd145220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0914af37da1b87d81ca13a3f0cd9ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067c78f211d5a44d9b96c494bc5eab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150536938b2b5b313a2b3e3017a251a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb3ef8f1a7b3c6291997f204d346c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab906418c5db84538b439ff442d566525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d63c66883eb3aaa5f9a857649be6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90699330c1a9cc2e33dc78a8f1730327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c3181cf6b9b7ec7761dc6111bb3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d0b914df55d4f63effc4e87018d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e79de876e72e157c525b66fec1f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74635d4bac901eecef5fb0a4fe1119ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd72c4b39067076e9ced28be662e8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa61fe9cf83783f195c0663946c2a3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5aae94c65db6dfc2ca3ca4d5004134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e7a5230eeba0392d155a0234cb4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43be78779e2bc2a1f448dfb60e56e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2156fee01a9b1eb6b3f7fd4c756737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243917ee81ac799c63dcd95012bee6a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab69c4985b6c816396bdfcb87fb79db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8bd72983ea56721c9ebbba1c1ef3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25619b4f59b7fca5d4459c7734ba7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed74b8dc4e2c6e4145b4fcaeb487a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155be78e711bbc04640fcde3dec9c5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff531863bbbd6a11a1aa6c7fc6c4f0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4b1906fd5d808edcc75c43af8ac745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db51c68737cd209dd3092648a01cdff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211748a0e9192ca62bb2306580e983447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564cf67a2fbe562ed22be5ab8eb734f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21280c95e9494bc366cd9151e722d4d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d8f206552f9d6318f52a07f011c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0f4d28a1eb8a5c62ee6f71315f2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b661218839e3acc052d4f1408fd1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8781062765bea40fe8ffc4adbd28b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e783bcd6b27572b1d16219dcd98d28a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51f7c5820ab481c7d05f6d9f8350055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d19749097f0534ccbc55f27b4dc2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e86d7a163a41322667cfde37900057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b951954f3136d8551f5083fe7f03a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa6815e6e7611249688de345719a1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692eed13682cd11bd7cfa71f39c607c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a4f28ffeee38f9e3b388a810229661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcca8ea14d8990dc582967cd267a9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020be4e82abbecba134522c8a55eff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5310b12bcb225af1e353cdbffd21464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a8ab1b0ecddd5fd06da731b0512665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e3febad79b6613ee2cb468a2d8a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63cdc6af8ca0ed2603aebf15fa0ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd86786efa7a77206ff31aae066022868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abaa963a4015e5f8549ab9b56521d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67095e7e11cb309bbc0fa71de60a44e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a779cf708638f40e9776ba14d5e0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c925a4c5d122acf4f09e720d4fa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a2f3bea7d325d827905bac5a5826b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f96b17d21375ffdce3c6655b5e7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6604b8759eb3166e1be5bdc269e4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9d296f8ebbe6fa717e1224ada3af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b528bd255dc393a76e26c5eed8992277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463bcdcaa2dd7bb62387a92b384b9be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b4994e47a225f5d43e451c39122779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f689cdac5c2fa50383868bb40733fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ea749e70f3b58614d983843c11e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35bb79b01159e7e606ee761ac0cde982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6537ef8dee8712c56c8d3b666d9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ded7fca0229a21a0dae2c84fed6d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75616a07b24b1da131ca453bb8a46b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3746880bb826d08cba441615684ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9b8861da0f108e1b46ec646f2b1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aab9ae681ffa1294936031dfaf798088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1c44efdb54397551074b050575cdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403ae7d52cb06bb1b63348839c5f1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e3bb237048d3dff8c2c532fa9999c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f3adb33d2c4e85fd30f6fd6020af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7c69de4a52a2edf046545f49b36a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c0a162dc56ec2741ab1578bbd5da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6374939cd0bd0927734bff6f7cadee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36a1eb17286022a97594faf74d6a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ada2ba51a5ee1d3df1e598435fc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a2025acc9a7f78c986f5a15acb7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d23572ca05b914442b156b0a633d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716eba8d5f47216c70d18312e779ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf3a7ff461f4d3eb1644193be625ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e68e0fd5cd416c246150fcf001d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0c599ae86dcb49399275c15c464e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9267e9a18d60b6b3ad76da657b319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e8b8695fdedc13cb874cb22d8a1b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b997eda0eb535af3d52dd6dad416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96875029ddf90ba10f8c22259134d432107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c0e80944081c857bd3db572f648a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758f678780bc153f09ca4be97a0afb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb5ca3c74a2fb33309c694c110cfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f99ca32e074c157fdf2c3e8160ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570c68c6af2a996af5330332f74f02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b6af470988eba8aaebbc448b930b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2a1e9ac41767e738e00489a72063114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4528531671eb9c321977dfe285c203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a664c8d03540fd6e9f75b5ce5a28d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159643845988380ccb8d5ac2478598f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb60145a3f93c59c3e3c970be3892f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d150797a0663c484c3bd2e174070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991426428421e56064e57472e472784120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748fc7ef25ba5de3cc42b62da172b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a467d56bb126ec6fa1230420011227122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2611355835f3dfda996de61595dfe5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f404b07b145c762f3df86ca23541fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86913458868ce2a6973415bb94680ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd26230368d03c7dff9338b89501e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3ef4a8881b01c4a198243dd4f1bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b3d583f75f5f49206325cdc94051128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6dc9b45306865852ed55f40631412129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f6518459b354c2d27178ce85b685130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570374017ee9619a5b001ae0d8f353cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb09678bd049dd31636dfb5a58ac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f11468561175c5a38442424ef4bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45427ebf63a4654182c74cadcf8843134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac87291c75fc14a6c4ef26c7a853b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df887deade8aba8e422bf0eeb6bbcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f217d7131d6f16b4e9c43ad34fdba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5c51e5e6a4c9ee03041c48cb4796138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b800b71897285e16327e648e6cdb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c33093a33b58455b1ec578686505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf68f953c66a3f2b7f83ece8fb658141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63571b28fbea5112d0c22edbe4aa367b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abe9267a854030d0aef8ec3aa8e26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71120e14e8b16fd42428f29d873e27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c8ea261a49a679980461461201f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d7099a7bef4a2b727c3f629496a07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451dea18a883277e69af9aee2943b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ed09dd4fbe2e95ec32f6a2872013148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c7e207462b244bdb1ea9cc109cbe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0436be789117c404f8742d3a4e85d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6181365e34e3309dd9c39267b315151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e7817367c250bd4016397146cb98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdddc4c9399458fc46ebb63c53b8fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e7f2c6f5b7bf98e985519f307544154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6f7eaf67c3830156c22420d43a80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb344631fa310eae01bbcd7b96907fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ee96d5905a1a36d4b62e1ae64e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c13816f145f9e74ef0ad31f4d3b79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633b65de3dd528473676553ff63b16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746242262606db87296d3b7b696f7f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc169c43c05c8089a9388169f575be7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b897befddfbe22e45ca65eef901a1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa545b5b98103f8be89211fb25535c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cfedfeabf37e7e6aa2f4a88b53e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acbcef954eca22f164aed61752dc80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd733d0bd1d9e02fc3955f562fa8acd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43360ef98212c3d34f6fc1f6b2cc2cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14addc9f601e635e74c0917ef8681da4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a272ebc709837f4c2aec74954604169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2aacf50e023b70034d00acc17a93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5197b6f357a817793952c57f2bd949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0491fd606e05c3eb463c6864c253c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c5011e57d0ffc54686144bcb0fda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3d832448c83a53d5a22c31453a56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b5275ae76248fee8b07e82c5df47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a12614619e366869380b6f6f500ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c832adf91bd44634b66bd8f72424177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff4fe8e0da6a3c4bca11d6b57b3a4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacac3b9bccf4739a32ee88e6b97359179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a76a6bc0608548bdd77c3df2465e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a25c3ef29bff2fe5967d8df08832b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca92cd4691db6850441eefb22a38ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe0a7a6aea7a8805389959655d8c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d999605a64beede919375dc390ce41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088558c82f616075c7dc819530a7b368185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313565b3841b0a39eb15e50cd35ede186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82c2f2908dfc5f18577866388f62b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b1f5a633a7946daa266d039d0d5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36d3ba2f471729584c4d69d8add102189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27821422d34818e95e841baef2f850a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44ffc0f8cc3d90d9a5b86a37fa3d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585e2b63ce739961c4fb6e1ed7a50d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1762decb006dd7bb40c8c4d6118f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275836bc410fa7bc1f9b78e7237031f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5685dd531ab85044a542f6f971975195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a94051bdc275ffa072520d1b3b9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac1b5f0312db93611c54ce6c7aa68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316ed6b2d5e6c944bbfcb3ac9944e81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b91da3df54f522a42155fc3f433b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84f53097338384099e2370e386fd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f209064c878b91ef4c2b56f3cfa08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833b7f490da4f905e77fbb1c0d9c00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883215d27c1171e1e842f62d3e466af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b38a50432144c4dacef5660cb6e48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cba41ca6693063ae603e4cd53b9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b4957485703d139ba6ed335b78779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff067acee7e52f0f2d1ac11c3790d384207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb21fc4ee33a6d9b1fe8c89a2e26a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d3f558ca4e9668df28811301bbf35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055789847d8b1af4a32b9f741c412cb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f581b6ff828356207849d67dc266a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df09d961f59deeb365710621330624212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183805c661d3dc04330056988409098c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f767ebc39299beca66706cbc9afa4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0350e9e88e5f77af45ebc934338b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d495d71bd7c1c29d05cb39d24623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d3f327878fbec7cfa32e5cde6f9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593e118d72988535dc0f81fb7c8ac8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08919b1e85532b99d0205473cdff28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863189d6d437a048a612c1e3ce61c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964032ede91ab5f12c472b72b748103e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88775d272092c824fdd09cdcb3495c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117ae270adec9a7f23e0ba32721532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65109f9baaf28e4613f62049312b35e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0da926737fcaf2fa4845c5ef51871225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a34029f58278f962dd9b928492644226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d9a6d3ffaf3f2e920540d7ef5cfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cfffb8c7deb12c2ac49fc5eb0902e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4dec21addc4c04f917f8fb9244071229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6832d1ae3615a82f8c481cd683aad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd2b36f2212a950ab294e47a07c8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc237f6bdaae78bc353d231906c213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024390602a57844b16d936ee2d8dfb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaadcebad689f65c3a27438c3b6860a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211e6ee373694349462e04ef149392c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df11c844233df78743c3bbaebed4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d916b375b9eafafdd7da324502a212237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06c360810b6b5292df370669379b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be22404bb8ec85033efe50e7a60f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff61984a157cc62e491e80dc819ad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718dcb5d662a628b20466fb6edd87e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af15dff4d08db6b4ab32b6d4166a9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb8261a5919f404db77c936c8ee8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d21b9e556b00df286289d67d1d06e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83768d8b0680ffcbb35555641eff2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100aadec33644bda284f46e1b61b088246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a88342adf11113ad41299ba5282c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67da6a397cbbfe32730bdd4b7f6c6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5b0e2a81e424fe8abddd49900ec8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763d52025a5ada75359f98146f654e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c463e5126d6035682151fd4705f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da0b284a388027f2deded3c678fea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e11c405f03ebd43cad26e69f52ba44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a3a612d8828123e0609d238f2804d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61638d2be4712f37e8bfc774dbbbce38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080db3401b0ac8172e7575acba5961d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa9eaf14fb291604983a29c3cf232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d0dfa44de4c70d79008f0fb6c66d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ea90cf38dab6dd2fe7b6f4120eca8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef950597c0d510dc6f096a4e1b4bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2482dba0aaafd170c3bf6dfeaa7298261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b0d62e65628975b030f868ad8c93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813f06068a848e586414edb3355115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938813e74b9a39733e37f7aea631d455264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f49618425ac6e895ac17018ca01a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e143d7d973b44fc8d629bd93366a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947674de81602b351fe21b3ccb8e14c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670f7e4a7accc536e950cde7871ab4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505f119fc26468f1149ff084edc7dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80c86f2f802f33123a60b597c60a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31345352fa4432088ca6c039710f2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516b536dc77cae67ad06a1c8a17551272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a98b0bcba9606d83b407b8b7c440f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb8ad830f20f6d1369ce630f5fc7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de0812d72bd791a3d6605418dd8354275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af0f9eb966d2fd11d5d7bed44acef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d71f2c5ae074864f01c1c5b72908ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416d4139cdf90ebbaea6714b30dcd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99ac9bc0b6775ee91774325cd26825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b072fa5237f320c4ca08c71499f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbca5b4c9bec768a79ceeaa98a143dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c94ed913becbd51dbaa676209e340282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a7a08ad879e6ab5ba764856037cc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6f2ed7c9010f43f490673d533919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f9dbc2d248bb8d98e18efa528204285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b0d614d049efa1602e2d0ccf6051d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d79f129c0159dbfdc1eaa001771ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a2ed315a5527eed6415f1dab24813288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a82b1880ee95b3110492219b087df3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed982cf69a7d3d70a7c101d8c97cdbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6adfd16efc990d391785d930ae797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99834cc0d5894dffa003e6ba8713f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003c1c207be5384a56f332a54fe622293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61efedff65d8f087b28a91446ca33c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceab18f6dbb786c95c3778bce1239c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e96c99ad8993c5d9ca0b21c9ede5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac9ad4953c16d5eb058eb07a4b758a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08e281c0855c87e07bb25e54ed174298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883ea55d346536b7c91da85674504b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0684496390c9c5b397f36645a1bb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14dcde984cd7cd1ef962e93696535b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa875d020d86e436cb954c474672281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe156a08ee5c186c9b74f23987d6f41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857b7d31de446d5bef93670c98fd4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d01fc0a41941cd2200e87be6dc171305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442583a25e43c58e554e7f830cf9b9e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab55a5084626c4e47b70c87da3cbd47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6ea4f74d18c0dd928b0883c1d9b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee94a5ff9079fcf898db4d55cf6498309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408faaa136a7e8d18c0498005f7059eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc8003ea1a12f4d75aa816d63993ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7a1543284dea9ad97718e4cd4c15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2a1efb5f66cd003f8b1a5952df14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd12b25b594b1d09c1e23b8ba23021314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971072fe181a1a8a44fd471f4b9fc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f58be39911fd3219cd268bcdea1fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f3e53d53ec579d26b82011fa249cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8571dab98a500794480a75c252161a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd5f27595ec5ad5d0c8678ee5a29d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97f75740f78223af61134588063a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def4d2c6b3673dcbba8804ea71ab83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06f088d17e130b29fe05cf6582e8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694362f33add928507258046605ca69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f47a6be8a94f0f05d9248234aca962324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351f4df05731abe69f07862e9341b57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd80233893e22d84122d18c08f56d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f800dd34e8bf61eb0d1188911284327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0e28a07bd84a1bb46185efd23e7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af10836a07eb41ace453d4477b0fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5f994510100733afbf514dbed7c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300dc9a545ce16356c6dce6208132a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f7a5be48a66179a940df61f27c27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736489f1c5239d33c3fcd341caf4ce4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb1e01099beb032f7f8b7ec3a64b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1448c3974fd71428c46c4b1a7439335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bd41d7aec61d68503725402b6129336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78468a0e6e9df44b65369a1ddc915f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5907f4f64ad37c5309bd444f0db3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f0c388d691ca50236dad9b04971a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682358e48311a8bb1fec4da7af82d9c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af6867af8984f64918e93a31d3b47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3ecf69a8f37b98185b08d88049bcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc635cc0b61158c036f3a599dcf375cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98a501c1e7d8720fc0f2e1cf8da82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bea99e3188fa9da8b18b906b8777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a23e42d6d75125c40dc5213127be57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaced15aa1fee21457a531713292f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16fc1769e8c5e348518a87a068ee3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8ef4d7c1eafc2ad100a0928dab84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362cd59bdd3f7e4337361b93d835b78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430801107ab62b9654bf16a0ad0f164351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5611d8f7727a6be912807f704b217352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec5f7e98d81b6f79ebffba79c717e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a8a039f5f1313e88adb5a8964e56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161854455fd0c2ab13dd0c87e745cbf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88838f855e55354d82928151efa708356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dd3781d79fa550ec9af982a8bbdd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517166cbc595b93b10bbdcb1e05368358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a91449d1565f7fef23c6551581af6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d8bae912cc007ca24ef85ac7dd6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13abd1c2b31f15dbbc50db73fe08c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024ee6a4bdd28d50ae26c954ffca71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca213e6bae1985482fe9be2a4add238363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5860283d00d609e5e2926e8e0282ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8f0a2d013130f00bbd56247c256f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597dbb406091259645be777d553488366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822c56c4d59ba78a32b973a25d9be6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7766bab2b5b1f97edb1e9d8bf4351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbce1d408ae853732a10a81ed37398369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f93aa225eda17e1a89863d692f83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593671067276b23b0cdb9a22db913f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be802e17ba44f4c77aeff7881d50f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e2b0527725bc13b21081cb5067a13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a6e26df6f65faf57e2f38b5f5b03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0151662893a07d95c99d0fd6b01ae6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c858230609cc56094ad3f4a5181fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f30319d7c5999406cf128bd6072f59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6502832f7725bfb572acff1efc849378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a7602577996a3c36bb395d559d1c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d807e69da6e2766a2c148303cd01b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ef5af7937c41a9726b066311b6b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf812236d66d70dd95afeacc50edb2ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981a0beb2c59749f0b5bd57a2add938383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2686ead1d59eaf88a79d40069bb9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2686749e06a1f54a547e5eff140713385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5433bcd7a8be9fcfb78757cb6317386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb68d9244311473cc42270d41a5c49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfafd4d4f06b9f772b37895be905120388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf19b0a5c14da4077ea44fcaf5d1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9826ba6da105c944b8f765e7b95d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a73c994cf5580d70a3acac60b410e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a686221b2e1d855e06f2e084aee9b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d71f6b3569347179d4d78926d8b54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b54616284501f67020e5de1dbfa7e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c2a0ffd6839104064b35a0a125688395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ec337df7c89ae365e8ed74204f41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa990ed053095d437aab3076be3439397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0bd30f7ef285d8dd7106a0579349398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cff3b3a54d9e7f6cd38253a6e2e66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4136cf4bc4538b3f4d4e1e76d415b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660a279650166a498c8b8f991eed14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054545e94d772a62725c9962ea1f3a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5c40c1394b7c48c58e1e3b3a415c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef8ea9eabfff7f310ae416c3d9c8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce503e8b5ae180640a0ac2b58870a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a610575255234e7c41f2bd9eb4e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea9ff78b3b4f29edea5c78c104d78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7cc3b73230680ef08e4f3237c435408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d49a30c6b4c5df950a0eb598d1df9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb6a3dacd1d6456cb2ea2911c96ec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f97d7193a8910d243e23257b492d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5cdb8558d5d6016eb34f58eba4e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7d0baf5d237defe518f8d8bfc4ca6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a005b5a451dee9c9f6981d60f2bf751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f86170ea2e74c02f9a35b88c34499415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7738e7146d6644a5f34be6d787d44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0d6163b5f561ec0dd6296e7843ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999d7fc5012da97a32f06f3b64537e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f537b655357f99e49346a2947b1b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d80ca32ed960686025439eac8d3b0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e9ee8eb5e1c3ba325be985f42bbde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130c3ceda4fe578edbafd1e55359cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb98156616c3f77c338108d86cd24a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd402200c596b11e6e75ed01d60eecf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2359423340e5f91f2fcc648bee2705425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfbed4364dbe9ea95b33bc6bcf4a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71111dc463ae37d684d1181ae3921f4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8beb303697fee2a0c2ad64ad30517e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d138532c557d74c3fa720af07b9808b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde807763fe4c3fc50b1990b26bf8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f3b84f7496b9604fb604d537edf09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c4c2daed76fd9ee268a2a6fa7f72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57b4c973cf0f19e6e9b69cd50af96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e13833307d4e0df5b1abd181f9cf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d893bcbb3a7b70db0324f9e7862b5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0af427315474aa402816191cae2e6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d19d47d619db5da2051f70f2eb25b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c6e22019e1d2f12383caa4a99fbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f8a252a0fd5ce1ba27ef725d10b2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb88ca03368f44e38e8c2627ce399f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f92da814cc21558c85264993c5f62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418144a1e03e47c750ba0b42ca21da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94abf5a197f9fae0f8913fde835af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b7d799ec41e6b80a6ea77020e3b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194504c3c89a87b0ac673a82d273ecd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454848b67fc03dd570c9efc74784a4c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fb71b474eaf56b4eae21b7b10854447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d984e86a9dd0ff4e3b273cc913c9e52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9707745be36949f470dbbb53c567c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20656d902d3fe007f81f8d19a9c85cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830c6b0737826238107f6cfedd3ad2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff0ede85fc0be9a6f77fe8d5c7645452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c80c3b364b20afb7114dfd29334f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602603b1f4d067144f0aacfb5e7349454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e863c1b19382e6c53aada3eab7f5e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f445b98023067f56f4f26850a44b21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498e43e468ba1240b6539f2855dd64a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675aab7d838ec133ee60baaa2c323a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343453177372c9537c0c4c4da50932fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe86d886d414868928907465327f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358928db9ee2fb1abd0658c3d388ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0925dba2d8c822120b45b018f0e942462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75bff7c7ae6fbbb269f9488b2bd7b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7183080d710bb23e0a2710d85a27a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd23ae9cb796d235d7cbacd1549ad3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f9a7ea05c160466d188630ba4b201466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc6c8a769af75893e94d1e81bdc93f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ae4db5434a7d93242c81e7e73068468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98699825f0dd51f161bd8ba64af35dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936bec99515ffd34f7b9c11a9296f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cba16b32e4aa53d9d9dab05fac6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95275c19b87ba3713eb14e4e549ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689fb84ac0d155a56970a04fc2cc9f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83dd00d49ff5e1538d20efbc4711a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9897dc020c7cff225043809d6f4ab9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45f2af2ec6e41a0823f05bd848b2e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dd8c507593c89975be4c9a82c6ff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d3998ad81c340204b5dbfce9dbb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac50af6676007c83cac3a4deec1967479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c223d8aab28760257bd76ebf8e3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640006a0133e464955a3fe6b8193ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615425b72053bfccfa05a5f36cfcafec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcd984b1e314761630044a15402410483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eae7e57d8b773465352be3ebd01be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b316b10d4800c33a9d38f61dd594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd048318d6f498b591f24e852a6ea33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c564ca54354477c4de0d7d0a4a77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742512c1e438b026cdfc9f30502453488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26455cc6917735beba179cee22257cc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cfe31e7224a6cf2b27802b414a3b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598eea3fa1a7838d18a6bf656ae127d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6156fb2b50515c122b72f8cdbd53f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05889b8f656ba11c293592ec122d2ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a720fd4380ce3ce9c0f0cb66a4f77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4c4d31e29208a8692464c05167d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b209cc92aacc2250e987f869a13f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719f01f57b7b9b0c883e5dd004b439497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d1db200e657f99151d2e4a027109498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679453f68d8cff7ab81ca3da157f405c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfccb0c4b3f81579e45967fd3a13c26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e010874eb4139d5b30b8229fe018501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737e1ed5b2b6f590ed130bd4ded078502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9918e509e5d6e19378d8495a36580e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d47aca3adfabc0c522568493407eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569f5a42aac21074e0c6ff6e093d911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810ea30c5d8f8481095f377c715e5f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63823e545c882569f8755d5785fc1ea0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f252da0c1accc8c16434772a6c7be1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e1bf631bd8c93275f520eb239e9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef3f1597f2e1ceb1078008d67fa30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac9de6a76157a0a24ac6e442295314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7bb2e61a1cd2edffeeb19e6b808a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bdc6778fdfd868f72338f43f164e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f063bcf9cf5b36ef56f31098b4209514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a54fcb6368f0879cb393f253770f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb50f4b98e0c3c27bc8cd30d0a3a4b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd3e5afe5b4f8d70f6523fdee152bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe256b30ae4206fe7c0180febf50f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90c92a0d4ea7da1539c71e43eadf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d24559554ccf80bd185898f411e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66e71b9859bc5b4826cfa889c4e0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993f4001b9d0daacf66d42899ae24f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41c6778af103ce489cab8897823fef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c017db51b67a2e9596700b5f3f7cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fca0e7a7d9cdbb2e3c5ba16612b64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d63a36f1613819761fe9364366cc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f35b9817a577227cb5f3b7c2658648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1eb303586dd1c580dd269ec30294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e764fdd1d70256c1191fc2d89dcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb71866554c86ea67384ed2dbf115ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4be1ba223a4aa1203ba5f9af98069531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db22f799a9e0efbb23a7029c747b34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a363d549dcaebeecd60ab8006b26fb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb9b8bad1837bad4944e5672e7a349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026c6884d481e4bf250045f997e91f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f555fd59f9ba47c14509541fc231f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832a46c80aedb7eec65104e4e3c876537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff1cc4afb506d2ac622af459105526538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0ef5dc5bdf52037cdb8aad512e3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0486f7542902cdeda8ef92087925e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f782abdc35c316c603e6780d7797541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28df576af9c2b5d7932c9e47219007542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c164c9d9a12325f6d62a9e5b5ed834543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc548d73fcb7d4fa1c57cc4c330f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebd6c10dff9d7fbfcb09eca827a48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a9e89cb97219c7d714197ea6fe80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef2dde59877c8170fa9e79f6c3e87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22980ded2177bdc051cbb1d690ab7d24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bc682b836beb6f951ad9dbebe5d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5e60ac9d4bf05e72b354517e49282550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ade392438c3de745c608c9a0cdf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1586d6c12758b17fe1dd34f31cc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c0b58b81a95048b41b4226c5cd52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b75e1082f897aa003ca55a5ab0c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479188e00af7b0edd7dc9e149f2dde67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1506d372c201de8ce983558a37dcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608248dd3c4dd5144e4c8e1f44bdbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9445fe6fb11533cffed17fd06268f83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf1172f859dc5e12bf31cec6c9bbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5766e1289d739c3474c225a314f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab56667aed240fb3f5fa1ca14540e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da415a2367dd92059ee44ef655fa39f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4208d719a31d353ec8ab670fa2331563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0e9fd7df789aff25038c0e1b8dad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b824d5f93456cdc67883e343f5206565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d40b517db83592d9066bc9449f5b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea9746b80b71995ab9889d8275265567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd491e5e2e4c9082ca45cf505f84a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30aa68ff98015d3c44646e662382b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557028e4b660e74c150a2b36ae70005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064bc97afaecb44cc9f4462c12a9eaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328afa83dc4b050acef3a7063d9acc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05e0f0fe88ac8e54e4e3cf112d364573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d409f7c73f80069ad3aeaf0083063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f8c655574e9abfe96f9076c0c529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d7cff6b1b8706f6ba34f515fd336576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a6f52879410c86fdedd391bad0dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b8b21e759e97bb551408261e9ab1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27861c00232ac4e2d15952ee5d68725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620820b8b4ae187d9e54dd2ee1ce2ab4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ecb918df315809eeb9dd42b2149c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6bf5a4a3fc762f1e5d5d92f46d147582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3ce03907b01ca4a37701c79fd654583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504be422fa9b38d0885ea95c38c1f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e30c1df46e722a6d3dc54ae3752c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ff7b036109ea539b18781fe4fa98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d28408747a0f0baf5893e1274f0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e192cf0718819089b9bdf2fc7ebb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaaaa95076845da8b774014df401c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bdbe939b52082a14c9a4cffe601bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430e1de2cdfa4f31602468db38caad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664043809b8bd2656ec8b53d334e9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ca4a0fce0d2f49080dc0d8943547593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c804948de210f73530209c591e6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d625a93ec4a0952b98b48d6b5afa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e4b198e7dac1c3a90793c2bdf024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6508ffc9b367404e9fa69a40689c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73c7e37903de3600225663c1b9a028598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937ec93cb33cc97c7e1551c79eb65f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e723036c0d8135387fe949a03ea4ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f3b26a956582821489b72c0a6f2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a9bbd61dccd2fa4398c71e56fa80c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417572b98a0e23f48bfeb49b80cebcc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f1c9e510b52ff48b4be350f621fa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00892e9ce8470c1b51125965dce8f57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5740419f812701f642b187fd1e4b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d82a1ed077d03c996978c12c8afbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506fbb0b560b3af898f8f8d401ff9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463100de9595479134a4b7c2250a26f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f08fcb08002cca854b974fd0d8225610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4decd6e67309668b5e8f2688e393ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a19256fd3ec62563e1d5926220c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b478912db74bf7b40fcceb0cacb1ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4740522b2d5b2b32073690e77a51e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c2c9db2cfce75d76a39c7f240a50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b251fb1148410cfc064e75c11b06898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f7aa3008f637ed8b346ca2d49c14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d718fec423d9a707a73e4c1660cb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900abbf2869132c983b5924f9ca26215619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce99fb52ffb92d6658422846ab18a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d9b3a171afba067694e48b40479e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8704d42ef996cf9c7179d1cfcbdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b09fd994aea681b384e0049b19f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949659c840f91fe83d0d4f80cfe27d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289241913c6205177e70f02fa28ac1c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f21d35ada3b7706b010a1f886fa3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ed6cb62263f7415d320e09b46751627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476cd8cc3ffb35cc24db2ac53fe05b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c73f41cdabe71d45aa28168a043a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b143fdab397958efd92d9b14cae500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8aa4e068a583e91de471045aa5652631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c11671c103b5563105d6a4ec0b70b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552973fbbfc751892f6bfc54723341e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac333d29d2b48e62757528f1a9727cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbe054cfa0385442a08b69f5d9bba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33fc5b7b48f9765d64e5d67367898f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730726f6ddaa281b7f2aafc6193079e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c8231bcc186b0d5af6d5524d1819638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5a924669db26b5282bf4ebea4a0c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d484cb27aabfae592e3f9ba920ef73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c2e92a321b7ac6267928cc478561641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c503f3cf0b308bfed8280bf5964537642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1d5e0a315ec7889bc74ff9f373d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccdf00e898fd870c7cf3f406afcaba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3410cb8e8583575704f17ace3a752645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c94e32ac3a184f622ab0efc05a228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dea2ab3456e5167599c01c77b099f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e46ff607a3b9b1fd3eb4ae0fd0a3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe38d7ccb017d9c36a92c328988b0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69191ebd22bcb16c8a0afae819da46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603340680abc17a0d8487cc1d125a66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26039eba6cf662a883cf85a29b9772e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf3457ccd55e7152d998e5b5e88c44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247cc7cda7c40b49273371919dd73e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe5f970f42c0b81cf4f4271ee3e49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd18b66eb54d1f6a7fe916f6024c75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6463d0746d9c36e8875f24f04b9124c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cbea54c73fa8172ff716a2b673efd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193ebb8a92f0a981ca46d4184ace85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf22d8df496adf82e16e678964abc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f81708dae6ba2cdce4106d5a598b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0984d98685456f01ea7c0e0cd914662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574f175279b12a57df564a311af247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227752574986a67b4f9085b4ad23c00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4992fe9dbd97cfce6b7cb6395e392665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df692f1c6e9add7d44a9dd539d9c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcdfad9429346d504deebbc528e907667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b94e802b7b3b0d34147374973e64a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b1266d6ad729b654cc5ed7b8e985669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d07628a4fd50fdccd6e0f1993483a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200284357c1efd4658e9b5c1d54898c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba030f0361c70f000caab401bfaffcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694a514f9d0623b413778f7fc493da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174dd18b96c56b73eab9afa60955c60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13478aeb37f014efab8cea784f72731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59112d348407e40fa17ace0ace57dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac22f49470424ebec9096ce4f50ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9cce90dcffc3e353fb8627cadccec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce3dc785d35e023a78a7af3a0b46b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e054bfdad1e66c39b9bab32faec5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c55560b6c7350b85c32fccd254b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20b9ee85e3a15419a71372b3ac3b28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1047b3cf1b2d3b7f7b2b0db275bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaebf865a7192cef905a4c2eb8f783684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163937ce3c4d878e90b4a7940bba753685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab96032f1fed2f087907aad57a9bcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca025c7d29d7aa37434704c80d80c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ca5a8b6c3f17cb3a1db2dd85a04e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6931e5d265b3e8a7d253ab3d92bb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77b93bbc5d258b455067c2d1679641690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39c5f05473029dd1e9b63edf4ddb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f408959a9762d62b49a9efdc1c62d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a84f4f21fd98881d30503c08ecd8c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee689e705ab876fe6f87eda71d188694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce976d741e348fcfec2c78dd20133695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f2950a98300ee3a77a3768609fcd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6017174599575f3da478adfdd6076c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eae26e4b0957d9d72a546cfeb6578698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a46bb48f3437248d536e2d397d85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0c72227379c156db7f62357bfaaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836f96691e04f956da34249879f6b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8565baff0dff5482fc1b3c67d99ca0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5c156df541def2c11261df926368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c166c0c429375918c07a332f808f9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d4987d145e0edfe61d64b36ce17a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3371be44af22cd58201f743b956c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd176437ef8d913488c575ec396d9e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3619e922a6ac4772b071d4f99e219b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954163d0835e95617206492efda4a7d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7487c48fde7a6301c7f80c6814d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682dd0e793d5faa1ee58084a9d3d613711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f124600904eaec90be36c6b0ef9698712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d564480a8f9ac7e70bf393d567a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a99663a1c63caeae00d2b12a0be482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1739c77fa688a4b8182a45f2fda03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4f61ff78c278f0f9d636aba333734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c234a3b2d09aba5c1419db252d7d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b6e4ba532875c12cee9cc1251a5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaed31b5cb153bc5dc5745e94db95e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1c8693075a5c9e99ba45a149f8d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2bb2021965ad207b5acaad35afd379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de32b0b656455804c42087e84874e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51850c3a045055311cca2f556e7a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee257ab35c2949cc4952127e1207f1d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5583cabef5d928e8c93958f2a48513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f4f03410653742fada756639487b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183fc63cb2e6709cb332b367a0b214a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ee06bea62ca62e930bb4592909ea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261c012479fb9299697d9e101918d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6c95ad9a95a67daddddce6decc9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09734f35de7a800b5c0a4b4da1b8b60d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf8ceccc3d1704e2c5d833fb49c5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793914a5134ea7147bddc00295f63621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c35bdc06cea3dd136dec3d6bc2892622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abcbc3c7942a89a23045ef94d6e4e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c3f875c029a380ab88c363155f6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf39b3b5872d7a0bdef6169fab3c5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2d62870070b4a9a6f7dd87e5ec3b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb343c633897d9909b75598b1b415a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddbc655bc078f9f9dca99efd9a3d6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6718e1618b550067c29c833a60215c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa1f141e659293b7cabc4730e471630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d4bbd79ea445d6b47de34dce73d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b92f38971000589552c57db4a00b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cfee59429115d7013f0f847cc326633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb942ecae093847fbaf53973a234f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd91a8c4b4f7b8ae489effbf4bf4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175ae95c79ad9da9ea02319a8888d6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321251ae029002ac1e0ce003ac947d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18a08f071fe19277961cbdc00612938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f00e3e35537ae1688aa213b9c7f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b5643eb40769ceb1f07dbd21efe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214686c964ef91b8418b24771c308eb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833351e9ea35d46344bf9e23e29732a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca60349f71e4af458a48f0c6439cb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e3622955111685e1ff917b3f964544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c40fc644ace498916120f8efae3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd521d399c11a0e1f7005fde55f6bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72be614eae8d8a7d0e26f1892344ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e510931928cabcc2ebbea2159d28fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057531cf21a2bcb2232752cac1d9a6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a23f40d0161fcad4ba3d28bd831d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed140855e4aafd1ef0b5748899e0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc471998220d8a1b5656360e064cc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef0ad3c746b98516d5e96c6e1b2c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820c0f2dee22e2ff08a2e812d5cfd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0eab0aa8be11694b3b7bb7188196255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aacf6a0c77a4db8e2d44187c4a81056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb0a91b3c4c79bd8c04c7fc54d89357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834e70c85b25d06b05e1d3128af5d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56e2a4c4119c0164815ca9b9752d1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1c46158864ab6033900019014d7af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450948b8f13821266eee4d0dc59437661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd13f8f959872e024ef46b01c89605362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffcaa03c1fbd3d8e1465c62aebec8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe67a5c3e55a587c7cc87e27e8364664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30337e50669cbd15646fa9b6ff2871365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a8867d6e167f9556df5540ead42a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e167269d3fb7d0294b83a608e7ad6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1764b7c754f067d4dfd8b072e19dc7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630cdd1eef33f870133aac9c84eddc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d9c67254ea7c967acbf36ca5d724570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18106397d472d3da73ac40dd63557671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8023b37010758a078988dd81bd8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b573f65206d242b1eb63a4942aab473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7229b2a7bef0e0aff13ec94cac5fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758415659b353d8f82fa615b014d0ea375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0fc3a0c1a09c267e279cb435489976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11379dba1ad46ca7d4acdbfe2123177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b817b81cccfbe1804ccf48c63c6b1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88134c0fb937110639e4f56a5e014d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2f05b2b8dc32d684a02eb70fa54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a461a8836a43f5c2310dc3f5d251681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6acabc8ed2444f12c13cd5bedf7da982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d284f4f3125ce0e7f583e4b7c55a5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd597977eb9c52cb227ad6eae817c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c13a08d45dbac08d3c4d902c473d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382052c0d8c42b6aab264dda9b5642f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4be22b5daa46f22b991bd33c6727987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29bcf230851666218726070f3559588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464867b913ea260056ca9aca6c60155489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772475bc7623de819447e37b27c2c0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8950982faf0721c26acfbea504298191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db4e7b86f714a7a22aeca69cd12c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3414f6a559652bd6f5089395054de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bea52ca00b2bd2922247cb8eb75cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c7025875af08c61198692652e5ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3431790292a43312b8aa1005902d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc0bbf40c4c35030615b18a9855f4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0743088ee789783db071f464d5137a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7530973179a92ca8c6452471f5ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a11d1492af2f65472191d135e70c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568d0e2da9709f5d7936c57659a63e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf06cdaaab8d264823f825bb472e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e17b58bb1748ff9d60110978cc9e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892121edc0e0b2a023bc4887d730f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9054a189b6ec98acbdc3665442c0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef40ff78d47b0adecd2496c71e53f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c61f48fdc5cf3130020dfa906a30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e827e1027f55310fbbe14bc97fb62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174090141f0502135327f3c77b9561f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bcbf251faee2f33cf41720c136971110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73e31eaa533d985fdc46ee5cecfa48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678e387cd8a7e1e253c2036e69d57a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2f49e52d13a7c26335d211189e16e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f2d8463b012f000336112f8628a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91b407e22aa579406c347baa7a7e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078eba2f47396f6ee45c903e534af3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e092f4a38ef831e11e9601523d11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e851d922210d9c9a7be2f8a3edfb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe82751cd6be1469233d283999224e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd702864d3688bf27740984f94780e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8b197e57b1ddf0292c0cc6830349121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6c9abee5d1523c3bc3896d6e036a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf9ced6c4f0610de0b8189587b81d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac50f638e1375fc5258bfc825ba2f84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ef349f6d98b34e8593b714939fc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9c5b50e60e93d82f03bfe927104b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa287b45e023eaf16c5487ec10f8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41452a321ce501bf391c5083eac20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91370d6d6b9e9d22e9577b32291266129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f38b42ea5c3c725ce8f951f4a1f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d79f1ff7740720132bfc239607f0c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3bc1c3c5665701086235f04d63fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643582636069f500ca0529f4d69950133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed077d6c18f6b0d85a269243050cda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897add4dba23bc63f2aeca06ba032c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd21cd500db63c79a0979aea533f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328e43bd60a25e049acd577b45b7d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa776ee13cca039a071b79f5d8253e40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924f92ad9d236d7237c261644493bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2aa95ea8f861e1194cdad22f2ea4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65890826e60caae8da04f8259fbabb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b665ffd893b5bcf5a35acd6a0847f14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9d26c35a9a7a1f59b2b21b3435b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143894c2b4da3c1cc75bf7e61676160144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2831089c69aa602c0bb02226eec5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07c53f979705ec32e77fe3d6e15fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac60f2d2fae62953f4f67ddee8c0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010008173cced24f21b7558e9209603c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e5e4f3ef89a8df4e9b127b68303b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb3e211b53291a880fc281f19617a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e921d9c02760cf5a3bb2444b5f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec406c359b63728c027cce5db2ef7d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e18a2cc4b27d367d51ba8299125b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9642ce9d0ed99f68a6b3165e0d7f51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4935847d1f41363c426179486fe57f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8c395640087da250e92f7b1546fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b2813b1452cef8ee75ef17584bf71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103aef04b0ea3d9d200f160e03006d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fd4b59d520c3821f4a11dbeba8db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bae7b4f0dc5e0bb5621eb23c84b6f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cea5fb67b7b83a9509d882466322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582ba194707d740723b24d22cdace1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f73debb2cf8802337776d33a6b8a14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea30f1903afc4c99d0da9a53d8371e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f7086968fc7074bdf2df7e822872165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bb2beef0d4b59c92c2b34759eba4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4ba54f2629340e8b43f2e5647c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaebfa6d8ea51f199543aec1c6ef1d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce93b319969159a8f92511db134b22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62109cca10ebd714a882b99392e693170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352610e800302dddef1bea2f93d57224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd53290775d2d2d3288faa5e1870a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c102d10a2f13034d06c254bad46771173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9f4beea075013711af5e84caa30b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10eee70004cc4fbde1c7a38190443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc10fc6df06ca15538a788687d79c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b412d7560d42a7af24fa74a62f461177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247c2327429a6d0d235240226962d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcf1fc4a18059f2f31e679e610d154179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d77d78ba09c2640934aaa61d69cf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2bd921f33da343db9673a7a1bea6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f3c8aa60a567ddfc0193591563ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dffbebf18f7a34baedb23e8c265b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0db6860ed457e503f8df3b4f2c01d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70542bf2466ee92185ad7a1d564b1b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7c40fe4d3000a4cf33685ea0db8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dec6db48340090e103ff055ef6142187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab45665307bd754472e7763843e25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b782be9b07f603ae00858210d7d67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b34cb53f7e6b0862c686fde1e6e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a616f5d21aedb79a433cc98ce64454191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03205fb9327ca6eb629bd6e99712ca00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0c70cd15cc64f4ec9a8997f5acaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2dbe9065d14440ec0ac694d37959c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3aa51d0cca82271430baf8960364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a741e6c264b9ce4e3851b2a2701444196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447046ed6ce6631e5bed868b5d15854197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b9ae585737a768fdb0a90e7c200a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613e826968ee8159b4cf0432a71465b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b39b76097e8cdcac44a5899ef6824200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd1ff7a377df4691672a9b5552ce5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1614a3768651882cf9429ace558837202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803672837784c091d0114d90a8ccf4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf8a2a37465346506f528bfb41626204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b719ca47413f5ef7eb177a45b9753a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409d44afd53d5fec5e30d9e2b368d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d36e22178c5068bfb888e48a84169207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286ab2131db0559dd120a1f60ada63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275e13c1e4bf555600f70436aa7994209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7081f4e826d7ecfb3b0441dc400bad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca41a94eb5e21e4392e2651d1eab8e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16726a5344f17d171d7aa0276b8e9e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9278dd107baaf833fb7d34f7956d35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea0d7575ba821f18b6e9df4e0b86e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2eba2b304eadd3903638fed5d894e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0102b2d80151ffc3a419a3d306e8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c983c78bbf2fe0b48b200985237ad9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd0eda9ae97625c00f19fc05c73ed6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f273073a11c14e75c3b8b9c8d2a74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cdab574abe7eb23f4ca144a2e2601220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47586e3e759d437e7fed03be93857c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866d9648b69242df95aa561bfd6ff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d79d9454ff1811147c1cc8823c1b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993c7cf9e695325a39b76cc4eb3620224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d9577f813d35505e8ad18d14fc71e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36590f7331dc7b639ae31ce7485dd56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab657a65d6a356ab3556552bd3622b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ac6c0b34a7d491d332a18943501e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b449975697e6114ff0e33bd80e95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6640b040570250a3a2dd69fec64d9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb1387245d7c78aab7166afb40d92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60da70c29a6a8a46eb56796b5abf65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aab3a1d68f196ab9a53947a5c1d26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635254870bc7be6e811976b772837f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d487d0d6de20f34cfc66a885bbc934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022bcffac3217b0a32fa35d82476a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983df58a4b135454fe255363e2fcb23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad040905a15a0e972260cf7931be7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b9d67cc90e032ae227d364f44fb93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e9a4b620cc37f421630712f28f67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e53497246657d9cc27f3af0eb9b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590de357e3566622b4100cc95ecae77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65c4c88de1af871133a619a4344be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752558419890a5459c449f1d067b01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c622c37ad170dbb8ac35ff350130b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd7b11935b36dd102f8dec745a42f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae489a656f07b37b30d34d77d2cae076247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eaee77f66a327d1c765f1caf9c49f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c227b6dc08865b6a2ce78d84b66ae3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07555314c96b6695e2aa115af5f6ad8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43c0541bc8f0f86f4095d78d4fd5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bd3739de4944233db6189c490e64f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc507bfa35c5a18f7ac46ea998929de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b000dc4288cf200e5b378981bd69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2153aafb4c00c11187533137fb81a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b33b1497cc5f8c1ac1e5b9abee77ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc559401cad674743655cd0fe70dbc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049121d2ba682ff320fb64e59ee9428258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deb1739d7d3818d82c607874f3e3a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d42a8d1dff8d9aecf8dda302e3f4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9d49b4e97180262113f4a0dc503e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb23f9b618641b3fa38611a1e96c010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf5b184ebdbe38eef14a2175ed942263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf1429df180e14779931dd1f31667264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37152e14e99d963c9e8c829945c851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313ae0681856c5bac137fb461e8c917266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb95b5d2f1b3512ece2070139f0af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b64638a1da1bbc8c1a4d77a7b4cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182058c7e05f753e8fe5f4fce61927b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63196b9ad95ac79cd216a49e96df5d69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3902a5c760cd7d4810889de292f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe925b39f1711a679e727691d0466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159477c4cf858e950df23c5846979848273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eefccf9d270e870cf182c8a1018ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9d79c5d557e9d61cc176c233c939275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a927119b2f949965623fdf32a655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a49bfb80dd51611050ff4ee9bc30a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034265fcff6cf075529c6a7c1409de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2763ac3b4fcbda90be137be6a683a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229ba36cedf817c34e310fac7cbea1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a237eeb3bf4286c52660c32411964281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87835d0486a0f4d3148ced35f984e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a56a690948821a2421066c95792b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c57e62eaa174164547074ec46b973e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a985140d67c593dcabc1a11757b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1111e6d35972e24adaa6a5e3da9c05b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af809324e6778242a66c5fdf9e7b3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3d84c97f879b0549295add5ed948288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a055c8ba1c44f0e4172cefc48b7be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10ee2db05658ec10089515686a353290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c901da3593d8891efdcc2884a97755291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519cb467322ef656fc3d7267edc619292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd134d35dddaea977694bb47f8e5302f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55abfafc1d9d056ff8488b3b220d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b73152c640142c077dcb2efae8a8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b01ca97ad432f56e4b7a9f9ce24bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f2da96bac7a2634460b6183aaffe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be135827fd99f807cb60a066cdff8925298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08f78b33f97d02f4100cd790009a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ebc22733ecdd8a60c11414e1ba420300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d989e3ebf78968000eb65f3072258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833f9f88a12a6b8d253246044723be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de3ebf713625460100134759b7513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2281232cae0f69e24bc4da40b388d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c366a24f0eb7e4d0967d44bf8ea34a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22fe4222cdbb14fa6b4ce7c2ba0a99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d8e0c57d46da2ed74a5bdfe308e67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca03b6a53ebeab92bb987c1916cb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4caaf50241191d78864124832d24d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029d97c8950c05682843efab9f627a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694371510c6ed1746774baacbc1372d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff06cbded0f2e1d9637ca811f87bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd8fba32516df36f0b46dcfe91ec5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf241f0bcb9ba32105dbf02ca896bfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb922ef07f79d716273de63bb9fa875315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39dc71f1efa3b555819300a722258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891d0291b7e82790c1042e4334d498317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e05334ed0231ef8daae01d4cc01b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2d000ff15f7bbc48fc54b71932b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a0c63e60b523353c2d8ce54d5f459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e178efb42189855ab456a21f73a2c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b144923eb253a0c24ce10f75c088322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618830206abcf76767fa177c637f89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb7175507b39d640749c3eb57015c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1021ae6c109f635893499e2c5766e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174dac36bd3dfab564f3d63052520ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508b181b026b6bcfbfa9b59fd5a2421327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f6a0e5d5c15640d3f5f1ab943972328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f99f2b01dc07935c8b59548acf3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784922c71f178af1d0c1d9ae7fb57ccc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a7753d5a144dc820356a0dba1ead0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc3da67675f62c9636303bbe51c29b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1a8c150bbf765b23468b5a49b39b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20f950ccea54db77d41fc0f276daf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e4bd17378d7073578ec113d75e5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfa6f500483e4cb79bb04edba5da7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72572b99aee55d6cceed153f8675d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d39ed162fe96f6303f23c47a4a29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e695a476241995b46b454d2d4bcb79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a183f79c14a6280af29f4852c7c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64849360296c6a788630e71cba8b5a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00568fd51bfcef15a4e0eb222975c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4587330926a5dbd5e542fb41f11677343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef74b4fc430a227be718ed5793b32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbd5d96e3223cb313aa4f93d1b0ea6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff092786668704cd997afcb0d899f5ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b06f0b289c9180c61662681793f404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0665513e089e2b0e2c60a3f8ec5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673235f97ef3eeaddd018768d0b4f85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e0b659f500b3bc7cbad5c86ddcb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a5e337f47c3ecc330304bcddcd94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f17951781ce424e626e22639b0b858352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4590e3e48faa1d26e662782cd0975b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc849f539083fb742d2aeb38ab07028354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828c382c6a9c4e7e36e01ef77fda15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0bd6b9a48d0958efbf936f47b5e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ddefa27a35a223b162b2f8968d66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40ed4043ec351a5a536b1b055a3f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd5a303572f632adeee9a0db535a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e911525140746067d002bfba3869c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1b0f527f7d9ce32555f1f75d0d82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965508794073a5ed96f40cf75532715362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f614886515b8d20a6bb74e0523cf5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71d424ae9b4a46adc61b8af1465c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b6f0ef2d16163f53a645d330674c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341080485c29bb96a860ce0d690d35d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76a5589fca2c794c46df5263dcebd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097240c352fa1ca43e3a2639d9953c65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31118e4e70488454ce01f016a6a5462369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825163c7aff89407652305245bfbc43d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6d6f7658c914887ab54094af31dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1570124fe81335fe1004a5a36f05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926047f8cedf61e808840cecef816b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ade26d8a2487a7c00824d9c2a1bc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828dc43410bccebdaf04a7ab36995c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a82fb01f70ea1dd17d25f251b3df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c0fddfd6cf74c610e91af9e8257cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b0c9a09c480d33d98305c8a74b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baaccb9ffb81654939ce38a0a56129379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac590128b7d0028d63b6427ffa95f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f426b598f70b77a4791d20e5180fa3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359cc0e163943c31143c985775b231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b7da4a85ee7c5d41a05f67bd9cd69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ac5998a32211f8804a78566d44fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5d92b47ead7a7f67c2a7378b2ba96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef92b3b73ba00e2cf908d5fd34fe5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6098e58e90de350e8a789ee2f7fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ed5493cf82c6aed669d70792ec68e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dfe4934b442925bc4fe8ae8bb4c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9cb5f1563a4c4c7e865ed2412fa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992d346225a84f4aa35fcae8f17e63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f53845362e395bd8b078c9a4b2327f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ad5489bee0351d20212208c4ddcc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ac70fca6d8c941e3c9c17bcf6fbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c9a4a9a54813966b58f8bc6ff9497395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0846ad602863af8c31c09de633916c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4a07eea831961eea7332e5532131397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff19421b9cb84ace87b22a9b5f552398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798cc8b2cea7d1abd7b4f9cbca90adf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f25820d00de51b359c24b2a6be7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bf027c2eda371bb99add7abc4c0a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39a94a345d9004c28ae9ca1ea4b54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f40d0786bce4a448fb2108988af72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473abeafd23a50adcf16b109618f64a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb87136d3ddceae87acc0e68e7e013c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ae273aeff1080120288596b7995a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147035a6fe03dc4e2a3f78ca16b11456407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a9d4b3809d6dad0bbb5690a3f3ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780be46ea794e589d94c67be0fde4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419f8c308df41399b9c60a3396aef1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f61a9225af2a782d749f140e1ecff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c603f2ad5ce4ee3109d469e2375b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102542d23d68574255406521c0d014413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28af40c9c3fcf0905a188be08768a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac258f87a9f478c3dc9b64069fb74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3e467285903534f87f5174c6f6741416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20598ec44600fe5642c92cf44d77d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b1bc613361a83fdd65c6f53aa49a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa15b435ea421766ccf5508ae04e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4df05af8a63de76535e10caa1b67a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd920d76aca7e92a627634b30fed5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be34f32e820119288528423aaf72a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9add675164eaa7dd1cb3316484d76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8c43771dedd79a31d3d8e165f9a37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d30a36642c1a882d744981bf6dc01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a43f2b3078ae3974e471f5c978620426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de9c004501a3d17c342fabadc3ff61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e287c8a11d2d8fe5a095982b055d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c39f166df73cf842247d0f8db636c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572cf9d441d4d29ecc9b5e996cb85ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348510c82ccd08e0276929b900398385431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c317680528bdd5a232c3d32f32ef63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2eba9f6d79efdcd76fcf8e70a5ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c72be31fcbdea19ef6e2db807c084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fcb57b22240046f20371c49396e38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e272cf705c0d1c85994679024b29c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4fb61fd21c31db6ec92137ac3ae2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a40846486deef1058c86f9b42c9f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3613de0e914ed4a4e7d2359f005a39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba29677c93247b8be7bf4e99682e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97dbf44493f114e21b470d6f17b05e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067440ad1f7b84c6829b0ec37224a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad74f778b37bb5b741c6fcd42e39e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7adc4cba615f37d456d2a6a836281e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893508a0071a374c27f069949c58ab54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238de50ae6e1c38a500963486f5c459446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969a54c7e24993e5a351f534fa7335447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0c7625c52aef4bf3226b0d3b2343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469686903e63e30539d407b4952345f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfa8a3b2c1f58f521d7ee951a9839450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9758dc1d3ee212e32ff9d95451b486f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36157e0ec2020a36a22ac06612786452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846dd0f0dd245a3c316bb5b87ddc900453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc9a360ef377d8283ae2b565c1143454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240bd54011febc195ed3191ffac8a39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18dc0681d50330866b7fb38c9fb42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107a485a684c9ddc3dbddcfd80c9cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631b063ad481c00745ab1480e373c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe0f8947cb39f38b34e25c2feb596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8411c67f90a50c2da0cbf9daead1b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce41ce501c42f919d3a1f168b60a7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fa8094249b59391af8499580e693462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e6ae3cc340470e3e44419c1e9196463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5d68eb030ab54fdcc401b8d66d3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c6245d099c6fa4dbced5c6198e4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84736012e9602503584be024685be15a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b142c6192a542518bb2176247a2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e393828706b3b64bb840fb67c52f50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406012816294ecbf24636cd42508bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb73dc12693726c9a647d93f4dab6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9748f47504c0b34133ef3bee7794471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35253df0b46bf0dd161a7ff9ab6714e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc4de61bb016116a79ffd1512dc901473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a08da848aa8806c6260fde949479d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ec7bb7d55a503e27a790d5011e60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446770263766de627ed45a77a0c805c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba18c1a32f2b221aa35b79ec13b56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141abc2111cc8f5aa696efde18ec85df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c52ebb10db1459a96814ea7daaf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf853192cbf76896481122d827210c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783085b23d0a42856a4ec83ac118bbb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48f09000540c480b543633e2ebbce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089af41c633d3729006297d02eb4378483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909177e2430b548d010894f4f696244a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19837eb3a5658319c2e27bc7504d500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f507850274d0da87ce41733ff0771486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5e1add9e539199d611bc8b18bef8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68642d1ebb774580396efe9f74459f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6327b7f4c1355e5d1a5b6a2f3837364489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec17a26d5a1498ff1a6e6021f9d8c71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7f4614e54a2a4d0e747a72427024491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8853af6141ac39511721478c9c137c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea5c81328902c580a04086479b839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1a08c3731330632b80e8d976d3a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5989449c29326888b4ade54e5ec9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cab8c527760e32ef440117f914e2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d3f63f577163974779abb5efaf712497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618f2c29e54a6cdc91be0c1a534c95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ed18fc4b49d01c7234611ccb50a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac5d16b76977c53c4b8dce54cc4b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8ce228b0bfb16a738d0429adef44d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885fa4e8076c4f26890861ec46aa16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c26fa5dde4ddd34cf1e87698c561503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5319d85ee1ae9ea75a56a21cbac4897504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b32d29e35f7bde62ab8d49b8f085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63baf425916f29247ef5aaa800a6af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48baff27ab2de30e0d69e1ee4375d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37197338c5e091d095cb385fd080f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184d13e66891c7d11743263fec2f16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e61c75644e1a5211508ce09a3a844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd5f53ab6b1761bf3390a61aa7725511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c8f3d4bbc86102791af8a866adc85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281db33f0cfcefbb3d530cea6db5db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d064859ebeb9cbccded3062ad05896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f9270e802514c5adeb04c233e4cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6371efd16eba6a91a58ec17f526bce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5ca34340896fc4d623f485c3b4f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db216f176086485da2fc199ab7b17b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788170c05025c40d64fa12465ef6325519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15a2d348b748283adaa5c186906879520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b09504ef8624b45a590e1fd1e59755521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e7b85d0586c29717f3692f351780522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b1bca1e7dee8bf056aad65ea81a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c622c5c3252cf433ce2fbaf49cc5c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e420647f275b6bbe2fbf202e02f89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa589a0bdc98ecb2b95a1df263d335526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c4ce5c4c34ea1190e2054c1a27599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb72536eaedb35a8434fe06a4d057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13de6c778e148e7d48cfd6556acc1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758051316e72a35c55143dc9b6e80c3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970c152069101acdd954844b47e88e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4900af392493cbfacb0ba6c5994a7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354aaa34576ba4bfb8bc3290063a8e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd74c475384cfa9f68fffcbf82bb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb89ff32cdec739120389f492ca6f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784001b4b0a6d38f0f34c3b968b68234536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550995306f3b7a2fd283114e51a2a069537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230bd6ba22401e5bae2839b369b156538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6140e5a6a38eee33afcdcd5471e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aec11642c6b49fe6920209ef1b763540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded720deafae9ecda78ac7e3826abf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947167ebd33ad466f525774154e5bce9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c8f67dc131678b1207fdefe235532543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c054359a298e219d0f9761588f6dcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce96dedd7fd9d619d082a1966ff7d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14ef5858025f19e67df4172d35299546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f529cecf532211c1b042aedb6864f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc14fab78778ba9ac382d73c2bc76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6f45b9482d920e42a250d30e63f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22155fb87f74c03cef32f9ed2ceec8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06767b28172a4a6a22d43222fea2f6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb093c2d6f49cf478be2dfa7a7b0173552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9f131512a336e45823b450b8925d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea0c5cc2b5f2e5beea1396ec3ae734554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b9b5bb6556d51b8f3a68758b2411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae6b5b92d83f68f3e0773b401732c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01178f2a6858f34908199d3a99f6ecb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29cfad28f49e7b1836ce8c02b05ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf6cb2b5e32717c0ed770506bd8f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a34d2199471aa77bb6b26b4f3059560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4944e7daeaafcdcd2fd87d7a5b02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94918dfa41d99220ccdaa50f87f32d0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a872f11cb0c271370dde6cd2a4189fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f63f27afa1df3a799a8078bb16b41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fffa8f89e30e5a948437b294b6033565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3924df4e4dcbdcfe90c1ca50adf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4aeab3820ef689b16e118d33ba075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7681d6f41a935563c6c8e2ee873749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e334e5a496cad79a66440f556e8dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f49fb8303b6305915066d22a70ed3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383809d6ed58addf441905c373e96ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5057ece688ee560286e76f622245a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220af4ece407b12a7313bc3fc4ced4b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478546b8b2f6f7612853031614733d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d015e2a37ab89a93d7c903859c8c32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968bfbc78c6394e81964acb36e0a01a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799f3aa9184f6df28bba5a748afd60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f4efba26a4417f6742f61c069061578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3636f347f3274c17bad57ead8bab2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7fcf7d1542543076d50f5a0265891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794cd64e6489f5dd6964e4b1351ca89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94925b35db344f6f3c26da3f7080546582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e01a32bcef37900641df2e64e737dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aad218761aeecde90d01d0e107268584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e60a15ff5250530cedbfee3e2bb80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354d944edc83b0dbf3000029e30a11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780810bde008275fd8de003f83e5e95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850ca58e763036108c2d07eac8c394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc554a6047bab1925f253c64bed7540589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25595073e09caa738073a4d986e55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e595f798840f8a7895c601b7cb3e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a90f9269b6ae9f38efaba6b39075b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78376a538299402b08ad8e225680e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc713dc29cff0883af89c46ce76a85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee6fd8e36dc87b57f933e68eef2a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cb30d1e69c2609772c3d1be75754596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99a4b5a991a0e2860604406c4bda6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0ea7e489c7cabf180db15811ba7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e5eface93cd0e2d0baf542793148599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3807c06b1ec80b6777541c5e79c4d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e44f9b2189cee1258423334bce42cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16164a60fbcf23ad956952dc17a5b3cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025380a163e8437f518f835b234ade603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4009fdc4b2c421d437589488b717604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bbb3512b255a080d323c948da7a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9acde7172410366cf48385df5c0b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd87c529c209bff91c8cedd80b2195607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb6e9d05761a4c5c9005ff44a5a1d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6b3e58a2afc40d0a02a3bd4700b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea4f09d237fbfeb6752b7ed01c5055610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0df55c58ee91b114ad502d7b564d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870506f94d529dade29a12ba483f2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7d2a4878ea66c002cd36f7b02c462613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf4ee66e25abefa19d9e426c78b57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d0767c56c74613eb23635b3a794c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8fdf69f82db1fee339710756bb4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde19bd9d701a62c859aeed700c03a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2e63e8c4d57ded7c61ea3ef113d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371539f6a8e73bf89f48e025818ab3c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51258bb9a4283879664a96d17b7fec69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fcd5b7ff3c019b95d06934161121621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51ed77edcf4078cbcf525dfa42387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ed2a167b915fa5206f4af71a4f89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738c9b46c17626ff53e8b02ee7390c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2b6cf571aaddeb57c0cf3f67bcb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d292a3bb6f58ea94685c6416e515c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4bfebcec0db247412ed9f9e3c30ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e686a28f4d72c60c10103b7cb226628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1dff3331a0047edb81410ea09327f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3b0042ab32090c23a04049e2c5f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3de9e7c8885ea8bc1466c786e1c47f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aca1accf1da918d2e3ced9d24bcf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272550e299e7b2323bd19b07474e33c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd652bdd809c9b41a8fe3ec124d4f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66779cfcd114e7f0065d7ebabb83efe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c183e08bd3c47326b7dc06a60e151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ff8fccde7b414f2bdde799c901311637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400449bfcb4afd44f60cb0e3c4aac8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782fefda25ff41118479de2cc9feb68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af23abd1060444816c381187020a5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba402da3802725486f931bcde8b5af2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f727d69d481f2c65c8783e29f8bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a2ca7bd5c272464b26936aeb9c83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f79fefe90e88b4afa9e598256a85f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d03f33a47d2f46d9da2c90f4d84ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec2adbf692a57a88ec817a036ff4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d9824ef61a7e51fe7d922ec8b174647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e3f9ee323dcee275915192a6cabf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e73ab57a46b9ca4f93c98b4ce0050649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f5ec71873710b292ac1e2d074b27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098a9921363fdb66e828a7969db2e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6a49ac6b4b55d1ad8bbf9a2acb34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114072b0165865db1b5f65af4d62ac6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8246154c543568cb6fb5a3cf3ae1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d93e274fb1eff3168e570ba961e0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2a96bff992488ffae3f754cd20fdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60299239fd2654025241b60f5e6a327657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef9b4a2b4c0e13cca2eeedd2265be0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857985bc079c4d174a37093e809986a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8c54ea1ff3c58a2bdf6dcaaeb701660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d54a8df8b90f841dcf20549993f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122fe96683c267ec66ef4be6ab1624662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1167830a400e51528dd64026cdae53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc1e67ee9c8239ba5d5be9a2421d45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad75b7c95edd9690b0dbca0441aef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b34dbbff26be456fab7b490f8fe66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b57372c918bacac5924b365af656667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea0b033167dc8725112ede9183140668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa3cd9977c933a987dd6469b25e20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015259782af1601c509b6db1dfc5d62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213793f39006e7f1314b5b21a8d798ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e24c8fe1867d0daa807f1475e65cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcee52f5e1622db629e04ff66a00a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de340b917db877b3db290253462e030d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933487f2d0192b20c9b1d81ef8e2c1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea156b1c39c488317483044ef1dee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b291a2d90b28c9ebae15e221e83e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ff32ca32dee4ff5604373227c6dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb7f860a2338716cdbf879ba91437679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1243e0e627d423c72e259414a16b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>