--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10dd415324cd855260990e160d4511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68047d22fe6267ba9cf100118d03b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157a0336c8c0ea692235f97b696e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802fa70122d00636654a5444f87c2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f6fd1366856f1b1c4810910b0fa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4a2ce239657ad8339c95389b63ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e372994b19658b59ad29bd1117d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a50ef25f2ffdc56e60620db97cdc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ed50c74bf503b24e75c74b4968ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfc55da71b71f3263256bc64ec1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856324b94bfc475996668204059e46db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f7261a29d197373abec19c33c64e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec69dff8a7fa5d4309874ef19f3ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca330b9c1f808dab9d6392ee7270cfc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601a2365cf2b977c17767e9380b18f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61ec81319b1b3ae0a4cc7066e54e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda96424907c05e3349cfcd6c4772317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f55a386c6ac1e0607e38e91402e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c55a97c2dfdf2b65884469a31158519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b0a97cd3469da21a282059be19ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1015aee928a70e1af1bd9c5800601d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb6cd2eb33b83c797dc0f7615df9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97b84155ddbb21e6d70f78e586d4d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e5a5d6f39d9f30ef2256881ae7f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff85e472e20a3587d2e20c7c49f8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f66d038648bff7d0c656296f2a06a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cee3591f12ee5313c4a1ecaaeaff7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55055f68bcf107c417d4187548edb6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec9800ffd5331e3b2cfcf671a819be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025acde9d9fa71a998a9caf63a0b3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4b91d2d8910744415dcd891f12c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff02c1f959c362953de6839b266fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d47b1d1190f0bd9477c5f9c4cab4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0dd27729cbd82a9ae45540a3db25e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1784162a56d01888b100cef96a27b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd2f08aec9c5a8f4ace065a1ee17fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3635f8236273964f22cd8106186c3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31228272f5a8c877ef9d9f0a07528738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b2dfed08f92fb0e4a0b5c5bfa907d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838fe7e620475d3f19cb846b9622ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06449fded76d7b379af4735aef4cc4a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b77f0859f5b2bbdf65c48a0be64c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c7617ff38f7648f233e2c547809443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37ef3f5484b451c071139e61ca83c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f215e52f2e59c7cdccff7e997a38745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d1672244ecd4d9b4fcccadc009fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf97d897691a92afebb01d68d8dea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13d917df934f33868b004af12d46948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c04eddf9e5f2d355c8504983589e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25c6f78a40551081780146dacee1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b102b3311f0327797cac4739906e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807ea95fff1ae31389e996cfd797b3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40347dd4a56e2959111abf2d1cdf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eedfa8700a2cf8978e67565a9350f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12c71f5c6c0b2d21aabf87872db9b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aceb698b4a4aa4243db9b5ab0b846556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0861439fc2a9025fa8b89b488efe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d72057863b1f114823afff09dca458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca790d1dad8c945a07e9f6fbf4e433a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4375d2cb9a011d00ef4a422bc70d0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfe6b8645df89dd90ea8aeef9f081361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb6ee7df27e44cbfe4c9425a3f6cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765cdce634073c5eb36f64d4c3e87fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31596363a0a91d180898cc5d8ad34b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa779884f7ea4d0ad6c678a2b03cacf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7cf28d9a00b2c8b4b7d6198655a7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6be930f2866c9997d0e06725bec4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690564f22b745924420d5b35ff4066c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb3105daf5294ddff4bd9af961371469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87fa3a63abb8f21d09cf3f8a65060870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa9c3f3d5528e3eeefa12c4efa2ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c203c7ad02ef23335d9dbd23a0b0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a0464612c01f47d7fc74d7adcdd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18555a6f355812513aaf20b54ee3c1ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404fb4059dfc0619e38afcab02c11275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0592b0618710cd1641052142fb80476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb680ee8f5715a97afe04d025cb9ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edd35275348d3b4002265b0bdc7f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa67b8b0547ea4b7c428ec9d510b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a0c3792a57ca7585f102abb2734280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8aa0743840b6cc1ff147a3b43808681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50b24495bfc857aa84c67be48ddb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b858e240a8d08bafbf6b70bb46bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac9f340c94223b07490db9cd621ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f9ac7282d0f5f45ee1c01c8472cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8890d9ae9a205565dbb5dabce4a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2645b17c79080b21e8f04b125605287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea119f820a473ca176569fe749418dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27d494be50e88179dcc813d4c063689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17350ccc5075e4c46d0972c24a11ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b84f28dd1669556b4c71c0f835b3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96cd1bb55abe2975691c014313ac6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615acc3b81a68e177167c5120e3ec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea10661ef289d7120af83743eaa2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e8d9184c97f4618609c30909a64895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460d46a13a74fb70fa4961b34ed79d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7ea563250d1d8f4bce12f5cc431697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9ff36edf70fb59de83585b6dc15298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f951913956c1d27084f784c8d09b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe34456e6744d98df08c044fecd6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd93d7a0f216ebe47b30fd1bebf38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e95b3896e4461d9eac55871f334e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9e286f732fe0865c07c2fe37027f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973feade9618c4b5a6e5aa602e29187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04bfa09f0b4434d5bab5047e6fad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51451b08ea07fc65bb3f8574235dae2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d58c2e455c181c65dcd396aa1501a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7fd77e0f4e3ab2fa64aec1579452108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec34cdb3e7e1992521dc733b7dc0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4dfc52e9ca19325decad6802d008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6cb38cca7ba36bbddba9a2137be3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37735ce76e399aec1be06c2f3dab37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b15f41b63ed5e33ed790bc041894de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c8a73c20decfec49f9e3363e856b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fd2cd1ce8905395cd9bcd9ebc6ec6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6b48442cd2ee9fcd080635fa73f71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff2ddcb9d8ce9fb043d75393cd680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995afe5863c655d93c13e1384b006900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83eaeb3117d5379f3393eca1124c0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8212027ed48e84ee3d584a52d27df8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaef30ba188638ceaee434072dff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86675464a1d33855d1c0bfd06e4ac5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0ad8a7a08e2d32d5fc390e1ff29c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26ddee4eb588b2dd005870759d01df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f27518735dcbf2676da8423013950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc0b23029414ce25e6e0b7e9f5aba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e705ce2380e8ca98eda94efc8a085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06825bd784b74c4d8a990c43a3c27085128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d233954d378e833d133de412346c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20530b0c28bc0e57d1629ee80f0db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fac75a98f721b75abe555e7d9890b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057d53f207f28dabdca35c07df21e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2bc511027f0eed4751bec4dc1dc97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345294f329b5508401befa47c7d86f0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c040dfa5bedb599a04f63c6e747a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50172e63de5bec7be32887136cb3106136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530c6da1740164e0c6f19ce8572088137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc14c860c8458229cf839d74f2adab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638868c7941c57cf053dc175d4a2649139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542057a1db44abc6f6e4f64f60772ebc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997363aad9a07555a3d97e18259eb233141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb783836ef7af97e2e7b793cdd857a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcee519d744559fb26d0c0fd90a73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea33de550937cc715a768ffc524bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4c8483593552a52b2c404d645d1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d51419a8939fcef93451c769f744146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518e407c47bbed2468ba2433804fc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314498c908aa6485b281ef64f4c59a78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3491404804874c2ac1f7b7b73949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7417aba7bab5d2e4d69d9ecb85876150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebb62c10e63b060c4d39e363cbdaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539984f94b0477671242a845cb06e95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6770c3d567ac4f24d57ee1d6fe7beac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9866b37186c8f99682c3407bdd1dfa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411c6c4786611a0a68e7b54984b3835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a8a6153872e49b91568a610dc827156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23be0cb4cb6190d91cff6d1b1847c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da441d59a7d981c156f8709f08144a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6a4b56fe5beba263b0a2d5e5e004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fbe37ccca376b3f09df9b9d4a23fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2960223cb6c767e819e0327718793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e51f051d549235454d00af78e139162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ff152b67b8e1c875a638ef336c1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1490f2ac27693178c13fa1eeff8fbae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d07b412fad2ee534ab2f52faaad79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1c66604f2852733d408f70a825e2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b701315bffecc676814a9f6fee0ce3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673884e668dfc831443bd65903ab478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482c735c99834562231f516867d07a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bdd3ffd2b8fdd2451fe875f4833fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef20312ca50fd56363a79e50d2666e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3936d66bd99468271692df3d180e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c65a73c04aeefdb17cefd1b45718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac3e350c02f021e0af2244706c900174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a72f63de9853b2c8eff2988520a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98315835c8736f495e8161c9dd6fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563940475225f6f5f280d474d7cf44b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664c39e73fd13e0f5b4b522f1042a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cda56e20b4b18ae440eead25b5f4ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311765fddc0aebd61b9d3a562585d251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00e8e7a5b2f91ab609c3d310cbae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3150ea96af3e4863bc54f530ecfbb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd93e362ac6162753aa9f78de7c449183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e609c3c5a1deea40391feb127f6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb821afc9326fa63b6d787e0e43e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82a034b868c72767842aab2760a73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1275ffde1279cff1bd6a6155ff53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d840baefc2a65ed8b371d8004220188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc60e2e42d4be9b8d31b2a16dee2f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2f53c285d84869292fe46b46b9d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c14b4602a265f5768c6e4079afe2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a237e50bc515d01704b6fe20ec6c72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d0d421f4cbeebabf95a33d11d47d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901af1667a6d2c6e409d69f7b55049194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a49c2e426ee519fe21c2fc885f3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ca07df651973262d8405ef2cfd5bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a5e6ff195f0fd5a9b65fff9d638d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d1553eb9b21e4452c3152380c369198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8109f2d33a75d1c5fe9fbc0887720c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be2193ebde8f340c3e288100cef7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b50ac2eb1897b3d43be6b815f94f93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf73d6fecb3d8bd61ce664fee9c66d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c267319a28094bd3c83b5e7189af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff45e29edec66f6530db336cb7d53c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20da44c3e57251acef91087a1b66fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d5adeeb7f1737d8d6cf08402e6865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b0ba7e3ae59ace008f7002ecb72b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd80b589fdae2f8c9f72a558b72a5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73dd104c74d51447cc09d6e135dd36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822667c805a6427346a937bd64fe71b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d60df21c6f61556d90549fdd5e9cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdaa2ac4204e433025efa2f8b1b7cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94a2c7e3691f10d5a93580d1a5714213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94806ecda01026979468df8f33f792214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e075f3195aecbd17e17f1bf299bf01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc4ce650f0a420a8cd1965c39162f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0bd7b94480eb4b2caaa761d8f5a61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bdcb8dbcd83b4404c4c0fb204f385218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d061fa90a837a46e7617fcd39794d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c452d0942f23c4956d7963d068db6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d18277b9d6a077400488f536bd07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385fb9e0c332bf1a61e429b11b84b6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff655cfc85eb268269ca2e65bad5ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199852829d175e4c06cbe16e5a526f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff98d7140f2daea29d3f92ae4564fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807c8ace5e32dad8b8a41d445e834e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28132bdbd1b0a15b3da60f33b4da9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229d73c3d144b35967578f42e07b44b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d05281a104e556e2ffc93e379f82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ab520e7004edb54ebac61eda7f40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a720f8e09e25395ae72b0987128e6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02e6f4d35119c039b67a70132d353232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc5ec473184a6155066655feb877c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b19c384a5adc827d391952395db56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ab09274a7e1f083e968a09260ca25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714f38203fb5caf23efff8738a5332236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed168f21ea3455f7c7d672fb2b059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3658d1cda394f03e2d127fea405ad4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee468fb4807108d30e18f1a23d287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f576f2597c3734c79664cbcd179b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611c55b9816eaf4efd6b715bbe2cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d8c7d4ee972008e9008c395f035a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0702b298a1514a944f79596246a23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e56a8377838129c5ee9441ddf7730244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2860a21f4a356815577ad83495bc835245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b62b3a928bbb9d7428342d96e7448246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d538af4d7ed3edada8e1d03ebfc21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6216fc7c8162aaee56bed320746d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3e1769706a8dd92476bdd1a7cd31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85d34487de54945d0123e94104dea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c0ac3f996467941b2db6e1cc4c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb91a0d36dfde3e28368692356617d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bead60b4596f84d2e9f7308f883e55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c14c23dec1c10c56aeafbc50af2f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a4620f4cb65b273f44826357e9f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f974206660268ab794d6955996cef8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559f4412f64139cb39fc630e7508930257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e29af1509de0e7aa37a20c981118258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbeede5bf19854bc418631da5276d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc6ad1e4220cb91e1552442603a23e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f652d1f6ec809ba018e76a9cb5291261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff4926dba6a32bcdc354fac68635fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de360754638fc3879be3dc43d1c2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929655c010588e071481b07c90a9831264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6ce87d9543056b3a62b1f8b47fde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75cf980668390ab92406afb35c1c4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b25cc93ab98ee1aaaed51616c6ee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854eeae4d1e69fe2128979f4833d8f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b009c3fdb5b6812417585673b04c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daccb49f0c4db8e988a7c9a1b240f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd1cc47a2f6a9869d180ee3b5a18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912d572061b3fff4a57a7573ce94c58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a96f5483fad7a25d7a59d5990a39e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ac554a58e81c0d0503bdadc8526c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cadf50f03abf5c89079790bbef6aab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaad1568f2c18818f1e98b9938ea688276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa41af3f7c1ba8fa01305be2f2a10e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6759153cb098073e5d5af98202974c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb478c7b1a03824b8f654785984dbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a9c69e32c763edf645c686934ab1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3ac58420b9f8dd096cbb20d53af3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de39d223189e08262a4618735a595282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57520458e5052d2d13cb55ba676376283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7ac175fd06f5c652f956352fdc13c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def42d5143b28d681f82028ba48aa83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e01c97d8294fe510231eee2fcafe8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df57a6ad8958f2ccfe63e306bd948287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62cd81dbe07652bb1d4dde16f6724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b31e7bd0f085ae576baf23c375f3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebc753feafc8f0c40dc62667eda77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631484b9d77e3e9bd2c52c72ea2d4cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053caa8d52a3fc8454950f87c802ff06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b1d1510dbe69c763e078119a7c820293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ee89bb30b3c549896ac53c490f6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a591d93c6dd480a4783abefd64d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bdcefe2da4fe8f5d90a89131e9d6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb0fe6a66dd174f0be00f428e1580297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b837aa0b5f34ea2d08f26ff7452b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f0accfb136805e337c50961e8055299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f718ae5f45b88831c0311b5e6365a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581d5ee86ff66a7b4c3afada24c442b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b3bd021dd1de5ce5fe646c8c0adb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d69e968623eb2b2104170ac1f1c763303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038fc660999e53ce0c2bc4995862e41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04824727abc1466a486e1ff3be87150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be93fb6d7c4990b9a9e5e3e3e3958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095151f6d109846b3046eed5c148057307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477878caede694cff1b97aafb516813b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6081d3561bf914aa21106f94d1320309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22adb9933c21d58360b91c680ad1eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08e4415f7040eb95ed6e724528a78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafb20fd757aef2a0f2b25d1102791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f819d2ab978e4948128409af1c36c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82d3e2b35167068ac03536cff51909314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb83768d34dfa02723e4b596eae19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7194ae2b5adcdaac5dc29893cd137ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34154ad46139b883811b57a78c1d32c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24031c61fbb09fff9aee5d2c22858b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c27ec3d79f59e3786f806831770763319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b30e4d5b038432528bef43b38c1b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab4e36f0c1ef76c818b387ae57f9ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9254920ae4b1184e9df5a7ae5b99b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e16b9cc3b425a59263208cb5d4ac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6774c1dbde12459d39b7588816152324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679370acd15d2d503a717c93ef394aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f984842fa0465f819bbb8ebf3c1ae5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e49c04ed30d62e11152cc271a602d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0f4d28427d6b35d1ec179266e4e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff39d419c0287847fcf0a07c27874329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e0f33e82316b04df4390052f10af1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e778d487b33e7bb319c2ee3eeca87c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccfbf7917a7a82150548fa8717489b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdfd50d426b5f16fa556eca7135f4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c9c8dc02af47d731ca53c18cef06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2d166eb17127871a2e8279a1c0a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec631e2778dd507142d645f565cad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b64859bbdaffb51fd987628046a67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49f8f61ad8679b30fedceb3f45ef8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14a3bad2e85a2bc8580f0140cbc94e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605daba6bd711d04a15577a6a9c1f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ce81b7668c3a9e75f00a9021ab81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a437d830a5dd85254068dfc701988c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e583025a4a44fbb950badfe9038a38f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f6da710eb528f1d7ffd0720fa78a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb64052011dc2a9608635e47de4cbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871b4cf7792701b0e7bbea22fda32e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c00bc84c24bf23517a9499d99c9dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d27ec9e37e2479f81a56f8c0976b2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349552eb77eb44987f3e006a4c91733349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c688503e1cf8e9ffdd0479d02e60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b786d7179715230ed45512f64aecf7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb01d9ee59ba085dc8bbcbf4111cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fe5adda884fb638d4becb1bd3cbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830e43f54a3b38d676c2b48e4c6e944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7bcda8a7132b831413fa6f0af525355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd53091a6479c45562c7f7979c15be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d473082c9d53a4e3dbc49f53183b00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d992c4f9b2de80fe6d367f915e569c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf0872aba4c529f186ed2908cdce1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec935e486f3a1528dd62d2be858a1cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7307ff25365d634a0a00ee854a9a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de8dd6d5fb935976f6d648e2ffff1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf6db743af486af1d92abba8830195363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ee76a791a405593ef4c4d018ce5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073611c6b3e9154e29f0ebce19aac219365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878aabd464824034a01a9a1dd5950c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e9d91631437b68b8229fb0d87f9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3596d191fefd0c2f767954fd9345f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7678c50b72bfa21e93df978317451369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0158cdd875bb253c1ecea52d903dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf214d48835c2ae0272da8a949488371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e8e2ffc330e5b7d04f5d89a94dd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38f139ab2944e63c62c75d7a36176373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109f30bdd97dcd7332322923ce1510374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b688fec36b0bad27e5ebddb7a64e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31353be2f45c09860e16a81cc09b420d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc72b7414fd871e4316b14e0457fec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9325f38993b3b20ccd90b33f78ad67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd62e0833c134efb1eeafa962506b3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946220a9883834586081e9584f0caa3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc19caea4a247453e6a26a0e2dc02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c90801f70d51a900dbb8167c33e43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21545a927b7571318bbe1fccac600a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9695ff2fb674d0f760360c13678f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f09091ab034c1d7a22f785c2fdc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebaae35badfc55eb4794355619adfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d208cdc4257985d79cbde7928bac3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2248c269f991b4d42bc4abaa464211a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f8eea5b64d8b75c3bb5a337532c0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906592c807786d2e0a3d526aab838d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59424fb257a0f08fc37462b7f4c0432391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93be9141ecea08ba32715b3d3891b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692351a94327d5c4e22917eb44e3775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd0d55fb0eaf941b58602ab5ce5e3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fe2dbf9e5470311947184555307ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de323e020e01e181eb13e62de6416fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd97c36e378e4d207c500c63b8d89d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c5419c48b7d2b38fc636cd4968c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820951673379edf4ddd7b108037d660399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed2abd8d3ce8d43c234bbea5dc946400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad9db8088b5dada5b187d859ffadb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d5636154e00f39cadf1980e46c0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d4a4c9525e8389550a67372d2f0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7e63ab71fda0298a5bc5d80cbb969404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e67028e53f823fb5ebd6c8c0654f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f5035104af541addc3d305a579769406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294ee6b4da0e2a95af00373d3cc18d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4d0a7af5b1293e3073770163571f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa545c41104c54cfa1a5173e529163409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f516f6409c2896f63af64a59d698df4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a41a612a39f185ea7892ccda70c37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0469e2b76541fffb84bdb96f101321412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ec0367e74ee2dd4953bbe6ae7a43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b9a20acaad4ed959b9676630ea7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a525f4494e9f8d221bc584feb0068415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5b4ebe1f921bd54729be3e88d7da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea87f03b661a13ac51e0c189c8c3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c937b3f0f5a4d1fef0f48440394f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b9858445bb7f75e8e406efe151881419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec516aa7c46f160a10ade34423492b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240213a76a0b172ff36fbe11447a2371421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58e3c8fbf7f33aeda7363d7e3535fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582202d59a3fc29d6a978dd1fee5b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d356b76754e71cbbc58b9ac12081424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936eca0e252ef69e03b7638902d30b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e881f39e15ef56fa57cae326dfa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3aef0e030c5796811410414fbf261427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad423eb76e0904717243bf07f270e8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfbb3f15f5f2847e95724ee5fc311429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b46c9d679572fed4c32cf41ae7e846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c6e054b5c935e138895a6c7077b59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7f4d3ba3f69fc4f8e2679d87bdfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ebbdd9cdcc8ab7be0ad896054acb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882ca03306306f50b70e860b34382c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d82c802027f45e68ab90ad4164969435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83872af7264203532175e883338cac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39370896e60d9ed3bf285ffc548cbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d064ab15ff169b9d8d7fc13228280438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b49db71082a205c14fc7db6bb496f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68e0c8f38dfe1f6adbb690811c692440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17087e21b128f7471cede9784aab2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1359b54878bacf9a467b40284ed24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c649d72aa1e815e57854eeb7f9c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f20f81e2dd1f9216360376ef1b6d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c32918d3bc25e9acd547474fe3513445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc550456872b65d44f7456e712c8e01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed35ee9dde06190031e3cafab7d7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e6669d4855cd016db504a2271dd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd5839650156c0831617105555a40f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e65a7b3ea700b6334187bd2757c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447016ee42d0615ea79bb4eedfc3d83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd8b9c5ce6161229eae3a4154788ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c9e3885f9de3feba0edd03df1745453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1dc619825f0660b517b9579682fdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0fea1bef5126c0d3fe597516ad5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b18dfb7379459f95d2a10febffe40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358324e02d4fcbb5f359691ee2ef626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427941df6284cb89d3f9f386a1cb128c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c126d20fcb3fd1d0f83bbba6d327b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90e0392a40d7c78120a80bdcea7f3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e1fc860110cc4a8535e2a59cb978461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dbfbe3ada44a62461b54fa656a528462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f233ef357fe912905fc67b47bb3dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb669f7d1c09d4ee6999d73e24c3fe8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda989b2a816b2e4fd61d546c5d41a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430075222a3797e88fd92be5e3d44b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824842bdb36b7083050ba7c8eb856113467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c265fc3a55012f21e0345d612d44fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c03c634113b2885d16b71b8cdc287469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5989929e56621224760f8aef5cb38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600227067916150e2940397c07b0cf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e735219fd367a5fa797431063b1ad49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cfb3f61bb1e35145bbed28c9fb84e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8f8940fb1f79e5f7999a728317e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255cb7ce7355e84045828af4e91897a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe48d8ffb329f0a983bbc5897ff363476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e11441a120cab40d60cc2cf56d2419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda8fe3a989f4d9319b9e19ef675ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d27eda2afbd92d9ed5484608dd46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93416b4c8acc4e5300eedfc85202e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2dc5aa8ba01d27d517bddb9d7ede5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9df4b5e98044769ce844f8fa2f9fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd7721698d404b626354c6bf5e8b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c8d52fd85af6603a20aee230ce07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a2012cabe2461d8ce680aecb0ff5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d302ea8b7fbf4979fb5d5ef3ec87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991612c467892dc4e6edb49583c1c0df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93f083a3440192860cf4fdf5f6be7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a6fdcdbb80e94417bea699058d2a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36f6e77a37a66cda114fa4851957f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f856d53ab73ed9a075990b0f40d1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c2cd5d4f7b54787579bd0e50f47cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec094762ec834455d2f2c184601c904493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfc651304afca10f3ff01f81f460e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03ce412a4cf5014390af3ce178d8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9219816fa10cf50c6c2ab9d6808406496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19044fc83096a2fb52b0f0b496ef2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9876941c86e7934d8a8b54ba46b5f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab4bed75d88b33e6e21507192f016499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7420e1cb66b7c66d3988263404172e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d04b273c860e35f82f8f02446ef8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7434490021afa1e360d8bfdd8d312502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ba39ed3309f544c082f93708fd79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4093f09cc7f8647ae637856648cf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa4a570f12f229cb1d3f7ffe3ecc36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7f6634645b9439bb0e71aad254e3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b9ab431ffad20f27ca7ce190669c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991403a1385e50a1c528a8ef6459e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3898a740a069bea9c8fe2011c805f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d1aac402e13f85bffd14a74eacc9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9859d49fdcb6c28b5b951e033ce375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b59b41ba253ae39d93276cd3189e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff14157d9122cff47621e313352c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbb776643852ec98ec3c24a430a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a0285bf1f4145b598893619a80d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfeb1100bd3f2dd6aa7667ca7b49a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708570ab401bac52cb6620121dfea7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3fdb2042206df5b874c6268ff2d92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b8a50130d78beb67cd17b7cf26bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8732b18e37204e4334d7d44679dbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c5f25f51beade740c11b1ce9d389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047f5644952286c2b30e0ecd7f2b64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f957d3e20b74ddbd817ee2453929e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da4b7c89901ea6d408327a8978aca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515fce6065e1f548e387a42a55b51b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60994e7e4327eefabc320647a4156a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c110038dc7c1ccc70009c5efe06b0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425788b69fea3898a650d17c685757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc556a02a0fc52289303eb84e3a70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b5ce592bfc7b05a944d1ce1e5f1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3797ff4755c0adfc4f9950bf14754531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f58a1accd65564e0c50529d960617532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37df382606504360f8c695631e7d96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34db097e981c0fb724b9adad32bb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b91de080e3cd4a9a6201e7ccc81241535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fc039966d2edb38749b855b256af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda424deeef0591c12b072bc6b505b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99e418d2bdd0ff19a797748fb5009538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a075a82d3b6bb49510d94fd427308539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e624f513315a7f8562385e0f1b893b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9207b5dcf362945f7e75bc9f70559f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68cac80bf7370c22d9399b377d633542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e9cbe7c670441b76df4d5a94e47c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b8289c7cad6548ba8d4860c88fce8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0147c88c8b15511a9a018614d387b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cbeb8804bfb3e01d57913b4f14d93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8585f2c9db4e1e2bbccbe73243bb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e9f5a99f7cd54540fde2e6ac3d83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d0ac2af6e818b47effa4402f6a13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef76a29c1e2302565c75ca5479db2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592e0bb509c42e95a2026ded6e0ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0a0af3716edd4132381ea346ee08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6cc9a57b06a4d983515e6462ce2ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659153f235a0f0cff4bdbd1ff36201e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3847922f4b3b08b52a876c58338cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207a562532eebc726a2c4b00ecea6ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f685af120f178a6db6a7182345003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478d1e6150f3d29ef554487dbe0f905558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba71dc0fa0e5731d2eb405645fd81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558df2d43afb3963acc488d1611c397560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd2e698adee3c7d2445a2515b7cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040c7bc6cf7f1fe67c289f00142a859562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee291f6164a405eebcd927a4b84f748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d1de66a43c720c466d0707fd337b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c74758415038ee5525b4ce9a34df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f055e31b1df11e3d7212aeeab2a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d318bcf388e7ae10fc875f45c5d7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7de4faa80bb5aee750cb6eb22aef1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd101e66437a63bada55fbd4bbda6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4d9c6097e09a7c52713f5605e01f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b769fde04be28a746dff22605f0ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e0e962ee4c4d9c164fa0d80a3c6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ded4c6fab8475deda5ae1b74f8e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18d39bbe848f98d8361b1bf2f885a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87d6b9d804a3673fba5c3f1cf5fee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba75f92b1d70d67892115baec06400576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b8ab8b2a8b57dbe59ca137f7481a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c6a3deaed101b81226c6ff27d504578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b03dd2518cc33784b649b7ed1acf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99251f49685d781a251156ea90e8e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b4dd21a706e1dd7ea801753ab269a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b89ce19c08ca65593e07e67d765d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870968b94ba5f46b5465e674c5f5aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417a2fc649758e97af768106f0f2d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763fd942a91db674438ef21909a392585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daece6be2ba9fd10f6a359f809a9272586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c163a5d1fdd034490ecd5b54311e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed9ce49b710905a15cfc811d0df27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91828ccd70d5bb14710b75a164344c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af6fb792af7979b7ec2272ba02a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d93b0e6a8f5308eac0ceb8f5da4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391861bee831104f54190f8d6178ce87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df0b93f9f80dcbd7c02b16dfbf5c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55fb757011c1b8a06f7b63ed01b6f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fdd9bfcf3487cacfef7cf367fe7e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce8de01ebddc97aaa79d9b5a19167596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9147dc071b2d80cfe04fecc758911a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a1dfae7984994d4cf9f1bdf3fe72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043753c7343fac785f8336065dbf67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba0ab6c0e04f4ab14f87d04a8b1b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773d14d1cb7de099ff207f9a448da5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e5b70a49be84e2074690e9c6e31b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355204524e17d67278f8923d21ae0cde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ff89556d201e29e396e5b0bc1e0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb31f7675a2c96a1619055fc217ca4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e840968f9d1af0295bddd447e413f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120952a5d4ae04e94e05e821c7341d06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e4bc0122a3290194aa9820d75c2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184cf9e817f1c7eba1ab5610f0a715a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb6a5703c78b74bef62d68542cfa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c370bc6f23ff016a55f45de31ec7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef0ed1a5436ed069bf0eecec0b174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2cefbb3902c0430100c03a0d9d1bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f266423798df68d5fe1f6d78dda486614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0088610a9e7cedc42b0006ebe0dd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786953831a875e0f1ff563c9571188b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd84abc925be627d4f455a5d2ca72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b22ebc701b3c36daea34dea78531618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21a54a6a233c2a6704b7bc11494c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac0b925c2160af787530729b7a6a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26896dd3db206bbbe2dc9b5e0f2987621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342cabf48cf995999b3d0dfbfe4e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb69961ed842ebfd4f55148ccedcf93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d228260023be7e90fb5b1142fa2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520944ee66d500d2f5c3e9d1e197cc8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d20abc5b853f48789cddaed66ad98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68acafc8fa473efae126eeada264a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1cacd78be08f4cdd02988f5a03d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12741a2b8e1b9f0fe040b47bee92df5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc00068263c790d8edf021f690da44f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa398d07e60637f376d64d3def101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f8be3c7bc619432c8927e595f1cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c94e8c4cd586c90be1db1517fe9b3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6b4d33c2d8d8b96738de8eed6509634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc41777f6953d9a9a7b6fa5c2727b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6477c7de9b2573cd7cda66a1ab0ffc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14972737ef663534ee6f38ca2496525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31aa777ae7bebb9c68023ded2b0b2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711f45eba13ae71c064938c8679121639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce460466f52132ce33dcb163a7e78f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b7981a811436419061509a730ef2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07197b324ae1de0723735b4f4e43d975642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b03f7030a4557d8db65613bd5d3314643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13926d16d72e9d3d5c298051901b3140644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263ec017fc5c22a4d47c55b2194f395645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715b9e5939a2ed7fd82b2139545e1a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876672682a49a6fbc4e6a2e46f4f67f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6ea78ff065aabba3bd8ddd0b6899648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed964a2de16437b87aaca0411087b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127f8119d2f763975aa5e310b9f74a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eca482208b7bc625738b19855b556651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b4caba5d3c6a799f86543377fdb9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79422e8435a47c40aca9facb13a68d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ecacf0afb33013f235605ecee5e3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be55fed1e404dde20703328a1c3544655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6727f34aef0e14487f7818470102f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0d5cf6236176863ea55540c71ea7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ed38423b441f95d62e3f32522405658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985265d38f9ef871913f57f85d3c8a8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da761f3a2c0f0b2487b14380116436660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d0a7f5ed0b04e8c8de99371e7ded661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f3f4563c94af57c1688f029874b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723766bb3bd8bd9e6cf2f1cb73260625663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9badd359c787dfba57344adef8cb9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6507aa19a5453cc7900dc22e01583665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f7c2539e6cd6f99002cbd00a9d365666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29efc3a1bf65ea8bc7cf2c4205d5bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a93959495effdb84f588a73abe48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132400956b151b3f7a44dd1750aefaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e689106bcc413558276cd744c2649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7fcfc09a99f34ab6d890ba99cc2cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86308c02b1f4ade670b847ca20791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b58a982b12771847bd4caac0279f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645044f8447fa9f1c4570f6d666c08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc520480cd9ef3bbd1d22b91f9e50f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef00445b17a73299ae804b3d75615c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b48d11046a4b39329aeb65a53dc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a670320550f22c0e45ba6a39871c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad1bf226f998b3e395e68e880d4b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee98c5cc42edf00560d71e2041359d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86cf7a6a4ece9db1ecff7c8626690681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20140cc70293a340a375fd23cc952a92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2feaffe435c166d1a096fd0347842683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015967ff8e3aa1671769b3d0ae94fc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d7b85bd78932706fc5efe3bcf687685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a267e270b8bb9334ac47e22e9d5dad3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb57c0fef6d8fd36e466364eba082687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f905974d7942ea3178274d36d8779b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c61c52d0df1fcfd4322f0d6c8951689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb950ee424a464aed94934675fb322690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2c5ae72180e9c9339fec64e03cec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042cbb60a76bdec46a903cb87d65696692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa9d3e18ef43a07b2ec5ae7b733636693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977ea9950f7fc8c128fab91480e40a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9a3f2801543bfb169c6ff6fb64e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e950e548528a23434f193fbaef9184696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a437b59a87f1a01cce78ef161106697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec89382ea767e67a6d2bfa3590279698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7d4b7c8213d6e0e807a72cd70020699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127a6884bb342210df923171d3eb79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0b7cff6032325f22eac4dca65ebe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a9fb6884d9fbbd81fc33b64f63e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab3d247ff0cecba968215938f05d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4cf99825b0e9b6088fa9aef5daee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562962853e4882097aca4be725792c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2040c05c45273d4c0039917e47f0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e0f6ea6473fa5e10bdbcc2433c2ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d0000efdd4ea66f01fd008d91584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b54d1dcbada500078fb670ef8d91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3138c893e7730d27f3ef4994772a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ef9efbf4e26404cb2b4f039fe596711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c98e2ef503dccbe1d6c3fbc40b97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a577c46f4e6c157aee0c5613c1104713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cd21c99e5c36cc7e9fd194e18fcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe087212e898ee78a16f31ed82877d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d8ec43864cdcf6e428d68d5174aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624737dc4091d9f376fe5de1ab1bd555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d790f4c085b90041285916fae8e28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e74f752714154f3cf0a521fcb85e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2223fd907282821ec555bf6f202fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b091c5a3d98e5678266b4bcf70ecd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda89a90f8bad371116a4aa29c63af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdba61db596a7a128ffeb06aa8b0bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22890b5191ee0909a7898a27f2fe47bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129ae212611037a5336fce8ff4f8c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269eacdd56136a2dcd08fbc3bdfafd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be351d0f14140e7afb29cb09cfd7138c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8cbd1adbf362f557a1bb1b9bb131728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643246f95eaffcb199d9558614a5161729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6271ba3ec9a2a5eed3921d941f16d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c59fab795427a2c8e129267e6373ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a81e8a1bcfb88bd0b58d1414f9f702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d0ee53afdd0d205a68272d56c66d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ec3c8d06c5ff6de77ad4305baf6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463913f7ee5b29a6cf7e87dcf1e1905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753206119cf5c9db17a7056c282e416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5146cb40d709dd3b5d11a843b6bc1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7bccdae27e7d871e81e5fa0cc3ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ebbca2a603113efb14e1eba45d3819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f085ee1ab208b6e003323b3b8062210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905feac6fe0c1f632a0e0ef29ce5ea1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7a7b99e816e3d5165707d0db75b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29bf4681b981a8cac3c1df3c6de0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45beb1812594f543500091c5037e7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9612456ca72673d8725b135357ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9285ba36d927c733973f81edb6a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b459b5d301f9a17a3e4f18337953217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3357032ed87415848f7d2cc871d5bcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd88e7e86ad7783e462e829981bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8b204c618bb9e48e7ab7d87b657a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8af750bcf21ae05ff0e7229da98bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408eb74f5bf20cca1ba3183b74a98922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c0f06eda280f86b6e961a1ede4d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891abd4cbff8f8628b542c3e08b163f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c327536cb3ff0db6ee2a55b425af7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc988ada9423b0e6d075c4b2fa9da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaff0bbfb67ef5bee68c454204c84a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fab003410c3e04b4244bc39a711ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220593cbfc8da2dc99c7fb7cc33ecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5647f3af891aa233373434900f32a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19c57a1b2b122fd3c880c7ad2c30431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e903f3d5550df986d1630c108aeaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a77264e8a9f11ad79d8a76b78a37233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88acced2e9cad47fea1bb291e6a32734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b854bc097d066276938c95e456a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7314506876998b9140fcdfc665104e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4224d1edb5783511af0b7132b727d0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aea0c7e61f3bed8efff2e6fb5e6a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe79677cfedbc157b6ebafe023b2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01969803d8a12b4dd61b67187870240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521268b940f271d54b7dbb35e0e61ce541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde62e23f2413a9c07b589530b8105942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df53644940ac0f482a74de7b8fb7d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620780bb30d481a3a3a46d1a16d385d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808c64f31797b1bf8f6f651ecdeb7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b201642d5dd20186bfdc536d0b82a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ca00b519cd86a738171fa3f433fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4795057d5308c3959d0eedd39cf9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe0ff1c607bb30e2fc7707969f0fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42f440c99660d34e6ee9674eff4e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0038d76a4f718a35e6f8f311e34ea951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd73db0937de232d42acbc5d07b72c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802313e237f85cd9c79198081034404c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3f7e825463cf4e4711dd8819227ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce7f7b6b62359204e36dbb0be2c7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa989960d6fd18354ff0f0b787e2ccfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c609937416776179492d0d29627dd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef186acfb619634feba16671b3972f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8093961a70c3a0249dc6db3e5d32bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0bd089260910a3e1a4e8af61537b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76229d1e869753120a5253794d2a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2045c540445f88a40bb53abc6ae262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65657637516c224481c9c097da16758763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ed389dcfa03ce17c988d6e9ea060664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49e9bc4a2e464e6fd1b3b83413ce765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33637f8ed17a49e6c15d9b2e92f8a72f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96695b9f4a681b91702c0ed61d313667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5969f5fcbd53c6425b0687a73b291fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f275264a446728697707760e2a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623863baa803cb1cd649c5fb2a795ebb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4117faac33d75edc31c2e9a47c7ed6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e5a7d566f8710ad3a71e12e2e946b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647654d68cf42b3df9081ee7919d41d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675052f4b8a9a7e7cd0446046a11c8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c2359a8d6cdd6f352139f20328b9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141674d7bcb18c12e6eb331036d638ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae7498f38d5a8c352e438e6dee242c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b42fb744eea282d6cc42e67f5f9da878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6935ee72923b7c1dc2c5060dff4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1aaa84f5c7080d1966ed5def5370780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfc01bb1b4f2518d45fdb6fbe3142081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035cae98d0b042bce007d2d0af8eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19a3bbdf7689b6ede6c1c9184bc8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6437a6955e8fe4c29fb3e6fc8082b6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7130d530f9ae649d8fe06073f575785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fc087437dd76590ba26a8ae51d6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7daf720e4882a69e5e20d3d6c3d41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da666b138e7977207142efef3c4ca988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58886b3993311cb33d4bbb0d7e4143d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8af2d9f93d6c02fe045530ff2346090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c219d54db76731a26ca3d5bd14d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00bff710da654a57edb9f7a834958292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff55032cb8c00e07a780441253d7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b849fb1070f561aabbcc14aae701ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f945773a614255aeb23e3bf7b696595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408924efc46c89a37b98218ace200ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825dac655258697a88fa36de3f6281a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50150fb9bfe132f33fbdd77949f9b8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6563d9736c33f83f83568066bb48099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5e4a52f73941a0fc0301e2e702dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efd2b769e36be28004bbb34bd1be58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63517131a75c4d910135d86c513b6e39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47febdfbd30e2231d1ece78ee18bc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b0eff3d1f37c2e0e479ad7b92e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c391a7c19b08b433d13b20d6b673105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e37fe8aef037e89554d6e74a1e670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32677a2c0dffa5a0ee6156efaa7a02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3ad4b53bdcaec8e9bc9f7b760caa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426d82a87e51b436eee680f2f16dd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32965e328b7c4cbfd9f0c7e54ab62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7522e0063550ec7e302b4b7a82ade111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e95583aef5a3a4720e888aa6307f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af811dcbc320e76775dfb5b808767cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f0ff5ed6a25ab3011794d8f3db26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140028fbb23cb7f8e37ee7b1f16d4ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645550495b392b72a481c488f6c8ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dd185a2e6265565d83896ae492118117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ab12cfa9431a12c427d824443916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf875fbed93b8260a20ab2e8d17b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6de6904e3d058ae264e6f96043836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecbd21e268f7dbbe0207f23499e15c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe318739e8e2f5cee16a824bfeaa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5881e597a72a70ec7c3be079f40aa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc612e4b17bcedda8ba2d23ddc1610c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0073b320691d228759b4716fb0b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed66d6cbb0b605357a7eaab947ef83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed1ba2f21e94f09e880d27d5418539127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250462bb951a720a9df8183a3cefa76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283c2beca15b72a070f3de53033dd9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc247ca317b5c8455f99d0663eaf367130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638b498782f5f8aa657a1a3d74ebe78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33adf233984ca619df1e1a222d058b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc8229396e892b5ce72f72fb02b38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca083c08c7764eaa4db990603633d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba884c46d3ca8f218abf526fdeae248135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8c0b77e8d28700f74cf1d07f6eff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acd348c020eb90ff2ef7436cf4ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d85ddffbd4f91cce7eb517bb9c24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605833c1b7fa426415b8b33f7ad2f6b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443339be597af8c96aa2d1fc1508e635140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaca0d3236914d68ec7ed39a4f82a37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcf17f64e71e604745fc68a3b9e275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af577b4d1c0ea51374a394650af5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb08a77c179860a45393ff406fd1aa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d507fc628c5538a5b73906b98e45d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8314bcbd601de14a859958b4165d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c004d4cdbe51a48491444727f8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c9d804e5e962383c13ca80e91fad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1e5d3d3671493d72996d7ef79999149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd30d72a5455d8e0aa0d1f5580a88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e434c272d2e1fc1ec7e42bc11a6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b46ce1ef6f4bc90321aa7c85a0182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a20f46b3d95d9950cda9e75e6164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae85cfab8d2620ee3eba4b2ebcd9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3cdafe57937295802ed79816ce3e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b29dd776edfbfaf4446579ff002d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50ef72962ab5f75b9c88daf7c51f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa640823b540ec75bb2d1fd77ffdcc68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551763ede11c597b8cdb773279f304d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3750d6c01a4c25bad10b5ac20ef7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be43c0ba4aa81ed09b463a0f45bed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699cd6037dae26a41cfbc42c47054b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf2838e53cdcd1e10cbd63a47bba5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a138d54b1d173f64e5d7a1b159c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2cac081f8b3fd697fc9af65bf57fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fd8947a02b394310b462d259b6497166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909da83de468239f010658127e01a9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b064d6a3c9b25be679e318572667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca0106887df139dadc77fcdacb78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6898720bf679043b45dd42f8842b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305130857a823c6968e8964e45d564e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe0b254d74e0496fa3c0bcdbc73fc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321d4074b59c0c2f13bbd272ec9729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0fc36400940ffb23ba48f6bbbc66e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc70a35116b50f72ff27acec91a68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e5f0fd066e4788de8f1951f1b5e5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70f846a0e154885ca365b94d008911177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c0e52bcdb80bdeb7f2b26a07b887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da94a40d4224300ff042a2664bbf00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a856e8c1eb9f10d506c640e3709a7ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ffa6c0207d260eaa37344117e0fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0415b18a0be3ad05424148d2d4790ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c2dc6fb09694363e955315210a65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef18f9429617838044191dccf4ec95d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183cecdc1c3f9d010752845f4a4261185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b3f1b8866bf820d642835183804c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5f87510009d6fb6c576281dda61f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4bf12a49001000f52a009508e59ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c083ed09830edbdeb5013b54b1278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6338735ecc574f8bb2e858a78d87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f2208cfb4b2245a81fcad1dc8e2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a3999c68d07b7046eb0e1ee008096192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e0dfa4bb90181bc7277006827459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b139f2b41b2bbdef53b170d72142194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7369d753a505438a9708ce9018610195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d08fb71c551e6be28c8bcd0366be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec459c2e9988c2a9681cd4bd0888f54a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf9fe3b704e91611363884ba872dcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14455ab79b9b365ca6956ab3c570561199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787c58b4b5002fc8e3dcd00325b22c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dce923a2cc40f25cc538a76646e1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a7f13bab76439b0a0e4cb143b6e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78b26b6c69f592aff10529a65e5bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccd8c6dc17574eb4db55f083d85bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a93b0c0c5b116558ba64a747d1c65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23043a5015c01caa6d5924218779231206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4c7938696118e7f8e779a8620aa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2a2a9f3ea24f6e7266821b3292ad5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10940e1174a3ce0bec67374fc8d502209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3667c53d3fd2f93a0245b2652f9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c5ff862f7d322f1cf8cbfdc1c140211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8d9badc259c8b567c0e22f15280a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6864d6c2bf4ce4227d8215e6e21f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa7435bed394c5795fb52ba86c3f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38364fc292ff5e7f6620fcc702c9ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6125938b10ac1a7f1de9d7690200c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce6ea1e4dd011f923e52f9c428b5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c78cc1535bed64cd687491e8d617f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691ae7ec2a737e999965fe5d0438c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3cd36732b00532a984a4c39dc428f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8a8a30a7a21368774a2e7daee49f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a60339b6a6562d87a41809b7a7d88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdaf4a5a453772b9b9ef8a8991b959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696417100fd327eb3187c69bd578f44c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d9b4b93b066410b87b65131ac958225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017e42b6c78aee601729439e98940f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5890846d9153d5c61dabf179ac491227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97ebdc70670d865f88b406a5f9736228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d06732c6a96f8d5e5fe60f3c724bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b05ab29bda3ddccfedda3da125789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218b336d52d882a852fc972f14fad5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27bf0ee2c7b615efb287eb6b0f29d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600449d300581a78a0a304327d1247e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8489b891b40acfe333f67f993085d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb71254edb954758d5535c388e042d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88bc9f55ab5ed9fd6051b9bfcf68d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b52db8ea5a793415a1f76cc9ccec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8fac23747b93882f3e3fc5b3befc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fab9d09f2e6ba31f2f323eda93f2b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9c3bff901462973c82e86cbdd3ea1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc49e6d1803a19103123789c8d1771241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107cae97fb93a7076417c4f0361cdf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b750aec3fa8f221d5ff626502c0c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c304566d7f6d8034b9444053388d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c72094abd0b78ed6f9d2f5046ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d401d457fcae008253931cbfca62500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc17f46b866f28558428fc51f654e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572370bdb3fbcb3c3f0b1e64df9e6885248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18c3793cea422db5e6fc1dad90a46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622b23bc58b3b836f36c709b8cbdc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03879c488afa1aa2c54630ea2453386251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7bdffffde0100f27eff3b5267b6cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9011703f2752e30096c16a5bea9734253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05009a2d45fff4993b7a141a06203c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68671356a876fc3e10427bf2fa737255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f32c3b3815b171f2bb525a23c9ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5074bacb490b363393c7d3e913d661b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9bc93d069bf26e1470d09ddf3a635258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6c74e65d81173c80ff0f89cb5dad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ad46c2faed916a2b270f6d5b68d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de90ed10b7d8a11fd2e63c97a7588261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eef31bd08c11a10f9869b68b3f6435262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176aac9513f740fcaa1a78b8154433263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b250c4f519375743dc6ef93cc9a39d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424fbca4297c32966826cab76ef4d0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18838e78db1723861a1cf03d1d7c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faece6ebfd1a09a676dc7241c2c0cc2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037201f373bbba7e902fa55212b70c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de77f4e7cf983435465bea96734dc1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558dd91abb73889075c05a27911b33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d22413321257ddfe3ecc6948532bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9f7d2794a6750287c010b9c5868f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd9710cd798470c0868ee91f290aaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d32fad3212cc36c87ac7504d07aeda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338744fc52c17fbb2c366bff368a076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b471b25853664cd5c86911d60c981276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c7bc63d1af2145ab3c04c0889821277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87503b513004f8a3b0d0d974d4a48d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de20037654efca4dca1c346b085bfd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56cea13d330c25f057d90fef230bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a4d02aca6fbb17c4c11c2a399725281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e869d436f89b535fb413f86242a3ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4967385dd3d4e960a744a3df0a2c16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a88dfcb1412ffd7592acb81e117b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b19ee55bc367da8c73a6103c392c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fda51d37619b2e596040d5d7ce92a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4bb26868a0566af715350a4ec8ad8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46efe4d94e44657d17bcc07def7e2a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f26df16f68b4020aabcc712455756f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0001986262dd5ff3de17b69bd53aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1e37f710f6dbc23b9ad44953055f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307716b7c106acd836010e6703bf6919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be152e97d7a0c26e65d5acd2b3e7591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ec7d0ee949956529ec5f963325220294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bb8d0ca4061d20c773c98b99c7a47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e28261933d8907dbb8549aeacb11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7ed8a54523d4e2c248e1717acf21b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b10d8281c911dffbd1135ac80751298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa03ceee9f6ddd0bd0269aa2e36a76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f80e290ba06cc31a1b9264c68c0e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c22b29ed2147faba4a02f045eb3d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c9da6794306ff3929f46205d8834f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0aba1a41e8e74c56d00ac78e7a21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef1a58b508287ae3f169a66ab2093d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0f09dabb81db8edb06b14a0fae6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b58121e2e716b9a7e3644645cefa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f32e42cca592e0d2c8c6debdee11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79040806447687115d303602d0e7ef7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d86707ba5f1567c9154254938f7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae308ed300ea400e138d641aaf1a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706dc450187d3de19437657bf6172b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f0ca57ddaebd9772e29845f74ed9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f5e3a45aef26a08aff864f5643ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba74a23c6c97534857480554f6657f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dde4e7f155f8324a242f15599ad83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f35e613ebd237ddc66cca2f5e129e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c84fcfefaf903a2e2b1712781b3ac1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef7e5fcdf942c06281b014ddaa6e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8cdd11973e7baa3048e0408a7c763319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb1805dcbfdb9c581de0e11a028ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f34ac79fe7031c1256fc770b202b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c22ebe2470943f256bc960a17a246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157aa434de74987da394257e470b189323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253ecb44b58dc662951b45b6c3f3a3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e166f125f6345109f642a1bb6682a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d6b2faff779bf6599a47935cb6738326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3f6aea28a0a13fc5da369f1e7d23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda135778f22fdf1922ef0b8d2bc24e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c045ed0596c220ee8f28a62503c9ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e309d3b229856e7c74b85cab368bcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2dc173e9191652fb5a3b1f06edc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153193d242891f62b125da1d47658cc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad6440cf3b2f3f63d9ed9ecd69f69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dcfba85c4611005f0ba4d1d574273334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dbfb4210aee5c000591e3a8994469335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e3fa7c923c11c4094f26949c47151336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe005b1f5fb5ccc336066a87bc73b38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b612f8ab757cfba3aba26cc9dc913338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28338aa30c5c6e27a1716004f0c0f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a48b93c7170c55f2758b41a60b97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82b44a39720a1c591dc7892d0bb12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0aea1cec74961375b97a434e52414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483db22e4786773e1e5544ff08206f9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018948d03b578900f034e7c2a5b255b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1e9df43c8c6c018f22c5b9c8e255345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d8102eb5cb98079a7b20231d68d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41058bf92d193a65a4f28c2e502f21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4166032e71ff5ac149e5cf8f828cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f9344c07a71bbd2cbc0d588a66e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253830ab6bcd7961d2412133f3e7222e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2df05702d58c28f7b4d16368ae971b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64ca27ce7be504ee9aeac68656150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd409f6df5a43abf58f49f1bf4944ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc4e912687b5a09d98efa57392af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcd3d1d5a2bded7891002e6948da50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071521152b38da2dd9a0e5da4491db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d8bd0540e31266a35508dfeb0ca72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57843f0d97f1ca43084412f9f4a7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98edbd3d75f7001a32c14a1f4d6b181359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab673540a30d4e58fa76e8e76ed523360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9e9e26a65a855aa753ca68adcf0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa718a5cfcaaaf4fcd864d9696813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558be53ddb142b70ed1d21669030cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b1fbe7330e3f18b2dff52f0539f19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd150a074999326e3e9e32da9ce7c41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60cdb90b130895290924b05a7645ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90c073945d63db8035a0bc3ced3290367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b8c0eb8de68a8dabba0de87574107368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c907b094cf0c2d9cfc5709faba267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0039df4cfd63f60bfdf3b70eaa75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b17cd56894510bef7e57d434e930e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b57dd8f96e0e3789219428ec5cd941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadfd51671f965481f1e29fe2e50823373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cd39f70938d0a810181882d095fe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367164d655a0d5571108f142296307eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ccd9eea76971a34c1035b56dd338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa3ae43215624f71bb7da6e6d472d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db0b2b615661a40759954032581d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576c10c4374e3c311e10b2967558897379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b3d1fcb92a50b8cc5d22fcbb6c91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2dbc9274a1acd764afec38081e3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e3159c45f9de5418a5f399917cdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3212a80b37b7c5aae6afa5abbe2591383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d4c82e9662d825540ff551e5e84cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb64b1d5e67617da3e69003b2b0f2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689093ee8f0fe5fdbcb8002ba784ef5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c3cc6166afb3fc7a0eb022948d5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37e1fa2d19ceb2397fe4b76c8563f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b9010915d595a181b170b786534fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af0039645fb406e3784d1a9996c05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb391dbcc3a6e6d1c01014a29cf3b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855968d8d1925a962db3f4460b3b62e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cb49a20f491e89cfcf7bef699e58e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee12f5428f6acc7604241591867ea1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77947f3e012ccd72cd3d5d80bb9473395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9ac9ed12a58bffc29776969f990c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ac93ac484045d9faa4b19d5a5c15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171080345f88eed50626eeb2795452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26400be9ca41e79fbfda6d09fd6846399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b1851464ae4fc36e74d09da8b86a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31917a2f4eb0371c63977f5963bcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4da7fdb1d4d8cc45b268c8f4fdfb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ee831148ef11eee7b3c7ace5b7c99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321185b86e8596a8af7454c233afd5b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb93e9ddfe5fe22c6c80080451391d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7fe5eefc2471545f4152c2b081f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e14711a2fb7afbc357e4eab2d43718407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826881ac059a3422b7c107f10617d9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f55a77fea18cdd70cbbae90cf264409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a7d79a9bb28a004ed5a32d455414410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2749fa6846bfceaaa7d62a2576fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1364224b2a6e170f6ac844b2a062412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a6e0cddf6b1c4822b68640713f31e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd739bd04fe7ba246f68a29b47a58fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1efdefde33f28d7e333ea1bfff1ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327459473bfa860ee78430d803729201416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53771266db6e717494576b4ccde391e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f9a3538c9da7dec5bdb37355a3f31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207addbf3acbd6932d046a2a8f1b7d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb069c1cb20f03c6908a1dc50cb8c7e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061e53013769d8c2b31d9b4e845673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481bc5bf89dda4406fe6ffe7623180c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c3fdcd109d7b68c4e9dfd969b907423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346bfa4aaeb78c95321d59398ed1b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f902970b0b1e8b2b28191cb98ccdb4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d65aff11def19fe943be0824a8428426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6aac9102c66443d81bc33be88d47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbae1129f21883b34d4137e375c903428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc62e1d726117d3ecad57f5e709587429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d424a805cbda1b05da59ea8a067366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec635ccd8fb0b6e0f840843636ace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f89d42346ea212c6bd31b8a74676432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cb156eeebbac84d6b33c78522f44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e05c58714fd88229093f3b5fab07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945bbeb6e362a1ab785db59c9ce132c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f291436a9a4ddbd0de5eae4fb21255436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaae64d814dc75ce52df03e20c44bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a26ef2eed1755bbc67f5e5f798344438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd200a5f66bdab721eb33874c6904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f03e65387b8a367f9205b495cf10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff698ca7b94711c914ffcc39ba8208441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb7f1a125be7285ea44fe4403093f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6e6168d1489176902a9989935316443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fa2f040d815de84f3f9391fd1f25b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586502bfa43d5f8d2e761c7d1f76ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fee34f4cb7b319793e44bf79103ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90284725d8f72ee8ea0ee8f890a5db7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0fccb54129a4d8e03f2acd4f88dd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ac8ad73fad5384bb96417a23494c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b5d6f732c9e82436ed40310753f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018bedf056bd698a540218ecb4aabce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663554796d87a4173034098a66e27764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0bb67454cea5aa52d034efc7a410d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b15666c6e531b893589d0129b4195454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50cfb4aa1d6ae23197b1554e237ab5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46055d88e988a64d14298b03d0f81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91824e4a9c73b656b6b417b0e46fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393c517293922b65b9af8acdc9847e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495d264341542efb6232bfd91dbd99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f0d5a9ac74da89810a21a53e0dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f970449846ce1f7dc6f4eddfdd0137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d8de461cf36fb1b9e225f25ae812462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e79d935f3e87ed206485340f8a5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71fc5c9e9f54e20de9f03a88ae24f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f167bbe2b17414350da00ea9c61b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1f47de5b19d4a06cb3e6f4fc3855466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c810fbcd8b1e94713307aa6a57263467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c84ddaf6583ed477ea6b5fc2a1bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bcef42ffb22f6c3158d0fea2eefdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff34d16560f3c75bae73ee6b2d0ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91933f189e9113d06abc43ab85e9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e122593a972e8545b465b2de1a47db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad071d0aeeebbb76d1c9398651a1a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50749985c7023ff26116e9613d1275474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a3aee77a3baee54edb856a319bc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383cb7989c5f307d68bff1202586548476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54127471fbcf8eb9fbf78ba57d846174477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538dc523079d97918c67907fbdfb77f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f32975b3f91225441798f6c5c0fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7a8097b8b942b139bfbd34432200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535794b00467489b81204472d13860c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19701fba621434ac0d648ecee60ae3d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6de7ea5c452eb0fd3ea5afe3939ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438aebcc7b6cf2d9576db114f0e5a11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771f3704fc5f033c649f4cfbb60541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9fb18a473bc8ca592431220e6d19a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9a9365b2ac978b881feadc0902205487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e676e0c0c8a8c354e280e9491b787488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614340fc255230a4f41152527ce2dadf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795efa745ffecf36eb55ff8a96c4c55b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65469234216f1b2fa43bd5cba8c995491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7b66ca97660218c29af05c64e89a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f40c9c90da5271c31d822793c7a7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7123e224ff758787a21b068f5dfeb6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8967c5e20e3431ef144200299138e83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c377edece59e648ef32ab4ee0a6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70d76e04697f33b22cd5031f9284e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43071de025524c4cea2e1e9ef5fd3ab3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878a1bce0f975046e0ab05b3f5f713499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e73322598a88ebc4310eb32009c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3f7bf3ae814335e9cedbb2aefab6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91288df0443b584401fd580cd506ac17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5babc7d3ded6161d2625949f2d90f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee3060e0aeccb3b196f2463c32a7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ce2eedd46838420e53f3d5c755333505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16598a7de7d38faaebf681cbb6b81b02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce49b236809a40a18c28868fd0552f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7f21a910f45e45ec907e69625673508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a9ce61cc53fee7ec22299fdc8d16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ddc31bed5470727820e04d9464137510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d302eeab6a2b6f1bd8b96cb64afaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240ba66efe49e1662b6934e4faf5f4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce399e53d6a4a74dc9ec43af262ff0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b2234106850df9bfcce74bd589b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ce55ab4a732cf7e6a07da50967bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b184ffeb91f93f95eecbc36839c24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e32aabe7bc7cfc1fc0714d6008515517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d83ab6d765c63112aca87034b9ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa5b2f5156faf99d8c6a92d6a38bba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934a6402ba0c2a4f1da65a6731c58eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff6ba44d7403c423175c56912b87c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d38e28a7d8665c700f0c6492f2c4ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e60e76318501985b62ca43eff2b5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81987b5abc27c8f558689d0cbb08ebc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5557fa5acbf957dbce54065686cce84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5caa02cf49a1126598024f0f40beca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56068a08c0f2317febb96d89a60b74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2022a773be413754b0e5d82145b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6cb16914a0f1e51daba921ff38fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415574c33f35b1b3fd967a7e770bf41e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f730d88dde46cc1a79c145e681c349f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac080dd0f5d1f465147c5027700553ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2197467d3db2dad3be311f8a740a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51c83fd2ec19b3a4017364dd27b22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d209661ca85704d31e3306f0553f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4e6f4476ba1d443f50a4cbb5aba9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0286a99f10c81040ac2781edf45caf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ab289c516e147eac3ef8fb5301a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464b68dccc17820bfd244a488e1913539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b2e7415133221fa55441053c8327540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b893eae01f42a80a560541e65535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b611ded67530001a3536c28836b708542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a657a5b6614813d4ef81ee2ff99d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1f4b189022acefd504d9f294e718544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017734212bf02e76bf656ab90ac8ded545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688250cf82dc3760a8c3b2fd2b8bec10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c06e63722bf7755ce8577b4b474c9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875896b242d077e94580d42a3f6388fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c305a4cf2d8c1912b0141b8599dbed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e84eaf644f44d55217c6170e1ce3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2930407c72dcefd0a9f3a96dcf37e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d82fed5f0d20b3fcb14d49c9e7f2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc003b2e4ca9b5228b19d9be3f683553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329450975f7c382c2165861b8b83507554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063684e6f86d2831f8b766d0f145c68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ab853dc4f22dd85eec1d976fb0c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c56de016d223e77d3ef9c1b6662158557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4985ccb968d5406b67896708fbe963558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e400d43be87f740291691ff3a116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49e227992fc1ce93c178123e4e5571560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd9c0548b54f4ac02f522b4ba0826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2b91c52615e7e192b3ddbd07b573b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270bb22224c71eca90bc058d1d01239563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e8705514ddbabf7fcdfb3fdb029e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a9399fa896f1d4627e34b73d68b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8db9fa14bf32a4bc4e09905928ee7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f697f2a67f46cec8a7c0b459bc0368e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb81b5ea81d7c7a112a2fd06a6f8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f80a067e52fde88e3f23f05f941b5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656ab752a57de3cc01782d44fd3688570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a40ea04db87f34e0b00254dfba8a7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933193c9de047338c1c29587c069da4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b937db603e364ac514c089b7c5e2689573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a50af8336ca0b9209ced119eff527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f869c1d4112f5dcf1dbb32018539575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe135df5e719d2d1227421e9b6b3fe8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f2289ed5e2b4fe431a56d99a02c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e618e80224b99a69af49b76c4d2b71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a197aae814f67bfa6b438eb6ac0e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933af595a5cbde7cdf8e38782418a73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66a68b33446ad95d9ef04fa62562d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677872edf626f2f880a0f60bf18d9ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d700f3970c58307d54f4b7b16bfbd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e55d9afa539440a81e133c0c8c53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f2bfb14d8eaeed05be09dec5f88b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb109141249d00e1e154f3f7dbdcf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf775ae7f36644318efb7832a50907587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda4e09e9211e9166916f692037df5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce985e638dc0d45d57644c6fdca84065589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ae451c4e07b10e3fc6b242e1b8c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d15c88c56a2f3c567870d664bc35d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5e4456ece35b35b918d85262a7b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63d7dfe3869301ac1ce243914b5c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed6557cc7fda0be466524f7fee6a4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc43868454edc8d27840ed9c0bc61af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac6993e13ac2facdc2af1a3b73b72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f21b87899b331c021ea2100f0440d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e439482c90c1efb13759d0077e1875f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af5cc71d554d496291dde8d12292b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407e75f4920e152149adb4ccbb54b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bdb62c6d3ea85f37f0f3f761316e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a399a86dfecca73b5703e37688fbe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94885dde75309b505f7ec9dd64f133603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b67130837c4731df7d9a32f04897604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f4c482fb19261e84d59e1fda0fc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b009f96453855b70b571782e568c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa3d3738d26417f5bfc99b735a2383607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7c90e60e541e65d1ac7a0c4909c7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35001d8a9f617eea71d8b636220740609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2dd5e65b2b0de9a6c9b87de3fb94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d95ab2aa99486fb7c88381a1d645611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e3a6a8e50b89cac14a0528afeef7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca89a384dc9c7ddde94eaa4c8e036613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2709e74d1e33295cfa134b6e17bd7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9875057030c7fba898afcd1bc77d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d798381b01ba3abf2e248baafe820616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ed38ae0e32e042b415d1d11f9d7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81e0c9a1aed5320379ade1a0f278f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772412c746518c07c8e890995fa8677619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a737ba9bbeb0954d404be516066c3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a6afe581808d427785dc558a9b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6b8538fc01cc5e088ebc021e70ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59338695bffea93f9966b72d0c1d7a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29866d86d9bb819e49656628ed43f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d493f62c7dcaee27898cf4ee02f3d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2781eeca1801fb62fc9372f6c5753d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dfaae60602c79e1074353f5dcf02c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609508503234cd54f73f83539feab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2b48c526345c04974200d2ea6b1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f384575a957355906e2c46a4abd8b97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd937658cd6e6ff1c9552a25cdc6be4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f5058bb54d92650c40d4f484dc53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6846b0e0838ee62bd20cb9f649e5c22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f248706e95045dba4dacea4fe974634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea89a2a33bdb6f54f14bcd2b0ff3dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943ba64164833edc3ab00ab796a374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3116d459e5116e38d0fe763686ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5ab8b81e45e6a2798eae8171757b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561f272b27e34b5e248edf21ebefa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecb61c2716e4f2aa790a4357f1d364640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a88e18f8b68f45d5f3c4ca3113672641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f14e65c28a237c3f2f44551aae16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af8b01cebf0cc6c73e590e617eb55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287e96bf78190edd0a53ac022df971644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f54d2e3d4eb69e582f6e9f259b78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0e248513938ce87178c6c58dd30e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46abf043551b05133a47febfdf322647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6993e9c4d6de2ed9dd86f28b1e9a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fbd2a3179307ece8e218e127fd77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3af73cf1ef23b43d05a480bc19f29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c59c0060a60d3cdf5bcce3307ea77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498917648c8d061258eee9f82a2335652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6051ba2388c54f8f7518c3d56ccfdf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71302166a3f8c0629c5af81f006f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e851fa70dd9c56c8368d73bdcf330655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5602d3e526713c6694920da4c42a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27d661244dfc7440912ff47268482657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1a4bb3f7ea628f64277d32145e1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec552f1efdd8f5df7c875d17de4b40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639711e27ee591ac0b09454dfac69e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170505bd87e92a963c55506af8fbac38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e406cd638bee7fa3938617eab33649662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaccdf4140b82bf64354dc1b27f6991663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d39ca86c1e0c754ac34d1f1327c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aeac8c9f065901a5fc143943399ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3310108e81c38196453f979d8c1f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba758f2f1803b388c4dac44c29172ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db1a433643e7bbd15086f6fb6b967c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88838121956dfc7b72fda090dddf102669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29269e9982b1e730a32afa71a217b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e617ef8fa4b75342c3cd66704c5fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26eede16af33fbe9cb50861c4f1c06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da030b5851893d0ee1ea4589bb80d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcebb0f3c4247e47310e7dd3227516674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48397034d8da93d235abb1686b9eb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93712631889d47c970fa3b4192f79c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a3e3e9dd2f8da81e2af51dfdd3e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70875782e68eb183e7527c039f72df4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>