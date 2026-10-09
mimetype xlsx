--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689f6e9608037688d89f5c171b80af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16f693a698a2c061572f6a6844e3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f571fbd7f06b3cd0e2f889ee8930a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de840f97cf72e5d24f255a78510c3b844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c3b5c17ef02190c3426182227e6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb843cc83d32a441672f823ffcb306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341491ae1895ff4ec4a6e8c86e4558227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1111456b57f452407472db214c19f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfff735e41a52a4d2cc4c0059e825b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c65ae7da4ee07a5071e7e88a938010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe1e1aa2f525b8596390f4f8c42f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1225d5369da97515c168934a0b26f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d196901ecaded41b31a6b7eb8a6e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8483828ff247b7386fa68f51a6891c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe264511d0b2276f5d59e5268325c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee9f3fb0c2aa7081e88147fe7fa2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e055beaec12702a4f0226e2ae91b88117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968acc4c1417bba109a4f98bf9a6f7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a189f8c25b20fc8b2d54dbc6ab67bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ea57c17606de9e6dd8a1c0968b8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428872557b08c45328c8195277bc7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd0548f27d1c8b607afce8182142222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd23d458366bf3de609acdce7a983923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd813e7b870f593e23285d258ea8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bcfbee785290349e8069157e11ad725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f7ec34f1dbcca80d8ca3b1a4e7c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c947f308c02a1f164d280bb669a5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a95e947f04d61585d07e87a759cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532459fa1ed83f83792a46aeea94f5e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632331ac10b720bdbb8b7d07f5cbf93330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff03beefd1ca3ebd08a7683e31b7e1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee71adfe181ee3b526c67ad4bc86f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3615b5400f10d5c9993a61d710bf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b2bd65918c8bb1828aac815436aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d0b54c33358e9759e6de87353ab035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a0a865241e1ec578c72bb3dd599236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c412e712ac1420e3ba3424d8a22270837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46087e2c5fbbdf4d912db0a27e37a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b27938c7be24602b3d4e35b9baf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4a1ef95053f4d286dba6219cb0f7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c07af08c050bb0a302997cd51725b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5037ab0e0a6039f63b37f517fc9fe542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49f431f528aae9007b8c5df9ab33343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8568b406d18e9763adae9c57b6b33944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d25705f103a7d8d8a54ad11e06d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19dc770739ecf6e63e6c440b158c6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ff35c4602c6080af8f159e7785e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231fa5ed9352989031fc469266052548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016879b24605c8e8af5aa95f9bbda8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d4e3153950f2649c98a62425e5de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2e8ec746dc15d00f9efd1a7e4e9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4f6d573e784709f3e87c0b1fd5c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22cc7686ac415292d6f49bbd61494853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11008c110ab2f7d7ada4d2568026cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3d04484667d6190f049e31559a9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e10123e75c86ec801fac02be85e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cb2e37565c10d137069289acf6dc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196fc8b0989ee0db74f3a885e8470058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb4a5343266c42ed1da5caa8c1d5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26911ec3fae4dbac4b15b2f071b308a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca69c57b46f303365b5515d7034c5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa291e15106c2695af86a16aa3dee1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f451c47df2a05081e2e8c847dc47dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c6b3eceb4ed26041dbb4a0df1c0ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757934327488c1a6722dfa3fdfb23b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86f9f8c2bc4985d0fd847be16f72ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ead1c21154d2cf4a6c6991b5ffbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60882fd8b7a8d725427dbdf5cd90068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed0adbdd194206c00a399fd77c7ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4b9a0e0aade07c39cf0dacabb1fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdee7a553b642f288cda6847f00ce471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce6aa75f2eb75a7045569b132274872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697012fe859cd4d3d2cf1e1dd57d6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07f25d8a09fb6434d2c1237ca369c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640da29caddcee9ff628ca612f33cfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df8416a91605d80af01ea7200e3d7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e803aa021cbbeed9cb21535e21c84577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32a2a82ad7dde0015a378badc1b9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd913abde3d4b678cc844c8099402c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452addde0ddd982f65b168a2178820180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2ef359ca3dfa4eb9c3a22803885481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d309ed5b7625f0a08654a09babcb6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98324cbf0aa6622debc51f11f9030d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae48916dcecf055851cc1586443c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa7725fff2f1a9e55caf8122c088bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c27cda201212d30ccd4fefb0954e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398855cbe9b3af48620b79ce4b9fee6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e22aa6019c2368d6c2be7e58c8949a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a6bc35c05746198f38f1d3ccf7db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a168e1c09543b0c2575de788f23c9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcfe535a1d5bebae60a69ba752748991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3196ed3cde4ef2d7b76a46f97e74a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd196136d16c4279d4d0548fa03de3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33151aa7a56d6ae05da56945da204f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c4f0c0bb67752c4637a98cc3ccc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26649543b8c8b00315099026a5b49496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb699821a2b6bfef56131c738780c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52713b5c5c6261f87b2f8e826f59998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0dddcc4beb530547340126bba0fc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624b5c26f91c0e7196290d9211aca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d18d9ee2b033ff1b064b3f1786afd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f774f37aa274d69fe9bce8a2da74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001610ef708033ac3e6ffd4cafd6c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a57f3318c94fec6ef27a5ecb29404104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02c58f54b9adb0bbc78baac9d264b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd29a0f40fcb42aa61be629316755106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33c7e5585f5d7bf2997496c008cfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06bda2c7da35cb4fb7fb90d0904e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d8b02bad8d23fa4273280cbba838109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1d51306b916db9fdbd4c80862504110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a2dcb6ad29970203f3e9d0fd3fc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d680551147d2cf2f34ddd315eafd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd7e19e13ddfce7b7aefb88b534947113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012864e5d56a230d1fd15723927e0db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0415e7ebba488c903c718d8d4d014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c680ee84b011bb09df1c53b5a16fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259d3af17c9093f659a43e758226e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eae5b27e5c7297d27f7640b1bf1f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e6a5f2f63ee5bc2f95e3aa17c8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263e7ce3c5093fe9f1a4171814df804120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b5715f0060344b9390eb8910e722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207dde00ebb71dbb75c422013b1cfa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55fdd0eedff78bc22fab799eb31479123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1be310da4f3b87b8d7599cd5439b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a953ec36a06844330d19a2a72ae9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4faa4f8d78c4753313f82dacd0f336126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faaf13a644ef6a6eceb04f86b2eef2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530d29bf91fa7fcba7f7c4ef74445f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5720d350df2826dc5415ac1de3ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892cfd18cdacd0ece2ee1b93fe48224130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6fab7da248aa7c7b9ae75c5b2f88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b0b54d7f25efac69b4eee8fe1bae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f438d6e2f21b4dd93f522f5af006e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c7dc695017a3c0d98b083c18437e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2d64600968c9bfd0512a5ac662eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33941e0ba43a6675a0284360da47b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab9da6ffd3fbe61a86d0d1ffcebdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb3bcccae6b52c9c8c5041a872b699138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f2aff06d20a77eb892c840d975bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed6cfc11f5b799e4e08291282a7b3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f59938a77c526607b577db875001d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e0b0525e7b0a0fe60119e152f4bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2cb35c611930054ea7712bc25b1eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b519ece5b83fce28757d21d73c5ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d57c5e3f2871edb3e546810e92622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a799ea30bb6b4c3b12aebeaf6d06c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b10bc86b4319ef2b011107bd28b1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f5a70e3d72c89972005ed7311c32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548890bdafeae2f9f8f9c428b7761b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6776c09272df6c89932a0f2ea790c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd05c0198f3ca2f359bc3f772fd06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32474764baf3d725a21aa99fbe88ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ab689fadcaf2956614f47f552738153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20a770621067a35fe7fc58206c3f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbd391ac24d2da3d6ce1488ea316df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fdab9f3df60c3dd30d75962261864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f45f612a7e29c1d944ccc7e4c3792157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160581f4f64235781f9e222a6d43028f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a16b68cfc54e4e2a56419171a2fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f304c17deeb4dc5604e78040c43c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a64f4335efededb2354e9990448c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fdb8c41c2cef88d30e21dd7f81e4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732ca314fed74f833c38a562a0b623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952c4af5f80d2eee94799722d541ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544ab2d9dd42790ffde820585859fec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b36aed2fdfb6319f3d7ad86ea12e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e96e31722caed96cd87014976c402167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487990ce41da696a586daa6a930b2c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbdf354f01ca5da0f0205ec537fc03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc77f3db946fe1a6ba529ca2858cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354140fe7a8c26a3d527ec609aa2bcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad9e4ef5df39171bf0dbab3764c458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeecb7e51834c66be9fa4d11368d22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da26c7b7aca8a36c8acde055daaa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4492da262c4b7372b10a9dba766c6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a58af23f2a5ce15194478e2606baff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8b31d8f3b2d767ab44a2519d6723177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa16fe97da3ff441fc654155d0f572178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19b22de9a2a26f8a5387820d3fe66e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd6f13eba8dd5aecf5ffc0501e916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f59ac6c893ff850d89eb7820bf37e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b10842c7d24bba6de74f0f0f885d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85713b1e853e2130c2e9265ff44a92fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f421f04397a12a4e5048dc54dcaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424003be9b1022bc5892c9f9516ba06f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351a5ecca107b6cae868118e91713c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a93976e0960a08f4dd521bff665b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec840c7f024daf81886ac5ddb40733b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4968cfac34c70530c95c50f21e424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736aa249e8827f6e5692bc00f9b39f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eec585b81778831d976b8b934241e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73ac5ea7169ea9a41192d99a0f51a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b8b852c542fcb375b62a1593e905193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bfc79c03926ad3bb96e708dcdf475194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a403d0c803db201ff356d3fbe3e3c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3cb1bfc1c67c0a1f202e03dcb7fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c6dde67e0023e5182a93e4971750197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd30d974a9c6a9d5b89fd1604ecf03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402710e73c76c0d862bc23d4b1a3f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc9de52062ed998fcf7d06583d873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda50afac09b1766186d8f42746c681201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05955f62de0b670478bf75c8663966e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c217923c3b27fb51a1986fb41633203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b185bb8bf7d2b9c1997b8d2898650204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73934f2450dee4f82f276b7606ee5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd135387710dac155e2cf00c28aef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60cceb96d7e36081aa704d916b2890207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb24df1599e95d386c2364e41c18b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d12a47028827f004a0213dbcd645f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985ecf83f32bf4e2fa13d72bca9b4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8b4a716386523bf21425c0878fee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8d78bf7e655dbc72a46909080779212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038e41f124e00a6d4c649f1e82776ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a853ec4c31bf3817124716e2eacb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf9112f98da3043ace15a6e992df52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c116f87bf05ac17da06709cb37cb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484c8d515c387e38175d0cbdbb875c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c220b450646348dc5f370ff957e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfba47c3bdb21956973cb27f232120219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43f54a580df882939b4317b5e3d20b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadbc8002575b0bda83cde2e3d151d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a673c83cfdec7fc641e0cc261d3b21e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30d70451c147199678259bf31779e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96e56fca67f6701fc14e9b261b29e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56adfa46287cd321b293c279a280674225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f464281851dd91792ffee02bb0d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9caf95d3029db8f2c329d9fdf8e474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd2e8cc9ff80a86b12ae9717604fb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3a7709eb28865b89d937812053b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ba68f955cedbb2b5c3854be5932f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e3efed463ff20aa391c6b2379098231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b826c89f818b9bf35577a6dd6469232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97e1a098019cd496bf4a4f793f6998233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61290c249fdb024b449f555f99364383234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949c6fed317429bf4660efc5ef879a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104bf7c1fa5e79f14ab364f17b72c34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668f857d87d023d80016dd3b50b48d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e557ca23710995b60db2de39b6c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a94d761ed3d1c990662895d83d85db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0890fdd1ccf7f03424519d4a11ebb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38358c67cea23693f0cd34fcb4240c5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bd4eb6ce28427df4314a4c109b65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2153ced583bd5ac0eff4c1c439b2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d388a477f20a28276477b9589081a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9f2f5765fca524050bc62260f3be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd0eb1ce3f985ed53e93942519b3e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236a5aa9a094ac696d17e5fb5f66f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573799c7f598b5498db8e735f29a71e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991886a1f544056fa997d8c53f42701249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4118d6cbf135f81d43169fed4b594b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ea004ffaaea0f60481ade48a1e7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b082cc499f3f81b1dfffe9ed84e8cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afdc125c7b0d1ea8d9c83dc1036c06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d22e49b084c01209ff97d63be43a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928bcd2cbfae543fe96e00ad8f035c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968325f1969d8c1f4fcc6af3c5a35f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a4fa9ec343de70049a6d698d19eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c58882318f55c6a7113dfac2b4f22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57131c907e680fbe7b15f50e19bba2d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac84a6b5260067d39dc251fa256c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea39c7fcd8252ad177201e9e5e95073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f662c311ba306983652cba35b82bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351167bb6d76e419b71bc2f7ddfe47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f66ff9a0608d0e67849d77ad050f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239df8751feefff5afc7cda33c9814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c2c1b32d06094a48d83b9f75317c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77788ccbad6da4cc8ffecb6e2df497267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717b6437181ee81122592f9bc46f9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef9fe81d6da8be018d5004c1ac42a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd54b45f8854a936e8d09863870f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1438bdfa09bb4ff7a94d112aa5512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8fb161045edb0f99dceadf2708a50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400c5ef3b0fa0fbdeff1d51f6a8274d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea80700bfc809418e5dfd14662bc97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d6ff02e1c57e31bcaac499a310ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe8c1eab58db7efc7bc0c522f7973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395df0997fe66912f02f9e3e982f698277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdf5901e9dc8e3b14a529d792fa2a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352067ec031ecc9bab393ea4906ad7d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461f32ded178a7af7fa288ed10d2b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ef1e876e0c49083ab6cb3a5442002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfad9440e7807bd064cea923be383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6326156f51203a624fa2c698573725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3930bfa6a0a80f46b34881a3d2b7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1027525226f1b664ab9c10fdc0085285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633cead2824c0593b5eb3a67093e90e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7a43510022e32f015b0926a585c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2409bb2ba387ab2a763d1385f1fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d29cd6043079ec9be5a55e00b01cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311976ab8e2f33605a1090362bcb6cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d94b1b2f90fbd4ddb264bca3f258f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a19a67037ffd8bdfbfeb65f8503d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bad0d248c9a0ec498856a0e4fb6ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72b5affe6d70f6297307775efdc10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc0ff92d8d289a61c1c1bad341c2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df51063794c3a03686504fd9f8e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e430ee5e3bb41e5793df3ccbb61f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4f556dd283bd1ad6c4991eeb628b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00cc34674f3a9ed364cb759088fb11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09233d2099565b7c8fb1ab976c37f7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e11600237ad7d968ea7fbf2c25793301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699d64b15ad1e5d805642999b55019302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca47d1ef5016850ef5d5fbe19196cd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ee3a5378bfbe2f35feca25b36984304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07405558675e60ab9ea2963793ac229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1deb6dcaedfef2c2e8ec0e8d747c92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4bca8142ea7bfcf1bd44be7d3e7ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84326ff1d3acf603634ad4652424fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c165f68c9e2ba44a484fd37b08c945309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f3dcca76c24ed883ef3b91003147310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b150fab69f4baf15c4f5768abcc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628331affb772304e014c560975c1e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9032319ecaa65597b9259b9d96d2b6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475458dc5f6911ebdab73054c620ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a50eb53a0adbd4ddfffc87e6c3b6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8c8fedb384349492265c81095ccb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea707b5135233a166bbc68cd9240b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158da5944bfa6c99d6a456e57903ceb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36713858301faa3c703af29d3ac8b9f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d0547a362ec5e5d9e38f7fe89098320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f22d13f74decb4acf1360257dcb9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb13452760215d378202a63ea57fd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e52a627f8f9227a2fb788c3469e66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605d90dd456687e5ec73ec81c6e9f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57fd508e7ae019cc76f5a589c5fd2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322793d8898bbe71de2da47d9d64efa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2ded9db6d8eb2c51b1dd508632b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1df6b03255db780f901c07b70cf92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce5400c7989bf3f31876c7588b588329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0632d15e43d6d40841f95d7b603b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837c28390f4c3e75c2145dcea7ecf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9bf922fd757a99ec14b3729a95064332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f688adb16de046567285113959157e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3fb3e7286d581dcb56e72fd2e15f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd9c63051d1ec1c3713d059ff91a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029204751c732977ea9c014a45d9a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072829a76875953e389d8b1b8c9cea08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41b2d42b616a6242da1752850b4fd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a19175ea9bc273c10c24fde4db74b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023b84b9a8ab409b9ab43b199851ded340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df632dae053999cb0ac8092b2471611341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f30c5934a8bd59ef4cdc7a982a396342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dbf44c5d4daf25b761806f81b6f91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8902aa08c0229beb36dc660383f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b18a2b00dbb7ff73708c3b91de128345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bc73336659378ad71bc69bb9da62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204027439d0974a8fec94c34c29bcbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9392f58ac17a2320615c3853c4e02e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3dc66111e36691ab04fcfe112f269349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0339ae8abe8e73cacf3c8cbd1a9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcfd038ac91f7de0a4943fab1c0fd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e475f84c86849e8c4eeb5d6b866ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bfc5bd20b7097efabeb41ede2c36d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fcc82f077cc683f334cbcc4e4fa0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b85b7df64989be79c627a11756e11d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ac872826b82bed1643b0fec47fe8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00456110b5c4fa2f5409671fc530604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780612e9841b043bbdc60268c047017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d90079be3459de1e7ca70fbd2093e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbca1ea3f570b019554ca6b4698266360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ef58fd47f52f5b69bdb7e2c30fc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f592b8ff41ce109f0731cd7b365f74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb913ff5b6c2db0fc787a85b4015754363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977d3292f2e4921a1fc24a848994d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7bfcab297c93105fd29fedd6fd22c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0613119f7820dbb07496d4259cd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6aefe19c83c8fc5f4bdc2b890060b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d23c781b5bbda17deda212f391a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84ea9342d1b003ab80dc1e0eefcd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dfd2193f52919706bfac2731f60aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9efea9710e03fdf5a16e79ac990b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1c82443095ee8c59533b40834aae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13b8e0d31eda3cca9d73a90231875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1fd1d78eb750d00aa07cfbbb90477374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850b9733ffc1a07b934f606de05bd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf5bc0da730a108eec05eae58e5ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56690d4313bbcc0e6ab99838406b70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94880ca58099a9c6fea2fa683d8661378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f50ec26e918d4370498c9653c2ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b937b4d8e61be1bb37d506a94f48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746efa32d834d4679b990217993fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5a5521a8961acf15ce7d62680e0db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aacde4fc71a17000a68ff5e589814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6ba2b354539d531b430f9c0d4a2ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac448a21ff4d8a67de247bb36e02d9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dcd880427dc47655b71d0d6d4f41c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4228d5b98b627b1e90111bf2128269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c905fbd171dbd5970a4c74fb9406388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaba6798e8c721e649d1305a24cf66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e267f70849253f246687d0684a1e479390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc6b7c72913a14a5dd5a32d842eca8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5680e4f1eb7c534192f46ee033b379392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c8ffa205e83d99af8ec4f49b4aa8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1624a427dc7ad0ee7d350fadf7f52d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685a2b29532573e951993e412539bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a3eb1cfe552c82bf662b06e1e7cc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b01a7f16fbb6fd6d3170bbf4c11b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ae156f65866aa8d037ca3e7ab41a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ddf84a9370e13ddf1f74b2d53d54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3417d72d534ff432269ace99d872a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082154b326f5bed6b581885224c01e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738dce4e701a18d5941bb8d2efd6a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0fe9eb97a9ca350da9159cd16b139403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c0f5cb97307ff38f94fcc2d4e11e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc93a817965678990994d6051929b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a3e12c92b375ef3eb26aca724e216406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063667f6786a6eb3c33a13a65d992f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3f1f43969f1315ced82293d9ee6c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601557185794b27d6e5d426bc672c29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bdd2c8edfd3fb91456bcd23323981410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbde6480127bd59362b3f76778c3767411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf7f5b7d92d658d02d10b0acbc5bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243b5ba9d93cdf3e036f0bfa7223ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ebde2f4bc2674b9e7de3d61b6272414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66865ceefb995e777efd12ecdec9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a5b26ad02c78ae24c3eb03a2a7da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500ae28563a0e7435dba806f25c783417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023555206bca367f1e276bdfbe4a6dab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b764beda73ae3317b3fb0eb9dbb9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0739d780bfd1eab1e2d615ac0c4c5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4aa2569899748b515b615fc2b33c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05489cfaa1e0207f3d830746220233b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f907a28f30af43986f99cf045c27a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00b321c8235f0496c0515ca17957c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329591e0f0cb6a52c75fe0fa6c3ae2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c24d6c34307560e8d9e62dbf22808426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dcc23da930d20d044970a70a28d1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596afdba13f893e992f8f10069450ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894140c9c344dd477ff0d626670282429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0e929d4c2e984c553d28a0e921b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214c389a5bc82351370faf469803e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31546300692a4aa681286c7fcfee28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23577869b7b28b4bf85871dd61f6c028433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121f5e1c7fe97eae1e4073f563f1b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0bd9d7f29aac58e358e690adf350435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c950e3367fc0baf99f22e1c2e0b19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918823243b18fcd5ed8a09521bc3544e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e086decf06473d8d47c48d4500e92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d13e0883ad9b40d09f41076ebddaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49704d45ae12d6fba60656b1ed0731ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6a48c4730bdf3292d8c6839dbebbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88fec4b2129f333a6616a8f51e56a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7f7936c440f8a837cc1e0ba35515443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be90821ad2d9799ac855f18de468de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba49be07dd076d365d4e7b7b78d42d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa62e4bd534891a43f6a1f2cf365eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d5b2a8a5c3b10b521158c4e6a6426447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba555a2ebce056c990058592ff745448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb96727f8403a9f5113ee069bea48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73824c3755087834068008ed7d1b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453730d2dac01a8d27de53b881c510451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080807a9dbf966dc6ef3d7dc5c929c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9240376f8d4d80921bc5af343e1e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873d3fc188b017ffe4bd26bf299d5c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707925f53f9e846a8305e22ee92f59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68584b49c3220ea6af5f22df1d91ed50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730852c733e3bd79db8f374b3c7f66af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4331d8011828c54047b91ffdce4ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dce95182270fc62ee372b3ccf47ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c5707bfd5fb21a7bc57a674f6baf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e4e38e597be8e77dcccfb48bbf8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bbd4fa4276509ab0a78d2d2d8e0a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302e2ebd200abd28166036baf994ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f1218260d3f4b427e9eafad1c035464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c57455050552e923967d7fcb94181465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0046628fe3576ae4c1fab6007f80ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018e32ba85c4c44458fc45e1773592467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2cddffe248f93d4ed64a99f423e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa4378016e070c0800550c76129f76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5e4593f17b2e1b71464807828470470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997372a3b06d74b5559268a3df627e64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddcdfbb01d6634b139bac5b70adb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50108d0ae9c8b12065d5e7f34bed6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab86a5f7cd81f858de0bd18567855d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a7a8b6d0eda005d9932bb5c6348f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e0475e03dba6717330a9be7107a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53a7381d05401832787eeef555de31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c45bc9b7f183b021a6be1e6a3fc93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6811f2092f806c81d91ba5420e9f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619f5cb9bc5a2c5b37a2fa528c8d406480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478cdaf23b895741fbd103466530358481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a61638209624f69313c17e18324d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd31452c86e7c628406cff88ace11a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad25bb9c3c042f35f84d69fd54179a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2124a304a980c01f5db539afeb3671485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ff117191d6d323d400dcaafd0d4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be845fdcde533510516a5f2c95bd91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b389b27124c14b85b7984f3d68463488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b795dab3c24407187a98308eceb82b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df7f23f514b8fb37fb89078690593490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403851a482abf2a0c404f443e196b4bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c122aa92c845731f1b48af75062217492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81846f256438ed309b719c1187caa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd22c5ac307463452cb52b5ff65c59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4ab8648b5a552aaa0f58633f1189495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaa381ac12e286fa1d455cda209d5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f50af6d963bb325b27bfc7d1a0651497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8af0a62dfa7b87578b31165e9edf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff6867cb5f263cff8bf92a7e614cf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad98d62cb7d28d9514b24d161b6c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d17b98fcc399be95d1131e9e3d5d85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d66f063a4588036567b29dc068ef3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7484430e0414a3a4590e889bd5dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2de91b2ebf2376bf80f77779ead5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f5614c883be401b8fde4ea51a3c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d85ed89d2a8bc3ab6b47348f36a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08461c908b67e7a037b9fd77926e0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf7d5b9d6f23eb05e8c5bdfecfe49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35eff64bd70396300362d121610acb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd765e9c73a60f0c1424e95e738d66d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db2ad05f467a4f9170fe957e5d8405511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596075dfddbcd8100189b0960fb14b6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d7805b356e705fcb0315ab49ddba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453927bc90a6b6d9c95b15eb1b18371a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50143fc164148573a31b3c47bc1eca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd6d7cde850f6282928c603fb6ed5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d4b9f5588c25fac98df3ffebe0e11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165b043492599c4cc1d8c3a8e6bc53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40bc47673dc404fa46782b2b708045519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b4cf16b7ccff317df6ff836afdd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332caf17d1b1fbefcfaa9085919efb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369718eaaa9521db96900b731ec64f9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf53bb8012ede1757ffb871424bda4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79fcbc358777fc677499cbbfc6d6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055e9dba1d581f2d5856f0ef4a769a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1751fc5dcc363243e0a5eb000d009526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f05fc746eda53a12a3a1ee5743d5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fe95341628fb087888178d0fbbe66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaeb5665801c4993ef8d99776faba8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba19b4831bc4414d568e3e1dd11b94f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c44b43c50ead52ee1922b014207a30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc1d41b38f3d65539abf6d7a65b4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56657b4274a617fa0858c9a4669397533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019bf79d6faed191110761fd57efbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef9936a11dd0b3a9e9a078de028149535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa2e297e01da4ca84e29322e66822536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f232715fbfa1244b9b772f19a29cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d21387b22fed1bf81f3a6de0dca49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc57be4e186d36948bda600676b40b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f6071291daaf65cb87c663f8071b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ec8ee5d4184d9eab019e79999aa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b0fd93c2a9a4a84cf91bc53f623b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239d9a10c2e823384efb3be94bcb961543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564474fa6ac909689081c3ab86166b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0502a8d617359fbc819c4d4348a5f1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454bd8a428828e23dd08a42e967317546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9886e0e3e24502bc2791ea787b2ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e6978249685ca695e5421aeeb5b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba94dc5ad4f687d13c1293602c3b06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf120e50e9e8f0572dbd44bc1ad184c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6be3832fe13e24450893f924702e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef32b0fa10364747dea1d367cb04ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a9d516daad68ef25f300a676083a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ead20b4e969a868dd8b603388d12e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacfc6231f54a85909a4004e00cb4b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33c34b01cffecc08e5d778035d17a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9e1cdb10d61faf672048bad35ef4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c8d88453f0023ef9701c60354980558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43315aa60b868e577845a416da1ff6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae4dcd011e13985eeb34d3bce0c64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e3d7ce8dbcf938faec631a8cf0c75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fbf8c43b7cecc86901a7f820c9065562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae70f95dee8381bd6e7e54254649a2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76d36280c17b7fec62f709be03778564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16481dce0971fcfa74f00955266cc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3a608c6d96768a81c33f137597bdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d4a3b8883b0916d7c0ef4f8002bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aea74eb015f271ac18d0bd83a7b82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f363aee8dfea1737a68a6d7ee077569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e82f82464b3a0476d7dd47ca70b5e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90754d811f8e58deb07ae67365875571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976653d3d4934c87b484846e91b17b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46c56a0366ead08ac2d574d15fd00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a62d07a0f5bd1748480ebca41c393574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b453aff1a450ebe7176440911247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8da5804ad89a340b82ffcb1b5a04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869088c774efdfc640e7c52dc0d6678f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe6af92f4b52ab15284d70dc8d112578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e83dac64246b5cfeb5f0f9e27c2a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3a6e30cdbcff7b69f94af7b4eee3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bcac959918833acc77975a53c8c3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c55ae8cc9baecc80012ac2d8481e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbe2e54914dd6e1d4221c60f480f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a43dcdb1e60b1043a6f89c389bc9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd826ed6e01355bfae3656f1104e4c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4992d36e67fabbde2cb947a9d8ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf53ba41cb658f797683f56ad34d3b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f0d626aaee1bed72f30a8c4ef203b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6bb38937945b40da45ae4398856f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763175e1278ecb4ae907c7d3b01249b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af087b31a12f9f6f4533d8a446d43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d910d754e9264515a7e87a560d1cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68950fc0717ceb82d20f44243a6d78cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccc9f1e4f78cf34044751b04e3121594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfce4ba8cef3c72218c27ab5c6e04d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30303f48d7ac41daba094c40def1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfaf29f18c9fb493bd5698e2adc9f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192216411fdaaf46882518ea3e03fda7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731414202a8bbdaf86d3f34577391dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00721ddcfbd25725e77cc149353cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f96ef5e34eeef525a45fb4619900601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248d3f875f86487920ba106e5c6654f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0762b1d20ae69657220a3d0efbb993c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a594becd89d31ab73f444a01c4923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75920556877c9ba31f3716830df9c38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377002163952c49637d63fac72d3865606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509a05d836a99515be7031027a2a80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49822c5fa3713874dcfcc872d9b7e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc78b5593f6f7ffcb2786c9d2d37c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d6ac468fb4f15275c3a19ea21ed1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125ee2cd48fbab8414260bda9f0a3a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d296e9578fdb0fda5321c28d9b51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2def220780445045fb9720c8ee26cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c052dbaa54a0f01f09ae917b0d51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd814f2a5ee6beaf124be893159f555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa197435ea4d51416c078a657478b9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5caf3adfb2e79340dca5dc5bf82e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c1680ac322ca4f6c0e634127bf4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15cb12648ad4547ade20735b9c0a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93d7dea6a8c3b7aa3736cac35da97d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd2fb6283371473efe1c7888dbfbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c1b6b061258ec3a4f4953811a342f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb203ad3970df4f578dd92022c4b66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e212a96f1cb399eb4a0b999000c04e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b09eb1d7e4347684139c49a13499d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ce13da5880fa039cc2653264c543626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca42b45f28d7fde38acf6be8ae0c18c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25523a375d4cc5440a2f6e62df0555628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b6332b5ce31906cfee92677c59ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf73183affaf4d7c606f0ba07857f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2edd651d36f6fa8bf61d96178f46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d1fdc47886a277e2193977bb7ab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efe5f14d14d8394d5d719159ca31c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1820a5cbab6a4825cd5fd56fc8db3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1057cff940bb9b437114044364646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8cf00780a4baaa2f7306b14b4aa11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968ad2c36951a8b51c8e2a12e15146a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0fbcf42b5ba4058c2daf05d03ecb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b02497ae9080185cf49092ce555768639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bdc6d3554c7d5ab5e727092dad8dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561dcf2f9bcb0a8b2d8fad8687d1d49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a79315e90919e768105152222284642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec69dbe4072a921d292b3ed801d07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26528be90fae7b6f79151a841e841139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72179446ea236fd08b5302666cbece3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84864a18a7806a91e1317dd58e59f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f3164913a9ffb46bb43cd1224982647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34dab15acd6eefcfb8c7d46c49816648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc58d61706dc3b14f27faaffabeb18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecfb276939ed30bcc0d960d6fb5ffb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcf1cc54763ab08823ee8519f4dd01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760a2dcb8c7855a68007e7f1e8c2c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d110085846ccfad67edb9dd98ec52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377645da9d67e328d98aed91dae9b7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f287adaf159ecf9b13cbbcbd7422465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2dd804f3eaaefae69c9ebb2ef101656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d31ad032f99f056bcaed752ee6bf30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe28d28b149be7a820c3a4cb7c842a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931fb2a2403d0eaf94c33841586d889659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056ef86b4bab1156f2a1325ef7d7aec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b25a0d896955da98ad580a339a08a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0428fedba4de759d9052dbc803ba4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d02b7678b6bcc2749eb6a82de56d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573db2ac127267e2378ebea2925d3ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bebbc3d6baa96999587886c234ea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41e73347bc6b6a7b02c93afc67803666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232196433627eac2b15178ed75d4ff08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987890b0fe0a152ccf036f1f0a0c7b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b66f7e9d29f560839b8e7848ef4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a493ee14c3099a72edf8fa6cfb70f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5defcc92852735806aa221d66ce24ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f885a44d69295d2b3b5311fa5941b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952951260c6f24e491dc2712e4d3c59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4f12888328c56f086083c0bedf1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb2b3b8256e2eca86d33622022611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8c8f9355a3e98610fcc99c249f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e19c82fe5da474309db026be40d11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7463c7111e915c8853e99aa5deac6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497652b425f69b4430ad0e486e7717679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e3661e1e6e8561ee4b2976e4eb3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0574e53b9e78e9145cd1ab366ad3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035808abbe6debebe1f92fe09ac9af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29fab93ee3418f3d3c5c2628a2e5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e6e2d80850b88a527c877df8bd81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe20e339a714c7cd376fd61392448c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa27fcd75aaa284993cd6885ca74c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d07c082cb68a1714c3f8b177979b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494821fa30e2bb794347d2efdfd3b14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f8eda6c9a8051a6e4ee0ce295523d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6caefa2273b797a3aa677c609064d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19bc872e8c42d9392aec5b47c800f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211747e8de0c728439ee3f6553b713d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605b346a14a8ff043347108f887029693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e95fb62031a5f476fb7f65fffd6e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889763700d60f08fc2a0225ae209ebc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73210b5df2e688afeacb23f13c46063696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b518527da642ad9a2b65c06cc529ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78554af704f7ecd22e0806cb04ecc4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939816d68f6c4867252d0c0e261265699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219ac7ce59be0024d59cbee48894e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c243352de8fbbe4ee02ea1e75ef51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415ab5a2d8eadb3643179fe9c8200b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92b86df172e10bb61ad92dfe21d46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1b704bb94d8b94893a07fde25fd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1128cdea44bb663e61e47c5dca1a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5922f9ac3c1a92eb3f728729aca10f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea31617e509b322aaaf743533cace01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d876079b67742e22537b4dcd08698f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8065f497e69a9b6d477b3bec52f9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0384912f92635be3eb89d84389ca710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4c75f0962495fe630283454fca8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67d34dd02ec75c2dd2dbae11e88e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c7772a764383aa9a77e8e4915cfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd956ac45c30165c43b88f2ffb5399d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec20c5013924e29d8fb01bcac6c8795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f55e9b381a00a49562fb179bcf8116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5ad24aa271c0a03749b60abb6f897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7018596194c1ed2defbc318aaa7fee98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc414b4a56bd4a152e83d07e01f383e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fba92ce09fc04a2707b51b2215dad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f99a3954ec2e7fa6b77db08f651d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3313cf52d75e8a50a30a0c90f583d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba492717b91c3f5c5f4b71066b9bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1bf0d46476f8c341be5334bb3ed814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d141dab6ec0d1571730c4d504bb24415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a657f66f46bbc82e64e484cc1ccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a9fdbdd0719e3bf08edfd105a0a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4416907d080fc3ce6ed1fc52ceb88f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8ac298d090b37412cddd2b495aeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bcf2084145aa9662b6760900916a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728f771f9c9c892fa8edd59030ad35921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e36799773fde64400e0795690f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106cd4dfa8f0f6802ad9c8448b7e4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607b7fb847ed705e644f7abace11b1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5fb4f5fe71a276578c03bb39889f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c16ea448226e6f6fb89f170845e0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af697ab239f507f25994334c64b716db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155fa8264d979620ffff316df9153328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84b88ba332b1c66410eed4973482e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1548987b1f817a8fe396eedcbcde7eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5304c121495a78c3524e7210bcdff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598f3fd7412d95206fa3c69065010732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45ceaeb9008789909b6c8aaa5f12333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf223327e16cec324c43e2382c56a2ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75406417921299958829bd3a883c111a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ca4b79c0b5020134cb8655d1e18436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6506275d73279191e15c6d4696db6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a968b37241a08bffcf76a45932b5d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5bc05551bcf9a831fbd5fffe23bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f91b9a099c5c679863ed822c258940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94e12b0db107b186f8e9fc104958741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7725cfbff015de0e831c732736f50042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb395c9dd38f07f85722fb8a821b6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8dfca0f768b292838f38de827613044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309dd05a097eabb6b7c93b65eeda0b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27b6dbde1b039061482b7193ce3d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7048cec131d45a3f15b47720a406fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a12d95ce0383ba274614e274649e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761fff68ee6b41f925801cb942771bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad08488136bc24412d5cd7740096a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4198487d88ebe06955fe78bf482e8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f1a86447ff144e2666b57b11233752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991ac4014c126d4a730d95d437f9a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614cda20592c6e5b0fadbc429a335554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0859b81fec6a71525bcde73189fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111491ed6dc868ed5b4bf5e0e445bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9801cbd3743102b224004516cd3cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84dfbc89414628f3b51a4204a8ef2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e0f27099dd69cd9a0a09d866d08059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65766c7dd8607de2dd754480fb448a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d99093a15eb10b7d319e247cf6f2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5788df0ee61cd52c860564a26da67962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e4e1ef451acc5ac93cb2feefb06d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fd5d5d9028ec4500b84f1c31205764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec00604f0025b5ad5a5d13df99a4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aeb751d4cfb3785600e9f9b5c500366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4ecb5fbc03674a3def0ee53038e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc666012488cc56ff873c4fa5dc80d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a41f46ef29d7a74bd8750b8c3b3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b401b5e24d96fff254588aad083f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e65d69729b1725af05474627472571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c75bd7da5bed148aaeb464a02a7df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7e4e12995f424ec03873f5104bd8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531684a818a520a416bb2314a0a2e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550741816c1813cb6116ac349cb1218375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c5602145a9e43965a0ae6c56223c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cbbc30544dd72cfe2b91ff7cddae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7b73185e69f5af51c9680fd218c0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884ecd3be1b717cf553a4326513cb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052079a5575b708484256d4930d04cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24e9a2484962f670aa9f5f69c811381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6119fb5f71df98edb6e6a6de290fb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d9431dadc22d53de128d7f83064383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd428d87ec927d286333cc9a5c603984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6c48fdfa497758b858fba5f98b4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba99ec5301aac856cbed71118ae2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87bf3d538f2216e70d53595fd0dd0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa599052be88ded9da00e76ff6e62a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d1fdb454b8d6eaa2179b2b7ce3e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e228dc0bb563460ee2d1bcbf90e54f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23796116fca2bfe1309c613bf467062a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab78c27c676d736feaced75cf9487fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ebb1e342e3a45c8c37954af54eb6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686e0d0083f559cc1c12a8649318b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710444c0267d0e5d7496eb60a4d83f6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87dd04439467fe794f1f3253aaa9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68c514df20902fd9689c4a20e980397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ca90b12a39677451a7805e21015798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874339aaf69271dbcdd53bd2d614bfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d38de8a5f10de3c030a15fa14e0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd387958af91f55077aee3780b0bec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a53d817e81cd4db427ca86d30726102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337158fb9f0e9007dc7ef4e3dfb25e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ffe4f36e90752e9fd2ca6a8fd38e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511838437ed70439bd36062ff935b0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df896bdc46660cea0a01f197472f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f017c143ada38fd0b273426a7bb92a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1652f650e420f739a053000c0f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052db2fb43e7b642d61a95177d675a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9751424b821af1837f28b1c3bbf07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc73effb503ee6040da92736505f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b271cda210c84bc41b03f0900982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567fa1426d71fb9e65741399178ee1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd6abd8010f959c914f1c34d1814e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca788ab1c5ce97927549e0d0b44f2412115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9dbb5c65bcb592f7de3ce10a0dfbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780d544f0837125ad890623bfdd916117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95adf41bfe960aec785dcc8341d1967118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b50e07c8e68ae313e04ff633c373119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c5bfdc04cf5714b6612eea24428f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57deaacdd281f4f77d394e7a0218c19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621c0af55ed2616a46b27d40ee8082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f50fa59ee7794f7eaec1605377e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93165dfc050c7cc9886060f94dfb5f9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f1d30b7b40c775cc08ff82179b9bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6eeef226ed201c83998dd4458bf51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc88bc9049b0feab4b639a633a5c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f185ade872fe01de52687d9c4d26a54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b683ea3f3085dbddbb2af274d3ce4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5494fe187aff8da3c5ae79b8aa0b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba149c06c0c759d3e5bbd447b79ae9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea68be07f8d0cb287d6059d3bb8c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e56e07ff0004d522dfea984349f94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d406cc350fc0098abf805067fd647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d336f9c6046b309804b9ec4c8caf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb922b1e4353051346774f79050bfbb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6501f190769496efbbf9827d1817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d2bf47c72fdf085e998b4d1032db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2fa6dc6a2e12ce5679f26aaef4415139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabfb81d4d69c0e94c9acd61efa08d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614a47dbfe1c91d00d7f36f570bc3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e74a8f260d2678a6c1b3ecbd1954e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32867565daf7b3a1218b6204f78c873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44883fe0a52f8e6b79dffccfae20b4e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47389d5530d8f1d6922e8678b3bd68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37d0232fdd2fda728a486f24239ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef032bd5bdb7f5fa3b48409034162f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d762cd0d225152fbfa4306061180122148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05606106bc25fcce3de0320f1e6d2e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f33d7bc066699171b6ac4c330bc7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bf3315507654e2c085ef50f7200c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd746e3af6e94af3a1e4ae158483d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53d92a089f3c81454f251955ab69a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bacd04f6324eff300da253927da4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43126aff841ccecab7aa700df3bf28c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c2e54a47de20b3da2b5393045752156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023924bd3857e0afc2d0b8445e3366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a120f59141d46d458a0f6b6c2329d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df2dd782caaee4a284c1512ca74f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c472f5ff3ba085262fcb731354c29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d6cda80614bd3ac80f5ae51aebd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40beca00c80d5a51fba9fcc607a441162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea4cf1aa7edaedd59e4dff6caa232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a122475268c866880613ed2e1fa5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d7b52f1ff3916fde3c5eef21c878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ea14ed22d69eee2f7c2b06f55ac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc6088f9f27d523dcda4ae0b91e634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5adbdf67d17df0109b53a2714b46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a361df03fb208c8991168048602b363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856950fe75fabefa86f57f40fcac541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318f2e3470b4722b83a345a8f9144a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a68945cd57eea1e5c10b09b164d0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33cf1c1c9126cc8f594d8466a20cd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681247fc7d93dc6ffe4630d40e4f8f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f0981175d0cfba22a3b857b39a1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700145992f85dcdd5547ae90e2de97a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce110f0e1618558e2f55ebea0072a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eef2b71922bd90c73d0a24eac0231178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed691a5ce5c329fcaa01dc3991b4c3fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208000251345446a1ac67fe5bc64876180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262243de9490cec047f5e3f631abe1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f02142b42c3990372f8821d01d2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3084378390d2e17d0f7b533811a5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1d09d847685f233328719040d8745184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cec8a8ca6ab847d476e4962e7ba11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19930ff6541cca92f00db9a03742c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d6d5eb934cfa16756d8f66eda95f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529694acffefb38f9141d3c660b6c8f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece196e59ee6e84ee541e07f9918b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ffd10679820dcc4bd0d75b13fdb82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f614e6f50bd852dd09f93a4ca2b5ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71767486fb325503f0fddc158b7e01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e99fc2ff8a48e5ce46512f3d860d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437aaa6f59b139e98b5f555a1a4ef50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f5ef607d81cae751bd0b6f295c70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e977d07cee9bd2f024b04207a5093a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af52f3898a79aa45c5977a310e83f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1cd689488b15b4e83561f863c6d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df8c0a06762084513825cce8575aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fbf70387eeecf1c6951f2d12b876200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea6071cea5e5752916f4ef73641275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f609400e6a092ad84f1a8a2fa1fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc177636c98730c958b3dab748af0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2ffbbe71a53bde01954bc7057a66f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dc219db44fe3fec744f495d6e2d78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd982d2a83a91b6a4fc7d3d0bec534206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199fa488766def5ca4c7e14591300c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f84a509c0ff63057985f703ebd7f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81619e00217b56522ae296c134603425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5af70de2b5157e0665deefb1e37b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb389e6a1fe094e716b99fbd33226f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc6478fb46db248de8d9bcd6084ab3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714ac8eee40971457944167d7bdfb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e066f8729a97f38ad062c70649360b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c206ca2a6b6b27cfb16ad8328b5f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44966ab314b0fb90968894e6f19e19c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7beca97f4fc51f7b5c84bdaefc8254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae058312a818c52ffacaa69a59a20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f2b70f9859a265d20909ee6962ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2a70ee4c99e4ee1d95ce1aeefdf46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05b1e04c4d591db24836bdbfe8832221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce22a02de311d354aebcf6cd28e9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de28f60b69cd780f71fe7e1809fd89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179651baee1b06ed652be11ed7b25ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cec5f764390d6c26a1bf8d362b7b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339bd8280d980ef23d1fe31c239c7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21c1924af05f7d9e54f8ee9421695227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622b114cb39816b23a2aaa164860c50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2be51095dcc08c2a44c7f8d5a4b77d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4ecef0139000e117d3db4bf10509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ee136e9d64de6311619f6b7a38cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc253e3bb9aa81070586ad2d1765915232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623fe0d18837801a607066b35a93a9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aad187f4577c4735a3f9d6508842d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086aa187edb37e9cc7ee930a95eb6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db6016b0a7df4bbc941d2078afcdcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebbdfe0e76099e44fb78ee42074b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559088dbff387baa9289d4c92cd15f40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4be640abd533b3a09f8fd67a876c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14015a1421934cb9b1365f94ed9f328e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0db8c86b8370c02adacba13d9c3ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a29cd39513cd201388287cb514e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b150b375c13cf303a52c201f6e72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78475675044528a01bca65b454b39a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699edea523d2ac23a981c4fec3d604245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e51fcb86f6152fe84d1a32a17b7cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011e0677c90cb4eb53c6cf6e11e00d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb67e68b2becb44783a2535121226f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23ff8ee81f92d0d8cbac06b1de29a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3521750ed9a33ae452d7bb336387f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8426dd0c75f3cb781a166c5bb36dff1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f3f2745c0b318d56db11bc085b68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9418d00ab1708c10e2a3b87ac62ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a1b136ac863e2a82af13c6cdeabf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270429caf8646cb51bd22af21d8bf71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4aaa2ed6c18110da805ab804f8df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d109fe8f72f6a3b3ce368b5a9296b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7c729af0ff360cdc62e209062eed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02adb41a67071323f35b9fbb57853a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a82bf8d00fe536a4e474d8f6e736de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5acf7ffd197fa7dce94116493e506261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c42861ef27321427468f9ae4e28d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd58fd1be11b0548d245a21d5c9fe3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83e73792a086b60763df3e9fe8f45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8faa72a6cc5d43c2934d9689a6202e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746180fdf765d527e0dd10435e34903c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a95aa5b3f932a5fd2a29dbf6989a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90c4d46be21e3c8cf799e89d1e2c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d2fe048d87371e67a013c9ee2283269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c62c3e926a988f86a87d43b44ab4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3439249ba00a228b516530d2dc2833271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca3bf7a34f34f19afc1431b0f4f5c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca403d70e07677ce3ab95411fdc9d5b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4fc23e069ef1fbadae22e5c24d99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855fae696ff46258406945335efacf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8888b76975c28ca7f892d07a03738276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19efb6204538e104e9c9393e3591de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1f3a400b64ee3c24c5911961a954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb47fbe54ffb1327f47fbff18410c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfffdb449d69d9952f27658dc51e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b26762277c2096c6ca0a2473164b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae6c8f4775817a03a584e95bbeef72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3d690972b42ef44c1b053fc84b66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a70f741e71ea9ccd00eef794618d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb52de6eac18170e71ed9c49fdb4317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304fa18b49bf10e36270d28173ef6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649389f0abbaaefdf1568fd1febe8e47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce567b4dd3c82624e27ee67717c637288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef9f87a02a464acceee7336902e15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c9ec20f74edd95c9efd063864ba73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06c2a7f7ebf38e3420227b2f6f028291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc90018d123b1465f540b2b780bcb4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cdd7311ecca812196fa4231044b74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bfed744eb24847363fc0268a96d77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c52b624d45af4151c68de977b85da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf110b1071b9f24abf5f94424e35816296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a38e21a0f6b7626eba03e53b3dad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377914eeeb3ab82eba1627bc295275d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5f5b7f96737e14fa42252ec425ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ab873fc5d34b7b041d608c20d0e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773613cb16909d5387b35bb7e08759301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725f3346f59427e23fbf04ef90356b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8fd048d4c13791dd848c8b8ba41a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b430ff8223a34d0aaeb0a56e5e477f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de356e655a3a1a4e4a6391c428f0bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb7a971b34bdb4f9e9b1630ce281c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cd1171896352b1f3ac065ecad199307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67edbd541e0e9ff190eb3dc8c223f37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f380b7204c35598dd59c03c1bfe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed6dcefc6ef23338f48467ffaabbff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135fb5aaca0a25d3266c5ec4feaa7c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751bc07c3ea18e282afe291d540990e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c99f32b987db2f95f39432c5aee91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd18923be5dde596c9af3f545200b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860661d66fbb079141a7aa0501598148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81afd317e3c7c87b42a7af35b452ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a88efc07982515cd1f61daa1b97f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b914d41fa9a1118a9bc166e646d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5613cc2e999e45d7de399ee3ed4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5ab7f1eac38e4ac8b2913a223dd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10657270a28aa60646307b40221f852321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd00f1757cef649ec9e8deeac54a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c95e80abb9475ec7a6162e76d2fe5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73469a41c39081a7ffd1be3068533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afdb944386edaf0e23e2c61fc344df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab4529d5e54f65c97616dee53aec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa9e61e053d31032bc96574a19c49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29deed028e69ee17d3820935dbae7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d17260369d48d79dcc8db886fd5b84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674356b131f7632e460d8d0562fa9e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71492817589d9b177c47002cae7b249331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b95b0ae38e0b7d313eb63b0ee99f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01ba92d815903d6e53a9ce36c2149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e55a9fe2150fcef90b29bda6bfdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77879090cae5e6b6c88cce0057759335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e447c0f0859eb07913e2bfcc3bce53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551704b743ffdb0464ec7abf2a098eb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69343030c68328d286c65182a121a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f27e5fe91863333e336aed206fe9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055238d5a5e4fe32be5baa3a28e04ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70f95c9797165a825b021ac9f2bcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedaa0d9785f86c5da310766cab7550342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dabbac12f6fda905718731971ae51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577eefbfe365bd5e2240223220f7ba3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625d49c285508f3bc14a3d380fe0c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b40acc652dfb02b6402d9dc9e4bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83383c7a31fd5522bb2265f818a6693e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bdda50f2f1cde5cfb27739be02195348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffab1b03921770e8f803ab11fbb032a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ba528880357ea7749608b3c57fd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb3f0f78427893157582061cbb1cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3568fac552d3e7f70b36e95951f313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a613d745b3937cd934efc2df57668353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ee684402b6df9937dbc2c5064d36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707fc8f1916335cb2a7fbc0b94520b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317f2986f57657cd45945be9c305a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8858b8c77c83b595a719ae25fcba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6dabab5f7c2aea7ae4c2edcbb264d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8607ad36d17e913479babac1eb19ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419182b2e6cb20e3445eb34ec146084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa124f6b9ca0ba4e0e5bb3ccccafc9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48401bbb2fe2c8576a90648c6a87d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c888543c7c7630ed44592f7e9b31e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf80b4e28ac70a27a753c6091d0ddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4cca1f6700c5e88b71ffa00fa2ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38bc885269a60d170bfed09576eca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93cda5e500d77c33505f0b44a359f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95188c435b27dfa2735ca59a17f5c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a597f48cea28f5bbf61fd950ace0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe42b8207a9f1c7ae37e3969f8cd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d460caaae6ebf515d77e738a53ebb05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b832809df1290a991a064bb734a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794876953fe9a319d182c9c23f36e80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524603e6d50729a7ccff90953a43432374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253907fae2df1049e2a8fdcdaa683a53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30b3d4cc562fcd9495c55d134a444376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2a60d6ef99ea5a21e60c1061bef1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6cdc28036e4f65be9495a77a3d227378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207e04f1ef29caef3d75129213d27e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b1bac79d1f323afd96075b9c8697380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f98484c8bec2ca8739871c0c284f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef98baa3a531db7c3d6ee692cf2674382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f8cabfc9d21d13569cb2475cce50d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd9426fbe92b8b2449839055d065d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d0d6d8d0c2a75ac27fbfce861107385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2a39a538d282ce23845bfeac393d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128a076a89f3b1ecfe7bb5188aa0e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5191245da74379f73ff1e8718327388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d19a31f6d9b767f9385180f2b6a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7edb8197b511dfa436db41372df14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00da8d77910073a0d50094fb23eef7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf460d5e2a6aaa3b9d520bc6627ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd449ff70c75677b158698b3b724c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8197ac0dc8054a1da552a337666c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ef6c92759e5ab35b19a92f80f3b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b029fe55f9b670dd371ee04071513c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911554f0b261008f4a9f0e2c2e9ab51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e4b859498d441b1af4f96334a990398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283c71b86da0836d2d7165b2cb494d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999a2f90379b8eae2ec105598471ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f59e4a25a6df7e0ca3cd77adb542f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122bfc3c9e741d59978557baa5ac696402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10e84937483da415f4c742425b87eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ec602d7f38675810aac745f7d4b63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230685df1ac4383fb6422c3fddc61d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc21ab3bb9eee5fb3cf986e64e70f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda354370a0dbc6bd520c57c9756a03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea638d07562ca4143cf2292c748b95e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32e8c1d0502877e05c531a1b57a97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f289a87438f9e0a4d3e316d473fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1faa7d07cbb012fa99f91f917096dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13882e72de21a35b3595fa3efba21ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ecde831e005bbee10d8eab8b286e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e6133e4c283c11d9500bca925a56e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30530fdf67d57ce8bbed5cf80d39fec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67ca2eed45d89ec13c376f64c2f24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a1f3c3f981cefe4ead674f6b6d839417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0bbd2cc75927bba276864b15ae71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441edd155981b51a15485a564a28601419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c9cb8e6ea7c6e6f56e58f7002ace7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9dfacefb464abab9e84f2c0b7b63d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29728ac94a441657f12c086b03eb541422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed59fde3cf9f5c1a4a331b19dd1c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f069c121178165ea2a7c4337dfb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889df9fc32a154f3bdcae59cdaef2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc43d22369e14abc5cb579fea27cf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434b98f83b0ac4fd0d9bf655b22f7f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7c33e1ace413648cd9968ad2bf8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059d5f890b0d8bfec004587f847f9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c02fddf55ee93c7b8b9bc7a3d32d63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3366dbf9d3de2c12668e5a803cb504a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fe1c5b70c24f5d341a0728f7267b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a08ad0aebc330e68d6099055993c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea38c7dd09375952434265b40f3772c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ec68be4ddb63f2af50ea972320d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497be6f498d7907edaef32ed607325436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ee9d14659e8586a9b17e47aa7cd02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d810373dfae0050c10c395ce6e4108438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c8ba2d5b1cb85da0caf01f9c32c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce926d8776a82e1a94ee60e7c53ca0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96720f88925f0a18e829d4ac1325a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12450141f9f2deef7bf985d50b144e08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d5d8620ab134652ac6d037e8f970443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c85bd67350b11c87f8604a2bc9cc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6c4be341b6acb7864561c9352b74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214ae4433b8aef47cbfefabec9cedf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2c4e51c7a262039982ab2363ea39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c703c3265c132ae0d74f2f72d927448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6fbad42a23748113d667206f66da5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b50205f8e6b8b2ad625ed0e139ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b3d804ee1c6648b5c240fd3a7fd55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bde595c1f0aa62f29c4c8cbe121a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04ef62c2040ac8a7eebfb37594023453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d9287b2cc5aa9da9d75faf503687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562f6267102c4c42f297d73f2c8e11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89f2bfb7d56f5a3a83b23eccba582456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de59722deab4ccea779e11dfada78a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c2cca6fb5b825aafee287d200c86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbabbfe6c2e1ff82a05818e8b9ccba0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a57db48cb7c1893d72a7011129de1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e430513814f5540e5e509986d36c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f346ed97390278ddad81b6039edca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f3a94a6ae6885fb6f5175d143b29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c108644b821bac991e62f6a52db6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3921b5d5c5ae280f6edf779e3482b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969a4969b738bf01f18a968a6edf915466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6766f8aee0f84c3c2c303052d4cbdd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f01ab070d716f616c0438913d5fd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221423732a13ac621e9f16a8278bf64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529c813f1e8100981c4a4b1cfd63de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857252a44521988607583dd49b4ba7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063d4b4d7c441e02d9415b21fa95b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a626263d22d6fb96d1cdd5b0e55a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577caacc57ceab5829a252b6a96914b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fca49f5e75727cef5271fe67c9b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d99a35783efb6c5721365daac94c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f322752d2932282ce2f88ece5ffe24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4bc1b1fd998250a7e530cecaa6248478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc65a0d1864b4bfa400d8911fef92d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706ea928f08e6f44ad22ccabe3fd2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabc0323c9a8df24d4d3ef5eb801de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d39da2648abc55b3b5bec701e37512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce581f2c948c001ebe8f9e10a2131e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20563f6f5e1b780f8037fdd9707e6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27367cc3cb3334ee16f685c3aa4e7f05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187b2a087409d4bd44668d11a16550e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7204352ba16332421949c68f2fc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094cfccebb47b93ba0b5d41161c6ccb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454fbe5a91be9f2107a35da16e5a16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f98ac8a9e37ce96e8743910b73e94b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbbdd507c4d3caadcd1ac0a7460a02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6cc84fd42320ae97b8d5d150e087492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e92c3dcddf53660edf6125ca37791493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95aabcd788a57c271e3a32e2ba30f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9d803d80eb66a7555dac106023f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3f1989ccd4003135bb9e2bf95915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5226ab9dbe9667640d31e3b9b9331497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54ae1864646e1c1c737fa15eb116f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53b3abc5ba647a0960baece89eb63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f31e3b4b6e584018f3b7e1b26b868500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fcb20366371c9067e5f3d17465733501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325435a8d686a79ce5c4f1e5666cdab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34defaf1a923de982852d464e3d8ce0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847f91e9a4240152b771e9230fc678504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebacd021f022750ddf6defa81680e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23cc30388e57265b1b463a1fb5152506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba0e04de4b7a10844974c87f30b428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b893ce35acd49d5d3d7ebad8c39958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c5c843eee5377204f8d996514e23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d93c0380f649ee1ec2833fe25c123510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0969675d0773cb6e0ba73f1da7d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159205093b9feac0def3112c3a85b51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e166cde4b7cdf78c674b69a70cebf01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f56e0de98b091cfd1a5faac772199514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711766ca5e1a7433519107bf51b7db63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1cfa7496df6213e602e94c5be0a0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7269833d6380f0cbb0799335a386517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff658ee53e3f192836fbe149eb706d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43cc17968f827ed98a01b18da610b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ace186af17daa72eb7b98f5cc492520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc9c919d81627f00729426f29681cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729677ed31660d3599a05ecfbb3f2fe6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb4b34657a4056200faca4d77e0c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3568906cdb44db5c92a024aca31dee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f7fffcb5f4974dffe920cfe4a769525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd03ceef8012a9ed07ed94944c63cea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf3885ba087963e8b051d97877a75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb42269be9aed30a8626fbf970113528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf60a3b401d8357b1c5f77e834d9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f9f17dfb7fe8956c497fa4cbfdf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc0e73ef2af22d3dc9b9e33aa48fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5a8cac1236ecf9c9dc893a1b84ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80882b41e7927c8e077aa696977e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e00e27c7072d4ace2e94eff8d2e8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add4787d0eed3e520986a89e0337b4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a73dd5ba3daea5002fc759fc525ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb956066bdb37de09650c29c1f1de2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91965de74dab4a232d26d7b80cef8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c606709d4152ccedfbd2e7f81737a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fc93719cbfc679e5ba092a52847f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a2ca30fd69fab3ef5fad06ebc6c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc50ef8a20bc1b477c2eb081290699542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10630c8d5816539c3c89bf091aaa83f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aefe79176db84c3618f43eda35304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4937e92977d843626a4b758b56c07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027801af65d6528a37d2e04cf9670e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c977e5fe9ff6dd31662b66d3500518b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449a9501f689975c804dcc5e4fce59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c26fc98d9c510590329f6abee209549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c247490637aaaf021475bf293a2c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3752e83850317704a11b8681aa52e23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca3cc3b88ef8f1a64c7e502f5cecf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d60ce01400f479b8b4fcbd0384461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711138a809e547478f8c2c2d2ce5d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4918f2a3bb4344f82c7ee0062f59e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db51adffc435d1b059469188b4825556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c758707de350ad3cca86649345f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eea1c3f5b26f83226cd4881dc4a82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f3b33f7030291f9368e144abd6bba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283446a0b9ea7def58772437f8c3df0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d1316e62f76d62a9898a237f64389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcea762b96ec03119606ec8c8169ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6019bc91af0545398e8e0cf093df6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f8cdfa51b1cc55bab34a816c7d96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d8cbaf4d564798ccf71f0096f0bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83162bd1b1bae8a52f76d7d679e357fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d6addab4d563960d978b3f4c4bb30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949346b9555d6f89f518e8670d70c397568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6dbd9cc10939cffe8c399e516f3cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c6cce4de9b3da1a11c3f0b5a8bdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7ac676db3fe426276af4b65ceafe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e57b12e897107942021cf828cde6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced967dd9ebfe6e483efae207dd009ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99220db8d6439ac2f9dd3ab0ee3baeee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb68cf5aecbda066aa1be1895f02a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6199bfa40df9e6acde3520d747fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a2080419d328dcc1a096c961c3f9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e09ddf36ce516ddd3b99818b680e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb728a9e01f95de1531a284e84992579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031818a4f3abacef99f4d0f034d7f05c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bff2ad3b36f7028d568e93a91690d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295924553544b9cdc59da0700e00098582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be3881b1e9616d7b2748622bf8e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91333546c5b929ec63bcce7abde2fdf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f3696443caa5a5516dd841413ee4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66e61d38fe007421a20e2e4b3de46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e75ede2e4af3564c1df5eab69eedc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0091d4b4fb41ea97cf8cada026b71ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed97930a1c86d2249dba5e86df340589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ce501a6af586b1979b5452962e45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9421db8fa228d8e3036e8e940ffd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890a93059a9be0efe3134e889841b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175fec8025a55986e58165bfd25717593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaca4a8334a6d64008964cbd1e469b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29247c6615ddb32ab55612aef20c04a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12110172f379e4a6245d8838a7e4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4586591199775fd6b530ebafb99964597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46520c65ed5501f935c35a0be8c1389598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d6d78f22a134b73f63242a5f3612599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa0fc18a5ca9ca716786c1ea0721a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb796861a482c200b33fd091aaf995d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5066841f05d08a6b2cbc23d4acda5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547ad12376d1fdf8b686e4e0bb5144603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7c68fb72e596d64edf8f063477c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424e03eff8d723594489269d6abdaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e3c5f44e14acfed29dbb9d2d4fb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4782e3ed276e3fdef33e18410d92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1acbddf040bd06ed48afb042961ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c5a1a6cb25209565498ea5b71b41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb1637f97080d7961ab412b34ceb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f000b0963d2f3348034309b0805ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d062f445ea53385c98e32789dd94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcabbe5192f20dcc8e134e846109b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1fbaea0a35f0f366b28c5e9c82e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d9eae964ef25f148c558ed4e95fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143c9ed2fc7cf62f32dfb985e57a78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f72714ba7b420f4a4effcb4b869a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93da70af05971bb8d716e6665b98b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730a943e0fcb97a992aff836a5b8e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ac0e02f75bb394aa23c0b1894d7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007c41027f3101204e52daead64941621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf106940bbc02f9f45b539ad73c28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c9d2decafca8394d8223ed0cba61d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8565a257c0a3d6fe08f811aa1e469624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234fe204c78a6e16a61b48775f08ee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e768d5655071880e68670ba7921b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528856b1931da5433cdd7350799b03f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361f2e4d36022ad35f3b634f830189628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ecd5356b168dd1c2ac9b37b2b246d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7eb59d02e88e88b02e8b0fabfec3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd4b3bbcf8c90bc915377bde3d5db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb1a15970807170e6e9ac86f6794c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f38aaba4b6b8b95b8b1678bfaa027633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabda4afc220d1b182741c0c02c4f84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe580896f6519a89970a4a2517693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cfd49ccc97bbfb8b423a1083154d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb202769b7d5c69b92ebd43c8100e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378582d6889131d8efd9181028579fb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c9d80a3b07f84d4b81a2cada65b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1857d9ec7348e2e185ffa69003336640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd848cb8944958058dd51f439e7bfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d74ffde3c51bca4d760414ea455f37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05eed1f0d3775fc6a81d2543dc4ad1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5138c974dda9ed5a8bdfd128785452a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502329481cec717758bf5c28c36463c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a80cda70c0f9a0c269bfd2622f8a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28a3233d829c21e9c0e29a5493f8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad8df3e6d72dd8d5bcd4dc82b59d9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0908d16bb5e1d1b182dd885d8930a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6dcc2f2ca8b1e009dfa0eb469cda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c435bffde6bb746666268f8a56b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5fb8415e3f540d41503aab8211e7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cad48870d65fc22b5a442993a298d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b586ca0212c02beb221f4a4d82e5ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04786fe4344ec2ad82658a6b9671c9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6f8612b8e87291e64444f7c5aef17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c82dd1bc17e39a41ebc33ce89e195657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb6947128640d4ea3c042a28f5886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b8a7fb98eaffe75499d1615132af5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b631aca28f762635c26a44a582e93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f862a5ed8ffa0e877372323110509661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce3330efdb209019a3c0de61be85f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd53d964789a7bb83adb5c09bfa7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a46131c721df37bf442d69cbec818664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2924ee532bc5e09b14fc7dfb47fac5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23dcc2391cb6564fde0b04eee81c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5c74ca7721e5860442b8c586dda7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a8ca5cb47fc78cc8c4e125bcacba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feceb9ba54fbaea0a1d436fff21615669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7dacc66017af3677fe6b0180594f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d41787ad0dc7c54b0aa1a6d9eb438e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd77a65c262265f0f79e420acebe468672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b66f014cc45aa4290d80b76ef0c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802bbe76f04e761cfd92ba3cf3918c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d659bb9eeefaa9b4d0b96df790ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6c4cd96eafbabc402e9704593784676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9fe42d33db3de1574dd64c713c55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d2e801606a91f37f729cd2da8293678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155706d4c7ec3596c29ee6f4cec248b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7fa7c48c19711ff19acbaee68319680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>