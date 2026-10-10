--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2710,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2845,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3115,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3238,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58ecf842f46de747d1c9e613e72f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a04ae2e8b5e76dfce38c179300fc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6642da58ebc876fa2c42802e31dae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc322309b8f34d6f35910453bfa34ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b73afa9cc98bc095308f2f34bb8225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d053b087b696b8d14fbb629f9e987d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97594fe88995d77e470e75b13e5356e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a765e63c0256a93d0501a37acdfa728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda88395a8939bdf96263816a035eb359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f84d5b43666433aaa13c824f9660810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1a6c8b51e030de67512a43d62bd6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633100ec54c9d0a0eabf1253f5e0f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa0811316dbfc81ad48eddd348a8f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410682300722e35723e97858f95a0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a4e9dcb94daa970fa9ad00ea131e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3fdbbd111bbda89bffd23d03a987816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706927cd98907808ed37363046e7e8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6e3794663110b8736c8288a8234518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb648373e3417b901ca7deeac82fe5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf48f92a6e40b8e80c4b70aa5fa0fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cf94d1462f7afac02ad506c5558121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99c44ebab1863e6709fea8e5466fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ee8ab65f3eb287fe1024f896d48423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c76e4119106d449830a0a02fb3e4db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f96ba09419b0f74a7d96e5c4727ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8073b0b9ef83419002a06c6ab367526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f03569408201b5b73d00265a0a9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46803d836f5b81b95a170a5469cd55328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72be191ac8cc9c102079088257703e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5759c6988b91bcffe591c6ba874a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d271f6088ea802eb32d20383be24f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f0c492dd7e781b5b59a3f6b24f8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d1dd7173ba885aa0ac448dfbc8dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89432d98a66de520336e7e6c4e7df5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e96d1fa8c2b587a41b0161c56982835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26153737bf6dbf7d2a7dee7d19437736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871088dd4e20e98dec4c73aa6bbda89637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206424b7f190628d3e76eadde0ff0a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4da4456d15a512833e9a78d1e59e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93896b09c43a08520775bac2d89d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6564dfa0c1fe65e83bfb97aa2effa8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82838c4f3e9ff01a041ef5212875142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b8457d7e0da922ac5f223fdd704643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706907de26d1add4f5022be23f2dc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c15be69d18adb94ea649a52a2fa75c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7117786dd456b0e36a20e570da908c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb3e0c67331a538e8fd36649bad7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046566a98ece4cacf2eab7ed83816d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d04ddac8fbef4c2209485c47574349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597df94a4b7cf656c3632d529b5cc6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3b720837df1457f31365acd7bb1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5ba549adc5d93045e04380b327f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f05a5bbf5edf1ae638d57c13be1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff88699b043c1b51b4164c18d8a323654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627d422bc0709217a53cdccd0b181b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6b033d80db2472cd4a94480bbc3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa68fe8ae3ac8007c69038543f44eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdedfd6fc987b88152f3b4c666838a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27832abeec7a76541e774e373fa43df859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5777bac45da8cf8010fff580501c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ddfeb8f78902d0789440cab78caa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099595bb7eeb69ac409fce0bd6ff66262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fceb922280de1e3433fadcf97eb38d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481bc129ee93d72374172fcfac2b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb619e5a4effdc8cc2421a0b9855d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff4437504014e5305330321d0145b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5833d654e003a2057dba461873d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead354658e2d9c018b354837ccd7489e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79e52e88dfdbe48f3d34e9aeb6c1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917da2d91479b1e5b25c7f67e26ec1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0378e1109931de64d0b966696dd60671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c955083df7d0a8b2f0e647884f7a68f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52538648a6683f2ab526c299bf8c0db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2f4b03f41e0ed663c9a78c9ee5d1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e2eb7c2f2eaed7d4aa65a1189278e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d527f1e044124ad0edb832baccacd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5145a579b2d0c6c9b97dad7afa7bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4780e07dd12f228bcfd97be16f52478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899953f70f50943e0588c8c00b51ccc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cda2231807dd4c2497e88c368dd5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3ce799539a04433da9b0184452d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486459c453b916deb0e095cd99180282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d292b85d7c5554459449e3798912183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb4deb0ab7a85af59c66b4bc1149f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d57b79508b8d60637e9abb3ddf0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a398a5265c487534d20b091a851737a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e7e29bba1edf8d4c716b87399303f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9265a4eafabbdb5fc33fe8c96f94f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da53036189da83511553f1d8a04e85289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d7c617c34529bbd1dcfdb9d424c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e1a0ea1158194b1cb112bb4b8217f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5caa01772aecf620efe58ea034ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6ad34189c64eba05523890ba49c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4578e7d34ef0fb83ba5c0fac7b126f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccaaa2fd828b4faabbda098053f22495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6540bd3a65fbc8ac1cbaf9b671b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a203c90d394269c279e844555e1edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c40b53c357874125bc025a8f4c8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0186a5b63dfffb57758983e757fc07299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613e848cdc662c19489ff6b35a61b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5488691f498f80cab80e7a4f16255101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aefd6550dae38d60a492b556a58c1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b418a4eb2946fbd0c320020febcfd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ccde85991d90b3e9b534de8c3222104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7947e02e69ccc768fe55c217208d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad9d986f57fb5964fc8f7e2ac5605106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace0d638f6415d7a974cb1a03d6851107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d910082217a60ffa444f2275a57521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29db7668c90982e4153451166e5178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09198acdc11a86e7b40c681ba98624110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c627e772a8d1e98d16d1f911a385f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87ceb0146a267a2edbd9b4d9698b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67798d52e1f6b723bf6ae11893af4363113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa8df947bcad5355b20294b940470114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d83869b96cf8f0fadfbbd53e75ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9bc24792709a3bef555f651f92242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed126d4607c648216e7dca10d44a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e90e811d8efb338148b9e143cc806118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840460b8b66c050b9172d28182e950e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67b15f58043a9f0ef35a384432ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15e3c7f318eddabee497fbcb88c96d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597fe48cdb619ef6c30d623b3b9255b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e60adc6e84079a9298e7e831d383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc05c4c3fdd9c53795c89b92a76433124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db47b43661fa6dbd897f0612f98636125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab5574065d8dadb1760f3adff903f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8c6fe7098df557c4449b4afdaf85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b635f04775c01327c3391f95245ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f164868ba41f2ccd86a15a7f8b3bb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d8e75c38dcd3ec751e3c615e7d2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260874c6a6361212d71709a1908a61c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95710f55b3bb25f7daa6afebd774ce58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481ea0c1014edababa7cb70845d460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e85a6417ca92c35aa580ba0ce81b6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f9ab97eaf2e55feef44932595c61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd378bc059be461e9edf60dd4a1602c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3485e6fc26caaff289cdefdb3e222137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20442c07fea6a7b4497b4a2167a58f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9458956686380e3399e905cb3115bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f9da95e77166c377e889ced7401e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99f02e7082f1d7f31231c8a6288bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83f7b80635e3ae1f089fc054023a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f6e44e6fc61c0bafba5861fd0529143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d87345f3dff8be30af1ed3eb4dc7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbd210a1117225ce5492692c273f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a302dd3898e7ba1901a600caa8b72a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aedb4531aa0d1ec6a2cc9c8095426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7eb43619c24a2c46944f87e6aa8ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0938db8fbeda9929acc9c77eea98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea6e3eddced5581a558d9d69a154d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05756705ecdfefb61143057d4e9abe91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80f361f94ccd8c3372635ea98111e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b4fd13ec24e770fe9a7aec4904a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326e6e709ab2ab5b96941ae5378e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5b171a9d125be1a1d1d56464ab60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce68c99024879a9f492252feaeed1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2174b20d4c00884deb7ca2cf6f413b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf6d33b55f62a42956400abf109fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03725dea12ef08ebc4f412eb357d5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac6c47f812dd2137527d2bad4b2b22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b1d36762815d78d9f8d3322843e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489fa6190d1a4c3e22b8c57e4acd5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb638267a35efa18eca78aacd91cea10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3c076e659c675162b39153762f4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb472102545e2ca3bca02e159e7495a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20ee9cbe68ddac181b7c40a8e885c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e52b0d9338ebdc6762de36da336bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d8dbf12f3598825ff5f69fd5d43f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c411ecb32d5e102f74e198e38af17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248af1787180f3322ce010c6e767385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203feb597d02026b7d4c1d8702303e89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0dbc9cfc6679d74651c9ba086f2d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d9ad8585c1ef2dff8968690186c27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e285782c0e34b4149bbb5d4327195f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52aa3078c3c28cbaca5a4c04a5163175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388f56501ebaa2b88f1146eef1093b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c624f0b6d8f933fc00128155431c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da401bb967737ce1cde0b02ca8e9a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495c85a57f0cd1a5bf3ff25ae262ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119431ade6b4cef5bc8f373a36da926c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036e7243c538781321f243ee8cb03b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bce44674f3405c1f6c2cf813acf876182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96832ac26d0f7c3a791fa00c2c7e01c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f898901a0a9b804f8f016aeb70f49e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4372d4850caba6b4519dd2e22751f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c9ab67c71a203fe405735d2cee17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013ad055932268e56329977e1b4ff8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84825f07710aa46a08e76debb592e607188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c868e26066f5778c8c185f2676f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6194fdb22f39aade4b34643c6bd65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ceca1075a8c86fb36e0fbe36f1db4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6572b629839d46afbf7c5f8027e0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04224c54d09f366264d25ca1996ded6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8228c9366a7e7768e6e7593c26990194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90aab89b7b975f4547f29db47cf8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba3c92ebe48327359f16095b5f83b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59d952034c084d2b8b0b594d2554e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011d2a0e714ea0a0fd593563020423198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8faeaadca7b07b16c0ff27e6b189a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a4f0510e7fc0ba9e3a743ca3d8009200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e491af0422065b35007961065af17d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a014ecfe34148634dacadd8f4eeebe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142efa2dd99009e3a9d0fe7ad9552e6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392018d9c283a9338d2b0af4a87319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757bee7fb8c1ac9c1025583d0c11616205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff647e055c6017d27df08a53bb017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c9640191fdef16293863a70076f2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f6f738aa44446004cbb0c284b572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349f50d9a7b1cffdd8bf10c43ef653209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf1afc17caf63801265356da6fa19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707fb950c6418912cdc9fc0f75582a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41c67ed0e8a720a06c7cfd5d3eb3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063fdb47e431b8a811b622a139774b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379ff26511cf9e0b018ef727792dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe92e684fd2b6c3ef7fe24fbcba6df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3755439f0eeb145c57524b3bf36b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef0f7e9c41397210a469f8b7c46e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a25402ce33dd96acdd5a6a061c5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261ae3a1a85b9320ac8000dbf80d58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b6d6a5cfae0578eafa125e7d37c08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade62876c75c20e67aa4dc839f3363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64b98b8a23acd3f129304a899589d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e547d59466cf102dc63ba6f8ebd2040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c8f4f223f2b9f0be1a4b135fc544224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a3cea34b9380246291c510a5aef8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354973f709897f0bb41146107e30fc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7448c62511e371afde11967dfcc0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf9c71880a0569d30114fe0aba93d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbde39f925819c9c1f7f6755850945229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8352a9503a57ea6fd1c98679141b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e4774f0d61077cfcf283e2022aee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdfd8b6f1bf6ff6fcd2b620323c61f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92663ea4a4275ed1cb023b607eb7c410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7809801a008508091abf5e40827b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068bb4f16f74aaae2e9391c21a845e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e4e2c4ddf13c5f19adbddbff7ea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b150320bfb70a5c09c8b2e6526f5d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb95e3ef384080953fe86fbb8c20822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673c19ab403b5bffe6d9e05024c9da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a93cecdeba38162a196d823eb25a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743987a435d91b9aff94b86eef07137e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ebbb543f4138502e83199a5f795c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6fc00ef0efb698c52220a944dc5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce22046d285a42e2e572ef12f5ab8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a38c13efeaddcef12e34bda49087245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698773f0eb3a617955ef8bd508baa93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1da32e6d432a7835206095faf5eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce240c3366009da67e6cf89749f7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f93007e4ecb4249bf6973b2b02c305249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44223bfedbf1eff3b0b5fee4f324363e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f2561ffbbfee5810ff8ac0e7c819251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf39c76d697c9e16cba9399fa48bdd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3369462f28e2935ba71b76244e28f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe75ebc7903c233fc7742f318b77178254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2e117e4aae7c98c3206d15902321255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd9715b6c688a7c85b9cf858372ec5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ede9729cc0454ffd8853d0d6a6635257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336056647f32fdc2646bf8a97e2505258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60e8e1f4648c03e38962e70acd0fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4040ec124d98980c456316c38737c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452da8c8d6482274bb530882f63f237261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c2e6056e5f7a1672ef4c2c8edfc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7910d4b085d378edb9703a8a42f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aabd30d2fb3f16733932351699692264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a14ea0e7238de70e3816fa9913f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba167537ee40a5c64e78e9475fa9fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b1008a40e9ac75e698810ae7d9b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a76b22500774c74537cfbc79e20fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a99d53e75436f0ef9a825681b6c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3dd8f873821e723e7a075eafe77e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2d2e947e30127726e2c5278e8083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a219aef0dddf851466372d155437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1202cd8f601063f6ae829accdf77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e864c1921cdfb1b4ff436a7d7fd3db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c115ec73b5855a87af818aa468e5e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f7083e484d464a9feed79841180d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef0361d383bbf72afcad0d10c8556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427a8e115ab2907e9f7277dd150839278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d916d5a751b80a16a5f5a83cab793bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dcfd6d6fbfd53cfb5995914a7b945280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fc5bac56f447af1e06b637b8f1d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ad7c68023f6b591cc988aa4f5cd84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fd8253f7ea48e4026e476fe9cb036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4722e8ed4d95adc429e4b469cae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d35c3399de6bb5f9323125c7eb555285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d4911db1735026c44fede275dab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc70d0da5aad340d1a4b587190d70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae454e0c3ec2360738cf7b0a13df873e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6532c10a66248f3f323ac3d4b7da5b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1cf873e237ab3d20e1d9eb4445bae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e6106912319be3dd86aaf527ac9ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9674b72d7b7a8760b0469b858cdfe24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f811aadf77a4282aa228e81ba186e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c453b1e90d216bc11c2e46ca362ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9eee09bd0af9ddc365c572daa787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c278411d5ac05feff4f175409b3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8e34bc5c21f289f3da2a20f7dd2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812ece2251e1b7c0b454ff47f6e8ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee41ddeb9346b3271f3be1db854ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17fe67eca49b63ccadbdb20c473bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbecd098b183f8fd8deae369e732a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922565a131129a6a8e70e156c881dff2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8b58d931f553c17453fe5f9124f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccaf4ced473835acf571925259c86b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea9137c680caa645d3bb0a0dfb8a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680daf62fbae5efa4e0291d10a16b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b796a0193c77df0c8474304bf416189307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509248c5bf155654f75747c34659dc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184581f7e6986ef0e0aa5dd80dd1d7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf4383fc72f36abe350bb543520642310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cfde67dc51bf4f98d112633096c6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cfeb4d2e212a576a99889b2aee0f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fbce795972eeb718ea79b32d0862d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337d9c9901cde1c9443cb7e6b3c4de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7b62f088c829c61ae9d0a25611f33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95558ed58889780e53bc2556206c6e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1069fc0f047bf2592cae799b9a5987317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf162d908263edb95455064274a37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3a1fa431dedce3adbfe5a7cd1a0e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e41e190ae43ba73142175fd064c12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396318075fedd212ba0868cbff4231321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a4fe020b61293053e328cf4a8091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bdd14b7c89bdfcae654f5fff2a98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24ac420df67634324e41f7507f40a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f9557772a630459603af0da03b15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa856059cb8e5402c395e3cee9e8eff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934fbcd39add180fdac090340415a91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156c44e232bb92564121aa16853bd67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f5271d1d589c350310290048d474329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47437c963fb1abd31bf075c9ec3a3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1d5bd748fc9c3ef3faec4e5879d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121650624c93e869022cbb689569018332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b13ff8160a5160ccc6a873743ac9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc25f59dc9206096252d655a074e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821db61b72e1563fc4a88989aeaa77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc401f3a209abd81e2d3835a748484a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad338fbacbef68ac975cd9f69c8e38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f3d06ad2c35ae9235528806363e3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf60cebc0e59e006b3f5892d7d876339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a78c1e43c3ccc8aec78ad40d9b8d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9d49a0e5ec7e53353eeb5de1f4003341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cd093db2b6828d4bfb71b7e3724e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ddd49d99e392559fe3f2999f7b6b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55a7445f4364b091433eb3c7fad08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9ce03eebc0b9102ee2b20b5e06e97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0d0f0f3ba14280c1de312bd1c4edc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7e6e21d05284b4f0e63fa90b5bae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bcfd281af06d38742e991d10b3459348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb6c06db2bccb564fd02637e48c057349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33fa9125da1254205de47c632f2865350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387fcfef2c5999bb53f23eaa798f4d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca1b8ad64567a323dea011a9ad685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f33c8fab8e9cb5d2df65ba51bfbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48222e0a97c71deac885cc3cf8c3f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb4ccff139310c7c82d10de5104f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f1f037cbae0bc70732598e1c742c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104363a1d44dacf15ee0e23e02e4df3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9708e759df46f16f20566f7ffbd0618358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9d6ce81c033c3cc57cd43fd015fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d370ea97853ae8c83b14589722f56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f96842997ca7533e0229528ca15ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937bf1d627dc06b3454a0538a7155bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52a6ef54d6c385e1cf979c3da5f2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d39bdb220a92e0e94831f21bfd43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd01f11020a39c472bcbcb1399b56b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17036d5450757526f61bfebf65227c01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c4385030bdfab8883ac060702787c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19129cb66b25a12de4f1d0ead35cfea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b4e513763ba9bd1164100df64663369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c317fb15de5f176a13e696c9ed40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd619dd5a63ee00fa21ab2300f737d54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4c1061d8678d30777a8e65d2c911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f4e6c01178e9d7c47bdf676eb261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac64a908a6d966d784947f07b4ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19dad6530a5321d68bc8c0d5e7cea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb357fe6c090851476450be27c3e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324f3733966be802778a34893e7777377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203689274271b896da4ca8064035e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042137eb1cf33b83e48fb6b6a186858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df555728e975fd9fd89d74256b948a0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8d03092116d5a5aa030170b38f209381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c999b7f4cfd7e67a223d08b93e144382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a20b293d5097ffe047097f17479ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f8cde483a5c0104aa018f9332b79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991da314038c9a98ab99175fb10d12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b416c960125a1c71c7eaa91ef8ed270386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e89bc16c73c1733e9dae832b2de11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a62332903b64cd02ca9059dd82fc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd843bc3e4964474cd43c238e4bcc8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a09e0e794c037b20c8753a994f833390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb95d033729ce63e9c1e431e61631391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c79708042efe9974968ff5340bca4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c5153054a78a3e62f359b0b7e0f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdac1fb3d66e95d9ca5317636c40778394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb07ec55ef437a1904ff63711110c08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f2f85b356db254946b25551aafa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db384cae66c6497bca35ec50a9766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280a96f2819965a3cd700b269b20ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448fb04f95bb72afaef8f115619ade0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de837ef0c035c2ddc9412ce95f34b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fefa562bb6f924eb45a2e75b928fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5d1eb7313de04774caccd01351a0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0126c42623f7a0712f10efc4705d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15a731ec5d522eed70507e5fd423c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5c760aec13664b3f1f766181b35cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccba1d9fbcc3b23379c6cab3601d006406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587bbfe5a2fa1e7b7c586df72bba335407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf71d0675fd4a18d1e781f67cad49e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123f3274e50130b894f105cb7d59ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e2dbfdee1793e865b3a096b3879f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe78c8ae0a55cda7b5f2b23667049a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422798a7dc605f21a41ea1303ee248e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600f6b6e278003439d68e1a6539ac6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe08b97eeb113a4c244da82346b9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c96c466defe5e61d4063d9dbbbdde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5075867c57d5a1cc25e3892787e676d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100dfec62172b752308050edea8d61e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a4c80b40421b07cf9a8f2071746e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a635e2b5aad63c7949c1e21c77441419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0173bdb501977377f42dbd98f63856420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef552b8e2c5b4e1587e1b99f6ab82e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323483dca4a7721a1eba393a0b906e68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba07e52ede9d69c23ff4443eb06d09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c080c6ee6456ae8c3986bb4921b46c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c690d78a4ca97ef7a3406a25cf50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796ffc5ad9977e2b9a7e337f4a152c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb6545d24ddd32855da6a74ade9891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73babe1584ea59522a8bc8c1a76c7268428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5596ba4f9732248f3449fb995f8ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ef6137567baa7c75847eecad239a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb460d12cf80298aa648b3623a51cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1926198374d265c0a4e715bdaa88a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae994092d7667322e17b160c2b1c52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1e6aa9f83909173437910c33e68e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf64b5d2820be5988301733a801b49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318844d3d8163c9b327443cef446ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e9fe19be18d8b34eee3aa02fe2a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475bdee1399cd6af67c680bb1023dcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd4db3fbe1c2a7bc48222cfb580b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74612f7e26b7d189e0818d4ca90d693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0925b728a1d00c731d2fe13f8aa3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4fa89410e0b9102d33573b0a0e478442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831e128d11aa5a31bb08bbe3f3a01f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3370ce85b03b2607d04f9abbbbbef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60724a012ec42f3792916a1de3c803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2a3e38caa6206d275fe3be340cb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06569f00d3fd52435415332f39638ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52104327e7c0d04c53d9e55465746a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2fd1486a680af60fde7e72eee4433449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783337820e9e3f7f378f2c0f196b76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb94e6d6377f957168d92e11cce18c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bbaa26d9ddc1c69efca9589085a43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6d220bd611bb2243c99069491ab14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054988985b5e43eb51eb726c4c0d67d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fcfda8489fa65be37152cd2b73153455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1321bf8eced129ed0bb8103d2dd8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041d364a9ce5c094080363cae53934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3c97ed7680f7931b05deae55f679458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3557aca2fef3bb1f17269e0c385d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9259030aa67a60b5f954710f860354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9836e367cb7e55b8d89d32e75e7312461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428df24149aeaa7d68b7e8c9e51ee58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfef72e99115e95c3d64663ee0b447463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd263dde5c00631cc65992a3436902464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585776c06bfd5367cc251685f3402707465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cdbbe09ec42e528e3513e092d1c93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd494890a7cfe8d0253d44b54160d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08090988c609c36109d875d45b332468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847831974cf3b9fcb8a07654d1fb2f71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18b0a8512208aa94f2013bc8c1d99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a2ccf8ceb99e7c58fe6bbc7f8eb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869399da218e5238335cfcfd4c37f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7659377f9c8c75d31bdd9d43ffd4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61795d692f6158d864f92d1c1deb337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb02d5be1dbc0b3eff4b663f153432475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305970c73bb0a3c8d95b4536c91fefe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046578f49aa4c71b0f79016e780b8a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4348571aca9dccb39f71d3aeaa14c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1da1a0bf7b807d14f067c6d5ab78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab8be60645c2d1cc4c03c014c1ce6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac36df4925797e96f40b4809edb9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7126905cab7b2a2ca8a067096232989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3354effbb8284b07fc471a0636aad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c6e2bf81f27d918036208f26117a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ad37977ea3f9568ff9cb7e804878485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944004b04ccba6a109c8406fe68a7482486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac8336955b6be8abc7d9194a33ead3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e7922510a1862015983a003d4ab4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f841e6375bde3319d14494a3664e1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c34ff1a0ef0fd06885ac1bc60bb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1d4f9b3810d708e5461ded75d7a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c299c4c5fa2fefd94c8342177870e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5576ece1d993b15b272ee9ca2ef8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577cea8d1faa490d23fe86ff7b984a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e007c10e55bebe2794865d90e40fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07475394b13be9a61a2a6d0936322496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712de1ce88244ee74e4488d2c6049d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a80bef2206055b05e8ee0661960c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289b93e41cf7c3b9f1231f05f75368499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c4ef35a4c7ff4a7d95fda90923a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d5642230062590e68c7699d4ea637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915d602e2be4dcecceb99bf8bd0a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310683fe03169e01c61901439028bcc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff78d3fcf9d19d8cd6c8f15ee23029504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82cd5a695285b7c3efdbccbc85525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d418d4b6504b12f8ffb44d615ec8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432938d880af03bc76fbe86626db6047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf5ae465c9479a86ca88de06d85f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27896763fb793a807bdeb9cd2bd84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52dcccf3fc2aaaff17d4c3948ce03d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abac03f801a641a586681347ff028c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be7062be87ec8f8c29440a1ae7d40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae542b689d91862ca5a0313cf9737ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f5beb25946a3a6de8c6e1041804a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a20d28c5b8a58b6189aab12fbb5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8f0734496e5ea17c5092e9f3c9f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c25e2e5c9d6c2680c98c9572988fa4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92ef5c65798bd1e0bd7630b575fa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39bfb25d4bc4e2c4c27622661baed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d0a476ac6af7387d7027c710ecca6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b9d987bb16468ea1fc234b4b94bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443505c50f5508508e19faa6758135bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2457d96520334e1d7c4fcbf01386cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196b9d91999270bc6d21bfa58a8840e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efa9ded5add721591a35216e27b6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d17d185da06d610dac3c922d3c328a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40700930b8b1ea0b59aef004b8a737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e435bf945cc689167e9e3b12a0adff5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352638b092e028e0825dc223feef65c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb899279f39349300b9f2cda4b77214530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737552f35c5ca238103be6104629e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a05c69659ea67a6e0c9359e2ad843532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082c63a3a90b9b7ae5b9cc4dd9f9e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686165908ebc64b81a8d9aad761e55e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867a368f40da02d19bbcc61257c0f81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3490e7e01fe636963215ff11615e9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda2185f2b6e55171b82007357a2ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4ee1a77dd8f0443db90bada12c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee6d395c1d40a5b1894cdfc390f05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed06fd013b75124f92c973ee842699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9522a317342db870c1864fd44e9fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b73a148d3a1de70f37e36262e59a59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc27448a2240b802b0ae9e0d030d0bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ef7da4469c646283d5efa97ac32ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b8f84a794d2fcbc8b75600ed53e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83d0f97eaa9f69a366d57e2443a75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea516dc2523d2bd25ecb282657f138d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e637055c8d931ab9f370ee1f272c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341af9f84279bbc79cdf5251fc5e66a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb490e9d03b8c154a0949bed4207e73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451df85f093d0102c92d312bf4aa59d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7ec3c5deca9cf7cb1ae29a5013b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964585049faac921a1374f62eab75a2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6fe20679a255db21f6ae5a7e20c2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281a704773db187bbdafabfa0f72a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040edba41ee5f8b7d107220b19b79e89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051850bee5e0fea0302c67d01b17b05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9187c076226a1e2e84acf7a856e186558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b146eb572235b9908b280857645a19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e9c31e4ed7e6b0492f4a0cbbe1e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688fba035e6d37bbb25a8d9febc8fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceccb435164b326fa4100e82f0b8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df85844ea96d29e62a5376e186ade87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135d0d51bfb4fa2a91c84642d3a1a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1eb25b802d9ce41dc89c53f38f961565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd4da115230d9779f378b7e72354af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25480522b3218e711ae42b1ae32e5734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef166cc65475b8529385b45afd4dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc24d6f884bb1d8584efd6d7c0b569569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764024194ca5f263a2c3aba858a3b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9687063d3def20d86c3cb4febe339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2b966ca5b4791835a1893906022c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac202033035d9429a604f950349ee2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd101175497d10ff52a8db210112b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69669fbb5078f0236bea109ce3cef2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619b9a17c10b31480d29f98dc7363e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1c0059e3570ca8b06413b0f5f69eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371cfdc9f58f3d104c0f8c768836d79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782bde8e3d24a64549262cf2ca41125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4f05ae610672eda80ba4442a2b42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112304a99c1d501bb8a2dfeec34c30f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef24c9c9d81e8bf61f61066472e512582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816a4a61b9ee4478c70f2e2497c7b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4358b793baab6834790c8bf3707d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb3cf4ff104622e8836903a03d9387585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e57f80e7fa388a75e206a616559fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7298c66ddc1e7d8cc603685bc8e26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ddeeeafdd02b537d791f547756fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a966b5b61ba3cc25a48b2d64f9ee97f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafaa8ff8de69eb157a8a79914c9c71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3de1832a8ee8b92a7dff39b4a3da8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314972f95ff1afef18db69ba6b2249f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067c0a5369ebe1a641e66a16fdfbdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53660766503e34b471c56dce640b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a689d824f97e68c9737d3f91bb0bac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593bb5af93745a706f9ab5d25a3741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ceb336f0eaa3b03c1a9d689cccfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae35a9e9c048a01b1eccc25566efa9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0fe4264a8c0f5075e7766b5d5ecb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b982fbef6b5a98ca08ec588b35730d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc6bb953a2a37d9d543ef0dc66751601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce051e7f03e2770dd781965a6f466b44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e69ac653393d61ba8f4922d2c74a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d59021f5b13285c0a1a44cd5a76140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df993bd76c6dec299c54abb81f47ef2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e60538391bfad4fecf6f860af254d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ec73bc852d7af9a4f43058444c74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adcbc91c09760c80da259fb7651875608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b602063145df2196217c02d41b6d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cc0acfcf0cacfa026e3cbe25ae86e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe928be5101ca627c02521a44ebf83f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f3edf682088c6f30c98dc3dfb416612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2aa608b98736abe73a24c3618ebb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6494d3884f7d85f5c353abee3da4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97f726d4179ca95e406173c78f9ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60f50d47c9823e3ef660cba8b2fbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b206b8f09d84d37396e05466a48e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e47fb3081c01a2e45dba1d95273624618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf6242c9d4c40aa7237847dd94421a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ccb97ef81c602588558f57d9a8203620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340d6cba334fe285650fd7f3a3d43d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13dd860da3e2c6097e3016c0e8f364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02de8cefe84973ed42329ac1adba50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ccace406c7cea06c7c66f36d9c03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd34286244faaae5913a597ce7f119625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e597597b167c1a0e61a7959b5b76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd477dca8425c120da0578d3a96ec978627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a9294036e4c4452c573ed1afa43e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bba211f99e88e50e60a26105d24bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e78e1340df968a3b975a797d299b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c524ea6beac502b6f4620de136f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b56cd044de1c8a3aaccf21555193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3832eeb4e82c3f43e08c9b1e7094c5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee8a6d1d94cef780951ac92876aa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb84ee31001af78e1f724d641d30c54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccbdf306535c8ad0f0c8f650e72b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae529deb9d940829d424d025afb472637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ab62f446b74a19c45e9d2af603396638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043afd9a563f092f018386dffa6ef80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e49faf29552292e0df5a97ba56d33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb33c26d1a25a290f518ab24fd6f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab6fc2cdca79351e9e8d48d725aa6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01882dcfdaeb2c03842e6a47675cc7eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e295ad92144bafa5e1adc9351a92e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb30e45f38bade54071579c8566eb64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39638f1d3d630133bac7372d6ffeada7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46346da2f5649dc05f0bc3c65af06d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ebaf1803dd4cd2f4f8f3903d4fbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeb1c3687506c580dccceb1e494dde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e19a47a7a2fd0361a5a579eaf25d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c16b6726a99cb6045eca48b7e48c56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438da783ac100e5dbc2e9b65973256d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184ee3d8795442da5d088a4239c82f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c011789800f9b9181db1f567ee57a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c75739d5d1ceb7386b8eb465465b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad37d7d6fd8c46c7a3f915708501d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76287fcaa2eb7b6c41a29b0716ac350657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecfbba6f67677dfa1e9d1460c44a93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068710336338b491095d7cb442f0d632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebcecb86fecc468ea4a25b991040d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6dc4e1df18f419c47908004e912b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433384ba79065fa9ff01b6a71cc0375662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951477c2d57e7e72982a250aee59ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba19c36c261f71463476ce5a716b19f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8be197cbc785ee134ee933e2b77e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9707531919fc37877ba498fd0d9ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af8ad32a4776c0eb895848b9ee77d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36b0440c6a3b0ab702432e14da39d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2699eea836739e35f8899b57ea3fea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea7326aef7e10a533f63bf21012d08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae501073a9b5dff20f3eb7dc25fd109671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c839c5df99967614107cdca3670cb4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f56594d62e86951b424d0f1ece96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e6b2b85d1ed06be6166a3dee84b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0b9b09b9da467c02961150b8e3f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52dc5d86a91ab58c3ab993bd560fdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202d8a82c4684dd218be4a89c9b8cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6c87e1c43166c495e02e65d3f0f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7550ca7e89e3bbebacdd2ef86295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac3f6cbb9317888c4c7a101964e2f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29467068085e4ff70552b20b37b89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618605ce914b7b90d5a3b32551427416682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7cdd3b8bae345de526150b2cecfbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31fa32efe7d9da1659951028661aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d34e26865ef57a90fff93d9c589be3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e501952912d68c522e4621f6b1bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1eb4820ba5ad83ed48c94ece70ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5b334eadd7b5b85fdc545b43fc00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526bdfee8245318aa5062b23cdfa9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d5d2886d4e8c2edb6271fef4e4cd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f394b37f1b4c744c18e9f48e63f16f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fb224515c6d2328a620fe88f71010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e240deb0b1246a3aeb4a62fe27e39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ee153147a866c33bfc6e9ff7c2ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce48b72459ea0bc4131c8ab8fc6093695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084963dbfd3ea9b00bf53a97038b598696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa247dd853ce1d332eaf738151445697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296be767bd4549dd0c71d6eb89e132b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943561d9a240a73c67971de1d5237d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427b4bf02bc052a65b161f24e8e332700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744bf68fde48b635a43eecc95c4558a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce2c64bb4e4bc5ed60497f2cfa4dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693917e892b408166f10c35afa340bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d2289440fed8c6277ce7026ac2f75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb99cd99609a045b6aa7a25b8e78b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77aaaf19df72098fbf0d7d19387040706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf14937c3fb775a9f888d0e9fd473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c95163d6868fe9adbfb05302007dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215c2cb30fc1cae3bf221c136cf396709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1950e7f15844f6997dda11283acd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768199e3069b6d6c8ef1c0f07539b28d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c3efd3dd59a6851ced67beec2239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa80d79c102345eefa862d39d260d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f126e3c09644aa69cd56d9ab8b78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf312f91686c383fe31a7052e15bab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445cdf2d12f4dbab55554c0fbf2a20e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2051073207e8517c84d4b4d679f2a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1373b51c4bd0d36c0d0fc7faaceaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509c0c6f32031aef6207c2c5305f91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be0bb2ee44d789867d8c17615021c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083dcb30ad8d95c9a673446dcbf5e11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef99cd2320676036fbb0184fc80b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5320dc00e9e338585c00fc555aea3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d9769fc7e31074e38d6042689e37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c5c86606e5285b26d090adcdcbf78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f29fafa087c048b48af123e2fd91b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a4a6cd124e9d80aebd43f619b3de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54db6ca4f4eb70bc0cf6f850fe4b1728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de467caa9d798a68fc57b42ccb01b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d0aa2e3c0498eb6509c498d25e8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4111e5419e46340fce85e84ccfb943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb013b29fc1624cbc726f22d660e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdaf27e50d705a91a72e3e6389c2895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491e50061dd96e644bfe2d450f56146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b93b718d55e62f43b9255cd71dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcde0f2e20ff6644bb4c24d125d0cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de70a0c89f2d51989d961a7a12f6609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005bd5e6e6be5e4e3c878697310f00510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc50eba711c6c13a7ad84d1166731a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346da322d2c791ccb27a3180a6cb0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4b4cae2e4397d460af0779735b0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8fce7084c9eb584719711458d513114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289cca0d32858613f5b059cb9291b0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03650821d440e8960f838b8ed5eb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1189d1b6b44285311f26c46b7fe9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0ffd949da68d90849afa25d9fd9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e1b8c5c45bdadf3414ff037a2b1a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec7aa782e18dcbca13c4171153e8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374771881c20b35ec00a2e417cc81b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3a7c0b2754425b1981d7e381266322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d58c4a45c5a86b1b50fb93e21a21e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb5b21277951a59b82097ba32958a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e259a024d0bea5329f4114692fcc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b8a580e42b423a7363e1efddd97526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0177a3611a514004f3a269f07fec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ecdde5a625c126dac0ec14851d94b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bd5c286b5161e5dffa49d83d36d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc4437bcb7b8c150472dc4a69818130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523fbeb36a86d07ffa0999854c2b69a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c0ff72ddc89ebcb1f645d3441af7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4856ceb05df8b248716df04f34e2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb8ed6e53f3e1be71b08b3834a26134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aadc29d2617cfff380c89459a2a6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b012a5d32e347bb9744c867080c07136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97af220b8a7eb2ac3e9a1d5466fec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12d2270b76364c7e89b2f8be3945638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbd328bf662633797e91e0131afae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c4cfc8134361fb9aaffe86efe8be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1459a4aa445fe3eb8e2d1e158330c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f814255283388e0db867c87e622c3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562291ee4ce27e92ba2583a9d33ccb8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ece261c8f75afacc0c2d32a9f694b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ad64c686842b050842384be6080245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c9a9a7ea73fa05fa763369580311046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48df83fd4c36d46241d50d4118b33047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2469990ac818ca59f1f40e869a31248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999705d0b726a1829b80c6191991d40349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa133d1a88cc19e1a3e7bc78db6ce50650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e3a80f59c5342bb66db56d9a40b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749d834fad48f6bd354030e47292cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279ec7299b6d56d2ac748337576eaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef8421588f7383bdb5b22c51023d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2c0778a6d6ed570a4ad6006b8633f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556039b3d369db209aa218dcbe2767856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76244f208e02c2eac95e853a43423957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdec11e8fa877bc8295efbed7e36d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326ff69fdb4d602238da1d9b4285cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d961469cc46c7126ed6b2300add36f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b5c3667a71d833d575681cea66bd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b60b3ab050e7028b2d81a3ed82b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5984c961e3468fce9798b380e72754c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864fae389f1bf9cdf57b32d025e94ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5359535d81e3eb934d0f1fe9be5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66fe1d0cf6d186ce3fcd7acc79eb7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2cbc33afba02aa6b4257f56eb158d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62758d6c69f9b3225a342222c9a64f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2ad7e50958165b0758106916eb6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0464c89b686044e3a6e83a0587a5ad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0533b2e38c16d8b7f7606716f8c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6394aa897a23d3d251b9403c783f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e8129bef24bec6c4b91b9dda85ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380ae26602ed7c7289c307de96a95374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76ba602b5846a83f951068906d0e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3c39377b024082539ea7dd9d883f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f766d7d1d211d38e3565197fdef05d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f10f67a5534d5d2723fe4cdedace878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5a0e6df3cca87814bdcc118f9f2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631244d756bfbae6fbf0f077283f56b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659dcf43dd056ce7c4da914157f348d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18b133ee85382abd59f2ae292842482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb3b26a35d254c33936ef68ae89ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314c33a6be3dc13fefda35b02fe32184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f8ddd7e982309dad0b43e3a997e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63a3de00433ae98cacce5aa31f54d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e9de89321b0fa130bfd2f1a28a16787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4910af0e3b21a7a515fcd472cbca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395a06c547a007b6a0aeceac4b901a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a5cd4f180b6998a015744c6e1cec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130547ab31d42c7db0059e45adb037891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19474fe451a37f614ac84cc13d9fdcc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992cbc95df8f6d116b745eb637a060b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b5ec46384500104783a793ff83f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca2ba9c70bbbe345d8ff8ec864ff195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce64b801a8fd18944b4c08c8509a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c025cffa2b944de1d7423d7be89008b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4497cab16f300c168411db396fc6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e11b649c3d6f61e053b068bed82d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ebb4746b847d958ba2a01db38f2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60569d602edda87ce7fa2145169afe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888e3c63f0a6b6361ccf63e6365b3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab609fc2a841915008dfc3935e8bace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c93bef380b0e4042c2882a576d2b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90034afce0a6d0c556d79ca1c3192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664a7b53315149bf34748fba627699106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d15a1c470eeb0c77c007a4f4480773107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe5a558df22528cae8c0ceaa8700c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72ccda94da3d714544eaabba3ca40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3a4e26e49b4d9dc2a4683affd1a86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919cd32ecbb7a6eb0592a906c52d4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f0ba8abcd9681a456e8d811ceddb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03d69f0076557f3189f4325644d979113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e8f7d588028640754c8008091ee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1bbb74ba6056ef98a79e7dcb08c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d5c000f88267dc6c11e6a6498b34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995e5fe56c75c77b1063688df2d3a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee729b62f9a4bceb67a3ef0d01df6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb93eeb84271abf467795337dc0a861119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eacddaa71a3cb59396703d66812d22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b6baebf19e1a04b80f7e4123a074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f438b51e10dc3dd5fef2b11050b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2badd43fd7ea93c79179f5daf467b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089b6c8402887609b51aff7fee2bf8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c96bd294bc311c640e35eee2d5391125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818f982400861d5d7ff6491f64fd7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb7b0522e560a1b1d7aab9813359b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a333e2548234da31ac5fe26a4b4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed62c8e5d8a2cb4ed1850e494531bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcfe415fd9cc03bc8cdd1300de3e54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3d636cb45a05661a3454f0d0d25a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627dec6e0fafb3550d94e50749dd66e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61238435aedc0d53e81780259390318133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920715cb4c45b25457f3457bc362f467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f705a2021cec62a587f4344f45e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537336daa6a31337c7d9ba2b130cbb82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add9e3d81610ea47f58e173bb00fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d82536462be1987a9c4857a8aa71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0543ef4b174eacf595b8a0e70c4f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5d133acd5ba00129e252bb92f0d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dba15f9bd4e97c9524cd1a0151a1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693e3c9013717f7b6bb2e0d86c20593142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f714a23ecca76832ec07e841b234a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a4cf4e1aafa3852a75f2974c671a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406350edb9a848d6d3250c9b86900ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c34241957036802c8fa9682925716146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04c3c650186a9c16e25b9a353cb1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab526310e822dfcf95c475e571193148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a676ad58a694d4dc5f25aa03ea78fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27457b535d0ddf7b7da9526cb1e30797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f442f4f10ffc82ca7d66af9d3b24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cff4c6016e074a80217726dba3f36c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7629f16767b2b34688c57d7958c956153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097ed8d5c2830aa4f7e447ee041702154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2998b7f960d6fb0736ca9fdf30e952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e555d39a8684f9fac9a565f7f1ffa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d4b5d7123b35a89edc958056401d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15eb5d6bf96c65aded93afae67efd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffffe5a0c92a3d3f28a28aaeabc3b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384c041b7e9427070264c9143f5e35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070d1b351183e37e9fc8b6fa127f69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f02110fa6b7b8cd4fbb16a572b8d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525794554e7d977a2dd311d5b6b33af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f391a00ef7b15fc18eda7fc87ac926164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ece1811d768fa770f724195012cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85332e08c3fc9a2ef5959efd159383b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a504a917dfac5649ee501d01a5ebb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68addbc71023606e26afd18c62babd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812316308735e327150de4f9e585ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8182a7d5550579af00f79557e284170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c777cf31df4d417e3bd34a1f8f5c883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab7fa000841677b00c3e4e5ff151ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cca7e73f33308a6637ca9e77cfb9c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21749ca09b6f8e7839456c11c9c62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03612e40fbb624e4ef4bcbfde3009ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148370eb5d81d50229721e5f56a07a98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e8ac4327c8e31f1d214f48ec48e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a82458d3d0a07d1ca7711d2df2949178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454126cac130f7bf16e22f01b1d92fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db80771119275e84edddb91cf7cf76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b77e4ec2694121223b2002298df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0929707c62765521d381c803f79ced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f15dd716aa11eea281d11f4e7894183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04c7d3cb4893c7fdc76cd9be8bdbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1664ee0d7e1c7ff3c61f3b589b0cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4870736a128ae446f422c6e895211c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39147c12d4df205fe801e037dae9f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763890f619e23e2f837f4b5790dbc673188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec7ff00c7e365ec1ca87a272903bc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4f17edb9e7288b881dcb76cf0829190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efdedd80db96961208dd874855d3a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1768701165fb895c0281cb514e62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66c7d6aac5b25552793e8a06f395b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb36bdc649e9bc6b7af54612e63b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972263eab61d77de0f2dede1d8edd4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c804e645224954fd243a3f5bb484b5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5959ea31b423af7d9eed6634ff5ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03b6206a7ce7048fb120c04d369c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3372a8833c04d5f99fd47488c1725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931e9a94ba83bfc765f16b3f0820d6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1c31e85bcc680c1a9316efe636fb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2255409efc87cb2c4d619ece4b64c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6606d994bf23790c09e146b96b183203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63d67c02f77a5d5fbde9b1d9ef4de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0c8ce487b48036ce07efb759d952205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcfb68e0feff2a48bbca6e8b73cf08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63334afe7c20c02ee07b4e71b4f3a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328cc94d88dec337a5bc46a56c1dc2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b57d68aa284618f36604ca25d8174f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83aef477d5932131db62528448bd32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddac350fbc0965b7e4e52d6ccb159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfd978420f6400e9e11070f3093e0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7979e5647a698ddbb654b9fb1ab4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599376c3743cb5b8aa1632edd5f0fccd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6750f856e1a29bd17d5786ebcc9b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8c4bed6ea6b8e4ba3012897b49f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a78e945823078cfab24efd7a844942217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766f722cdc1a0337a1592391ca301d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18982e74a4fb52e5ca9d96be85cebd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae9e5ec24d58785e11004df9079c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6ba406f6851ad5aedb662d4e083a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec09c946cb796895a2f00de70908f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b909527ddb67547236870e7c63900c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41eab6548c87e4757b8944808484a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f665728b55f4f8c2a97abd4152515225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9124106cf6a15071584a7ab71c2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d781964c97dc2b6ac9ea50f57d8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b11e97ff263b621107bd1e5d7f07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b511adc812fa7aa5d593e964e1f25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5eaaf545c8798a4b9f1625c8c9f27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9f4e2d3c686b8e6508ca91347059231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8b2be1daa191ffed703a77485c802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c16b6393dfbc86d328a5f6ccefd643233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57042d57fb82820c27e80d31d81834a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06f7fa1c2b13fe1014e8f5f99bd68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030ea54a5d3dd2a256c532b8f2c612236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d98f957719b8856f64e868211b38b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c2a2f7799d2d576eb363766823e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5ab1e50aec0b604e70b4360337e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22088a99486b46ec493e0b9662f80fe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149995089726d4f34d7dff8fec62455241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7345db1638294a39a5d9ad71f761c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08151f65ce5dbbf0243f4c318f73030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e3920f5014054794ed3904e49be2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61dc32941d6c65a79b871247e13c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77298399b23a54fb258f8ed2b404bb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9afecfd56ef019f362371d62d4a969247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072464d3f53645ff4d4f429768685d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c71b12057f3d4a7966036ef3fd70c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd54a7d3dc5740e4e0bb3332cd3ecf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522363b6a67c6918adc64a83a812e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5ddcf51f234a679e921056d465ac2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b14ee0e894c98f09f7aef88ec8971253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a2951d78d0730d7dc720637356e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e947113c2f8c3eb1a6320bbe61150255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd30c4873aacd079ff1999f4e96bbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140d7081920b4768f823a3f02e9cbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c064d009c8ec8aeecfe0dac42e006258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b14207a4034eee93320467f044ccb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe6cac10f1a445d78b9076a636135260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961bc1f7abb4aae5b2550c1bdd4514a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d685b373d20bc85c1605b0b48c4053262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b270d33e97dd1817e91898ab830756263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b09ff40a9a321d2c537774f24900264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe576770a5f4f71fe5a3ad4c2c85caa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b283045140159c2b79455e01bce9dee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca0f26d19bdbc4041bd7a04929b88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f54b052d74ad549acf48c11552e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87915fc9e70410b79c623b9acf8cb813269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e844aa4a2a3729bc32fbbdb69d9204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af88dc9507b4068b9435fe45d1113c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696b91b0be86205f8d3aadcb37c08e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f3a6ae6962325f2fa305adf694d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca66a7f87cbb11c791654a2aecaf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773cf6a3bb74425253ede148c91dd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23b9f8d11b4263b933573308c2f00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8545076ad483c127a870a94bad35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875169c51553b5f1eefdde6cd7c596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1e0f3cfcc4337618b1240fa8550e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a97a6b88cdfa43974d0e13c7dfc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87a386439e75d30dc7de94c78bc4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6f54c02e95a7a9d05cc58dcf768d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e344ebcb00a8a514b449dd5e9013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73e5f1731872ba7e3f2d16132f0e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc73616d4c3b7e87f1b7c7c3a0bf4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23bf3f6270967d9417230d1410771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81d537949ef88cff199e80a67d527287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b9c1d1b6017d4e6073abd5e06b831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c6d46da8f9de00513cd169ed1176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e192d87a0d8621e85aa3cc255ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542c4b80d32a2c4f13d3c08fd75b20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a678f450e578ea14b7f5745d17137292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b1fac140402653f2b7f145945107293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916bae27b421c39d86f962899615cfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d260d95dff0a42fcb53e67341114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b4b3049ce0a230775a6cd1a586e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2654035f63f97c7e1695aeafcb60705297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c623b3c3193de2b6762d919d2a586a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c23d4d099f2424222b2b7c10ee880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae83701a6b74a8da1f77849e81b960300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed727b00db2cc756a84cd2838c3ed5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cd670fbc3909d18769fdfef27aa0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497f0c19ecddb60f4e3f6e42d0a517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8fe27ab761b594994972e359fdfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd33fc413099bee00d45573b4118a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a753bf1a0adf03332575bc6ce985306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5d9223ffb176ca9aecf48b9ec0c56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d720c5ce861cd5a61296cfe8e1db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e142150e82373f06995f7f7a6982309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8c3f56b5d3a6a30347d7ca6f7c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e88795ff2867083e1cf6e3c6f528c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b0d41aae2b4d0826e856abc74ad97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229cdd553477e2273927f0295c8a04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e498a7ef0ee8a0fbb0be5884fb16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f50afc4360014416aafee665470da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265845b47c31ce3bf52ceb31fcdac6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e780181ee84ae44320c84150e27a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707854a68a2294b9a86650f89b5638c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4dc6802773a2f5ef0e3df5d610d40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b62e4243bc430b34bdf648d9b592320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6f03cc3e191746898ef82c974f14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0264799accf45acad4f1c3cfb95280322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723b928c6fbe1cdcf1f9d5eedda4da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3989dc93283cf29a4a241b9d08b20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0dbf4c6361555bd38ee180246529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c977351fba80b28ff89b7d8ddf2a51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe632ca521f00d23fa2301bfc5fbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bb1840f59efe2e67016fc8b6e3c28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f31d7fb7cc928a756a6447c9c422329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d6266c8d9e68d21699e24a2913510330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa21b71d391133c53de5bbe398820331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06ef965554184459a6b2e2d40c1f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b2ae73bdb641d4f518d9b8fa4b0bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566e6e7a4167398ec8b7d45d72f02d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22443965b13809b69d4d295e4e0f85eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1e7aada5dbb87374a6a1d8e71ddf6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f5c11f9d9e77fc6d83d3fa9618bdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354a92137c5b3f0db5181e9a980cda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d18c834b62be69e7fa11c7231dc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dfc1b464838a09478c77b0d6cb33b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a4fcea37bafe077d57e02eec5572341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5511567cc88dd240557c9514d5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3819b0f69c0fc66f9f6a066799d95e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b968925f082e9a8bc7772aa6225ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb31a6053389f584f622bca69c6875345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbef9f440a8e8da1ad87209edbbcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a48bf89192a15d4119ebf06f95b17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc407cbd23b39e25706e4fe533e384348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97942322edcb6629139da985dcab5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524f4dab53edcc6de89026e85106ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a2d225c03dff2fba1122cb2f0278351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222295b9543593bbf6dbe72368667b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ad18645c28cc0c1aa4c02d908351353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07b7ff786a50c5ff0ef2b584e007f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7d7cfee87821ac62a47202f1746a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ea6b515039d625d3d8f1e585fa743356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d9961d95d99929359eb06f96efe8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521b11f4ae2654caa09ebb1a456f80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc96cf3ce6b5944ca9a3a67c198100359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc9ac44ccbc7a8cabb3d6b0bd8a67a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd214aacb0bc050a35d6e9f4ecdddef8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b99925bcdae7424ddfea36b465e89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd282aef5e64618ba33fc5b3eb660363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f86233d2a96b68a5fc3c940dc8b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a08f9a80aac0e8e3a06df1aeaa77c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b3cb2db95d3a7dbe9c838ecf2891366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d4583a32285bb8ba571d4121ae46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd259ad7095665459621c28e9415d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9386c05af10326b5144fa88bbc325369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e53a18a5d7cff463ef0767ad7ac9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9bfdbf3d11679fbecf63c1c452e5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1eb7c8db22acf083475a67522b1a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecc231f66999827b67be86f6b2580f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1536aa651690c9dc97174a2be4f31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a40274b4c728a6b3d95d78877188a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d01dfae2f25e151dca9c4e4843b937376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a0eabe97bdcffe33d9356ec3c3765377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108a98c90683a5a53cb5dad857821e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edf5a30b27622607f4e8818810dc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748975815334fb1bdf9a640427dc9559380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bdf8ed409ff8f5f7c1433e0644d9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714fabb7d3398ecfde542c3a29c6d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d22b26a046fa5c28c3045728f7202383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f475af6fb847177f965db927a255384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1940a9eb51120d60ce6442ac4e1b450385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841b1fab320fed5d9aa655e1232a6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8927afc80f75983846362c5e3460387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b309607ffc2e071f1c67a73b9a5b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064bbf07bfee636dd6beab7f0fa667b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862555fb8ca204dda420f00e583275f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f47e3bd9c95481125c920a7f20bf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510ae2801ae7524e642b05dad171dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716e559d88974c587ac938d4738945393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a03c547116d7b7bb048205ddf8bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea57af1b60b6dfcca21d8f563508f0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c57edd04799e456b7c4e52ce0575a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670cce0800629da9aa2a4cb12cfe1eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44284ba3933a5e4e4b119fea618a8a32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd4850b29015675a3af91f80c0978399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3caf75f6a8ba0674d3bb647f8e502c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb968fe53edc84a5e834e731b4bd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed80686eb41671829cf5204c98c48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a608450dcc97247df653d36a0160403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af8d71b0ed579ef804c5fbbc2e5449404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1fe1cb590c2b7e8890a5ea7d61578405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce320280a4cfe0e8ea57f771db259368406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b0fdaa843c6b55689792adb05c7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ae6831232f0dd425bf3ae441e399408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46428824a20443be3ffe05e417f16c0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0837448932115c8620bff50d94f61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18bb410bacd7b1aebebfc68e6c276411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98825aa9222ef879556c109ee4e8845412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742ada713f5c8f80d710b53769cba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdcedb28d11cb627b6f13f6844273e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d23be33a63edfa2480b2c8f9b1cc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddbe483b1299dcb933364eba79e674416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa51b5d6ca95f3fe05c179d5ecdc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68da0f6b95e95a44388565aad2f258418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d9472cef244e638d304dc12a10f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ff1c1702b14c0fc0b4303975c6b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e90142a9afd5cb47dce61a416c2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3cb4da1616c3cbb5f0126387c097422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035536103bc7e3024e3b796300d93dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273672729cd975597b595c2bfb0aae02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb8d09cb8bec62adce991ad3cde93f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e679d3823b766e73e5b7a524395644426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f1e5e6eee4aae95bf415d26bca2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca718cb126e76cd96246a5f1c1789428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45a4270bebbe585297bb3f42041e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcaa7be198c147431412f0c81ea86e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1d9eaa0240b1ae0dd534fc5d38d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b39cad7df66fd9032a49d42744c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa686a1b251e040c6c5fa0e3b1a3e347433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9282a707ce3d82127c6258b18a0ef0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68350b123580a78381f5ab980aea3331435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a5a99c4a6c32baeb637aea01a9e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ee7733d8c7f33fa5600aad8c3f13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a99bfd183844e26d3b1161e626ce2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b87a3a0acefa42e69847bed7442d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b05dc0d486d9b7d9f3899606668b26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44259f68a22d51543de0080e032bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b23260a39c2af885c2582707b1d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9cbd7ac9c3db6e52217e77e9bbcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f75a3d61d09ab1cb2c9cb83e7e16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81198fcf0fa8a71d0383236b2d85a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f699ca2dd329ed4afb2b565a07a4bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e83d961fa9cf0d9fba79abfc82648447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534fb61f8793ecf91b75093d5b5c22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb084cbb34c19e1566565e826380df8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a54a222cc3cc3adc6476ea97e8e27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106797ff7b113278401ed49320c0955451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec1d24982dcaa06130a67046e3e98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c9eb1c9d177d6cf22a662355fdc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37e8924b7834293f2f205b87be31f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2da78cb2dd2309b5d8f92f296d90c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074168b91bd4e99d9eef0b36cc2157db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1caaf1bafd778aa46a8e1af562e85b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8d1316d2b5b09c026f0827372571458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780cd8799e34dfaad0c2bc77561d2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d133a4887f1553a245a56eb5bca0831460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430559a83f443162fc73bd6024fb5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9a741c5c5cee18748c7839ff7f53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d8f4c2d408bc319a19cd7491aa56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8bf5c4c03211d22b09c8f1f8fb17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0370b5f5c15b9950253d53381f218465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf392bd80cb67f8e6d612c7458f038466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6f851789356f32d13dc861b8b87a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52966b87f0ac9972ab9fb107203cca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05ea68b67a704230c773a7f19cb0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a47657f8aa93ac2e72d84c6fec8823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa3511d8cc92d0dc234fd6c2a5e40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7de3e9163f4fddb1665e6ee967a3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37f28ec302781d721d898ee592c5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b5cc17f5b9e95f6792ca502a7f44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41450fab055525a74404d1c01bb17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62111eea2f7d27f863e1c78a8e96bcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e024d11540ec69c33c4feb3b7557c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0697c3cdcb9b30d8df57d6c10ab28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e80883c063b151521bb092fb71f05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa46cc1de0b42a4678c991bec77fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874435a8ad87bb20aeeb5e1e607f8c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06abb27e1d32d6f95a4bb255d61e2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8256036f3461e9158849dd86a4310b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71d0dbf7d25056c89ef886b7dd153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6867bb3c21d585f857191866c495157485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f49550e511d9dd4714dadf77c748486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56e2e02e2f3102bb497dbfa9eb40c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc75c87cef022a0e940e1835ee3d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d260eec3fb06cdc4939653a5c89048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e93378ca527e76feae09d61cef7dbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d13ef212f3e33241156765491945f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202697f115b8903cabf18d06fff3f4f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5c65371cf649a3f51664ed7af74a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427abaa550306903af78cdf8258b8ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f5fbac5d2c3f7c7e19fea9ca17ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1404655a92759a7d1411a62398e8b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdecd4256d91122a875618b587dde96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7072214930f731a35c28bb21ebcf20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f170a88631dff85e4cd5d730ff11f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c5f745cbd85288244d67abb368c77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd193fdc65630c9a38aa5a4ddb586501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d62291f1c5aa9a921a71cfa51d307b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba36d9e3fce997883ca6961c735034503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc728d9d1bedaed1df7d431f694a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65d1282cf9d74f4619afc4ac67792505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f27b9a40bd5b7d21c74f283902517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1c9ffdf1ef0095a55e786f597f28d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dde8f5a92b65621888b1ec9469fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f91350c2d4f80fcf5984f453a17553509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1b9876949b9a60a2b3e41f5f7c274510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e4e37c975ea1591edf26102ad205511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f74b8afe3e7e90ec23f8fb80af3af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a3374ddc27a89e191c7924477657c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf772d48bf8e969c46760b0ba3da4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b8f3a4017003fe0048fba7b560dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255da26a4d1fe12d7208cd6f679ef32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a07d7824ee7d54429b4438cb4ef3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc90489cb1930d602672ca0136ad82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ee5294cf2085970875ebd2ddbee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbc9684c24e96d946ca9f4107d4331520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72040d15242995487fd16e2019862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4248d33f8c0a46a4d21f33518196522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b0ca68c78ea8cbc35fab2096e3a89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525c822340417c714c8f6410d829b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa582039ae269ce3567d4721c50581525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e7d9a92967c9058574b7efd560af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fbb658ad341bc96dbf455e7624e88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fec5dda3ba5c179d78bfe1eddbf83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928962ef9346b965d9b19365352ec1e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b21e961be2995d7f7be25f1a00143530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75f007042b49cb85cb31084617e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8fc7cb7ffa1d6d8eb96bdabff39e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19f080a88f7cf2e91cf97f602bf46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31ca660f78f1daad3d32e0a81033b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc0496ab89962208b56d2be2ebf43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab573b2fb772f73e7d3600dfd6aef34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eefa3821b1517ab964a3cbc8364547537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0dc9b37897f8464df9aced3ed3efb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e014ee40fe0a828fafbcab914612f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd4667bf6fc156b9b213d13b79d95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ef216c46ad8ad2fe90f0fe0a21dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2097263fe5239ec105b0bfa0716c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ef487a85dfabd6f79d212d6441878543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b64b1725622d20a205036236d514544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27702f96dced2d40b4fbb3f5d4870545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002853332173d21a9044d913279b3bfa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc353492d1e04e9405c0d8b9bf27ea2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa31b88fc0d73e9b5990d5510f8b6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395be327e07bcc499eb0e0174b980e5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8fc529088a58d49356c2d604c9e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b92a1b81e61092fc68bbf981067c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab63dba513fe6816aa01830283845d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97467852ef04b78a891aab975d1aedb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67be8fe204aa6456d80110693131b63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ac960f869bc1fffae03ff5d87872555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c4dfcce02197d946f26dda861f23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9e0ba886eba8de181565a17b0377557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141cd4464134747c6c8f091a65b9cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc056c8672df984926def5716faf78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155197e6d51a76cd7c1dd043b3718a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec55fe340e701c7b57f1407e3e2549e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaec4e541ddd0f9788b17b26f06163562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf1c3686e55380df22cc092f16c570563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebfb7b067f574e8327fb8ccc0642b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6006c545415765b2bb8878f37afb67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e7f4565f979cecdab71503fd652f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb8c21b3235a6f67b979744fe937d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3cfca0f24c8ac93aa5f62e23310e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c96feb5582a0b849846ead09a82797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ef7bef44a81e9129de27344752dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08cd2bd79bdd8e653bb329c30eb1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f8e62f3a7cfcc74e63001a1e62e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f9c0999b17c9ad209ede83e81a3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f35f5837b4973d84eefa9e4d7238574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e7ccfe949fdbfffa89af88f88ccdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9cacde8ff1f6f59befddbd0ceb97c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872b0d8fdc6ea688d675542c808d63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092ecbf7ee2717ab306fbe485aeb05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fbf4329332cda19acdf7a6a80bf8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3051d4a7838853a434c1cf331633d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85a394be3141282267889f969603f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b489c49acd5b81870ffddd854c4fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3e4370fd30ea6a4eec4a9b1681c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f462b1cf105cc11ceb9211e95c0cf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a01f08ab49a5f043ea8dcf0b58788585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdad46817648478108ce00423f0325b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beebd8193ffbd691ecb684ec8d0d69f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a8fa19a54a43d9cf82522e798d45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e472c3f59acf2e7e16c966f53627f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725f1509c9c5f009935d9ff756cddd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746593ec5634785db30fcbd262e89641591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b502d923b6840168c52bdb27dc47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600b239ed9d6c1d323f8b698a21dca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86164ff0d22ca6d757f500301d12e07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce255ade0885bc267ae196e7cc12563595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e999be86df33570c6923c21bc45fe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8ddcca50e742e066ccb480581cc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ea7962f7dec29df84dce46f5b185598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852c2df706c9bbd8a8ec334878f34e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa6b42367c720307231a2677275e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549529755ebac57f07bccbb7f384f9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3021fa30c1a308ab63bf179783a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629544263e88ea1eecbf3b9fe21f101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe61ec629cf3d40f08ac5c4595c4b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a3bd967910118db85c94f8fb5ba2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a64a2cbd9b05306ad54948eceadc46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f7e259a95913a59155280b60b5a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd80c191d11baaff98bee32135979608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41f9301192ddf6a378e416c2ce78f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90283bf26e62bf2ac3b5ca407f14b1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b228264ba735a6c81d0ceca283ce8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ace7e63ebf51de48a25c5ae691ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862b2ac145639208668f8ea7252aa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c010c1600a95a1010a0e63cb364f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33baa15c027d61ea230545e350b64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e998d99f4f73a97640bc7445bdf88a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff012ec01ee2f20af9a6e42548d58c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446dd9c1c10ea7a7547d0f1e3913a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440ef0523ea96841c40938e25337dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678ac62f64ad456c5a1e13da25215f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ec4432b2bce4e583b4933d455f21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a562ccda6cee9f518018915461c4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724da17cb49ef5bb3f3853d7d6c6f37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88b6157dd54074c7a82f7a0b7b6f28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f29bd276f059f8edf3a8870d1a04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82da6192ce70d0d8f0a3de4dbda30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943c0b93965313d02d1cd02405a27c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582f9fb4960a755b36485478058c4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba8874c494f65e420d58cbce5166d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5d3d94943e8a7325a8f4ada180ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0833ed0eef7892cfd96196f8a0f5fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590a73a9c39fe1db2c3ac576cf6ec6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f373f6c259ad6dcc58a6a013af9c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e7486066f65741731fb428c82489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1443baa74b8732d1bca8760dc341c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c653eeea4684daaf26327d164f1b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15d04eccfeca11aa6fbbf61345f8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a34a891bfd1066a5f34bd324f7b84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce8a2073022be10c25c80a9508a56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81dff38fcceb0364cb395e69b5251c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026276162ca24619d6b1778416c9623641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b722b4f3958cef1e511711d05a48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44334a0aba21bd5e8d52debb6a1dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b23a0e331524089966132d44e7f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949d5941b24adf00b52ca4da59f1dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf325a4c00d9b2e5657a5604677cd6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100286638862608322e0688fc82198647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc06030e8e793bc975228519c3ad30e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08048abd78000e403cf3ff7bec21dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37726c9e39786a3793f2a1f33b8c3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167220a65b1bf8730aaacc65fd1f54fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986067aebdb3766559be9c8dcfba810652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da8901dd004d38e6d0dcb90b8daac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166541ade701b7f3697956028943b56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bde4c5b044f6db0029dc4ce1c6687655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f30080ef456c6aa5b58c8c1bafda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d44408d2622b2ff74ae8b41f6050657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573adc4c249b2145a28ed14696ae1fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c038cff8e08311773ab6c8991a0828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357435dc3523f164fd8f2269ce92cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb7b137a137ae92153078b625957bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ec0823e54d32983df22af0ee8f32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962319b32184566e6104ab377d16c5c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d3502ffc0a15d681f9414d8437ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c9ec05f3c2822345251664fe5a41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe479306317b9f03c44da5bed976d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054372a659c11ce788d94b1ee0180f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6992f38835cf08857478674c81ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d803411bace7dde03870da487ae3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537110a3cbf31ac7a4d28afe6b554e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96f95c27d18168a93982bddff58d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae5e195e70420397eb8f0a763d528b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff788be0c273e4d727bca23bc20cb66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381e56211fdf7efdda537656074930674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64fc57f8e127bcb3e0ee13afe071f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239b02498b164cc1a5b3efbc38894b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db884a19e2bc521f7eb73115684944677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484f744264fbaeddf7edf22171103f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4480,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4540,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6515,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7660,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1550 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25380,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J371"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25656,9057 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...588 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>